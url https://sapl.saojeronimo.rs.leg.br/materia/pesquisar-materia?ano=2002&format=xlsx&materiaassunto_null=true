--- v0 (2026-01-13)
+++ v1 (2026-06-18)
@@ -51,579 +51,579 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5803/ata_01.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5803/ata_01.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n° 01/2002.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5819/ata_02.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5819/ata_02.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 02/2002.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5820/ata_03.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5820/ata_03.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 03/2002.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5821/ata_04.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5821/ata_04.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 04/2002.</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5822/ata_05.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5822/ata_05.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 05/2002.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5823/ata_06.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5823/ata_06.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 06/2002.</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5824/ata_07.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5824/ata_07.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 07/2002.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5825/ata_08.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5825/ata_08.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 08/2002.</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5826/ata_09.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5826/ata_09.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 09/2002.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5827/ata_10.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5827/ata_10.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 10/2002.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5828/ata_11.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5828/ata_11.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 11/2002.</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5829/ata_12.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5829/ata_12.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 12/2002.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5830/ata_13.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5830/ata_13.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 13/2002.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5831/ata_14.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5831/ata_14.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 14/2002.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5832/ata_15.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5832/ata_15.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 15/2002.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5833/ata_16.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5833/ata_16.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 16/2002.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5834/ata_17.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5834/ata_17.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 17/2002.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5835/ata_18.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5835/ata_18.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 18/2002.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5836/ata_19.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5836/ata_19.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 19/2002.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5837/ata_20.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5837/ata_20.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 20/2002.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5838/ata_21.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5838/ata_21.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 21/2002.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5839/ata_22.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5839/ata_22.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 22/2002.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5840/ata_23.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5840/ata_23.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 23/2002.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5841/ata_24.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5841/ata_24.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 24/2002.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5842/ata_25.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5842/ata_25.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 25/2002.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5843/ata_26.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5843/ata_26.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 26/2002.</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5844/ata_27.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5844/ata_27.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 27/2002.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5845/ata_28.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5845/ata_28.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 28/2002.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5846/ata_29.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5846/ata_29.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 29/2002.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5847/ata_30.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5847/ata_30.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 30/2002.</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5848/ata_31.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5848/ata_31.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 31/2002.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5849/ata_32.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5849/ata_32.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 32/2002.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5850/ata_33.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5850/ata_33.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 33/2002.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5851/ata_34.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5851/ata_34.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 34/2002.</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5852/ata_35.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5852/ata_35.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 35/2002.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5853/ata_36.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5853/ata_36.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 36/2002.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5854/ata_37.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5854/ata_37.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 37/2002.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5855/ata_38.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5855/ata_38.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 38/2002.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5856/ata_39.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5856/ata_39.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 39/2002.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5857/ata_40.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5857/ata_40.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 40/2002.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5858/ata_41.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5858/ata_41.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 41/2002.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5859/ata_42.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5859/ata_42.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 42/2002.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5860/ata_43.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5860/ata_43.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 43/2002.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5861/ata_44.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5861/ata_44.2002.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 44/2002.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5862/ata_45.2002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5862/ata_45.2002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 45/2002.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -930,67 +930,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5803/ata_01.2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5819/ata_02.2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5820/ata_03.2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5821/ata_04.2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5822/ata_05.2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5823/ata_06.2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5824/ata_07.2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5825/ata_08.2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5826/ata_09.2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5827/ata_10.2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5828/ata_11.2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5829/ata_12.2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5830/ata_13.2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5831/ata_14.2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5832/ata_15.2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5833/ata_16.2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5834/ata_17.2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5835/ata_18.2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5836/ata_19.2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5837/ata_20.2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5838/ata_21.2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5839/ata_22.2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5840/ata_23.2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5841/ata_24.2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5842/ata_25.2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5843/ata_26.2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5844/ata_27.2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5845/ata_28.2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5846/ata_29.2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5847/ata_30.2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5848/ata_31.2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5849/ata_32.2002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5850/ata_33.2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5851/ata_34.2002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5852/ata_35.2002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5853/ata_36.2002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5854/ata_37.2002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5855/ata_38.2002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5856/ata_39.2002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5857/ata_40.2002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5858/ata_41.2002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5859/ata_42.2002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5860/ata_43.2002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5861/ata_44.2002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5862/ata_45.2002.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5803/ata_01.2002.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5819/ata_02.2002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5820/ata_03.2002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5821/ata_04.2002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5822/ata_05.2002.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5823/ata_06.2002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5824/ata_07.2002.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5825/ata_08.2002.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5826/ata_09.2002.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5827/ata_10.2002.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5828/ata_11.2002.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5829/ata_12.2002.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5830/ata_13.2002.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5831/ata_14.2002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5832/ata_15.2002.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5833/ata_16.2002.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5834/ata_17.2002.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5835/ata_18.2002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5836/ata_19.2002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5837/ata_20.2002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5838/ata_21.2002.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5839/ata_22.2002.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5840/ata_23.2002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5841/ata_24.2002.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5842/ata_25.2002.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5843/ata_26.2002.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5844/ata_27.2002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5845/ata_28.2002.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5846/ata_29.2002.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5847/ata_30.2002.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5848/ata_31.2002.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5849/ata_32.2002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5850/ata_33.2002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5851/ata_34.2002.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5852/ata_35.2002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5853/ata_36.2002.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5854/ata_37.2002.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5855/ata_38.2002.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5856/ata_39.2002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5857/ata_40.2002.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5858/ata_41.2002.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5859/ata_42.2002.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5860/ata_43.2002.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5861/ata_44.2002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2002/5862/ata_45.2002.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>