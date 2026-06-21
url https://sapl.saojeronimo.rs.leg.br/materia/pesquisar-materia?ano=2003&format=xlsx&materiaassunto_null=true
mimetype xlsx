--- v0 (2026-01-13)
+++ v1 (2026-06-21)
@@ -51,552 +51,552 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5867/ata_no_01.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5867/ata_no_01.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 01/2003.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5868/ata_no_02.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5868/ata_no_02.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 02/2003</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5869/ata_no_03.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5869/ata_no_03.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 03/2003.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5870/ata_no_04.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5870/ata_no_04.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 04/2003.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5871/ata_no_05.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5871/ata_no_05.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 05/2003.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5872/ata_no_06.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5872/ata_no_06.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 06/2003.</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5873/ata_no_07.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5873/ata_no_07.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 07/2003.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5874/ata_no_08.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5874/ata_no_08.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 08/2003</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5875/ata_no_09.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5875/ata_no_09.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 09/2003.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5876/ata_no_10.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5876/ata_no_10.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 10/2003.</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5877/ata_no_11.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5877/ata_no_11.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 11/2003.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5878/ata_no_12.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5878/ata_no_12.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 12/2003.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5879/ata_no_13.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5879/ata_no_13.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 13/2003.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5880/ata_no_14.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5880/ata_no_14.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 14/2003.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5881/ata_no_15.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5881/ata_no_15.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 15/2003.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5882/ata_no_16.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5882/ata_no_16.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 16/2003.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5883/ata_no_17.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5883/ata_no_17.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 17/2003.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5884/ata_no_18.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5884/ata_no_18.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 18/2003.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5885/ata_no_19.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5885/ata_no_19.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 19/2003.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5886/ata_no_20.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5886/ata_no_20.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 20/2003.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5887/ata_no_21.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5887/ata_no_21.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 21/2003.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5888/ata_no_22.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5888/ata_no_22.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 22/2003.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5889/ata_no_23.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5889/ata_no_23.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 23/2003.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5890/ata_no_24.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5890/ata_no_24.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 24/2003.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5891/ata_no_25.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5891/ata_no_25.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 25/2003.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5892/ata_no_26.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5892/ata_no_26.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 26/2003.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5893/ata_no_27.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5893/ata_no_27.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 27/2003.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5894/ata_no_28.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5894/ata_no_28.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 28/2003.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5895/ata_no_29.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5895/ata_no_29.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 29/2003.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5896/ata_no_30.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5896/ata_no_30.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 30/2003.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5897/ata_no_31.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5897/ata_no_31.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 31/2003.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5898/ata_no_32.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5898/ata_no_32.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 32/2003.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5899/ata_no_33.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5899/ata_no_33.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 33/2003.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5900/ata_no_34.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5900/ata_no_34.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 34/2003.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5901/ata_no_35.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5901/ata_no_35.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 35/2003.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5902/ata_no_36.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5902/ata_no_36.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 36/2003.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5903/ata_no_37.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5903/ata_no_37.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 37/2003.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5904/ata_no_37.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5904/ata_no_37.2003.pdf</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5905/ata_no_39.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5905/ata_no_39.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 39/2003.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5906/ata_no_40.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5906/ata_no_40.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 40/2003.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5907/ata_no_41.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5907/ata_no_41.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 41/2003.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5908/ata_no_42.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5908/ata_no_42.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 42/2003.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5909/ata_no_43.2003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5909/ata_no_43.2003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 43/2003.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -903,67 +903,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5867/ata_no_01.2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5868/ata_no_02.2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5869/ata_no_03.2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5870/ata_no_04.2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5871/ata_no_05.2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5872/ata_no_06.2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5873/ata_no_07.2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5874/ata_no_08.2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5875/ata_no_09.2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5876/ata_no_10.2003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5877/ata_no_11.2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5878/ata_no_12.2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5879/ata_no_13.2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5880/ata_no_14.2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5881/ata_no_15.2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5882/ata_no_16.2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5883/ata_no_17.2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5884/ata_no_18.2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5885/ata_no_19.2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5886/ata_no_20.2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5887/ata_no_21.2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5888/ata_no_22.2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5889/ata_no_23.2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5890/ata_no_24.2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5891/ata_no_25.2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5892/ata_no_26.2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5893/ata_no_27.2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5894/ata_no_28.2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5895/ata_no_29.2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5896/ata_no_30.2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5897/ata_no_31.2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5898/ata_no_32.2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5899/ata_no_33.2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5900/ata_no_34.2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5901/ata_no_35.2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5902/ata_no_36.2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5903/ata_no_37.2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5904/ata_no_37.2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5905/ata_no_39.2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5906/ata_no_40.2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5907/ata_no_41.2003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5908/ata_no_42.2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5909/ata_no_43.2003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5867/ata_no_01.2003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5868/ata_no_02.2003.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5869/ata_no_03.2003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5870/ata_no_04.2003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5871/ata_no_05.2003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5872/ata_no_06.2003.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5873/ata_no_07.2003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5874/ata_no_08.2003.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5875/ata_no_09.2003.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5876/ata_no_10.2003.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5877/ata_no_11.2003.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5878/ata_no_12.2003.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5879/ata_no_13.2003.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5880/ata_no_14.2003.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5881/ata_no_15.2003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5882/ata_no_16.2003.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5883/ata_no_17.2003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5884/ata_no_18.2003.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5885/ata_no_19.2003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5886/ata_no_20.2003.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5887/ata_no_21.2003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5888/ata_no_22.2003.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5889/ata_no_23.2003.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5890/ata_no_24.2003.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5891/ata_no_25.2003.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5892/ata_no_26.2003.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5893/ata_no_27.2003.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5894/ata_no_28.2003.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5895/ata_no_29.2003.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5896/ata_no_30.2003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5897/ata_no_31.2003.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5898/ata_no_32.2003.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5899/ata_no_33.2003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5900/ata_no_34.2003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5901/ata_no_35.2003.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5902/ata_no_36.2003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5903/ata_no_37.2003.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5904/ata_no_37.2003.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5905/ata_no_39.2003.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5906/ata_no_40.2003.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5907/ata_no_41.2003.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5908/ata_no_42.2003.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2003/5909/ata_no_43.2003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>