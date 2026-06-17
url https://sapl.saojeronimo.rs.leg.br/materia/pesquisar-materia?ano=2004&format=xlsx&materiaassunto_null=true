--- v0 (2026-01-14)
+++ v1 (2026-06-17)
@@ -51,675 +51,675 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6728/01.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6728/01.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 01/2004.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6729/02.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6729/02.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 02/2004.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6730/03.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6730/03.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 03/2004.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6731/04.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6731/04.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 04/2004.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6732/05.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6732/05.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 05/2004.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6733/06.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6733/06.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 06/2004.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6734/07.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6734/07.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 07/2004.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6735/08.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6735/08.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 08/2004.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6736/09.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6736/09.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 09/2004.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6737/10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6737/10.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 10/2004.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6738/11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6738/11.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 11/2004.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6739/12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6739/12.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 12/2004.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6740/13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6740/13.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 13/2004.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6741/14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6741/14.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 14/2004.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6742/15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6742/15.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 15/2004.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6743/16.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6743/16.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 16/2004.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6744/17.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6744/17.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 17/2004.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6745/18.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6745/18.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 18/2004.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6746/19.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6746/19.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 19/2004.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6747/20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6747/20.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 20/2004.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6748/21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6748/21.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 21/2004.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6749/22.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6749/22.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 22/2004.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6750/23.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6750/23.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 23/2004.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6751/24.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6751/24.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 24/2004.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6752/25.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6752/25.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 25/2004.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6753/26.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6753/26.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 26/2004.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6754/27.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6754/27.pdf</t>
   </si>
   <si>
     <t>Ata ordinária n º 27/2004.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6755/28.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6755/28.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 28/2004.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6756/29.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6756/29.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 29/2004.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6757/30.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6757/30.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 30/2004.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6758/31.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6758/31.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 31/2004.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6759/32.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6759/32.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 32/2004.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6760/33.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6760/33.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 33/2004.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6761/34.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6761/34.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 34/2004.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6762/35.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6762/35.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 35/2004.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6763/36.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6763/36.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 36/2004.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6764/37.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6764/37.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 37/2004.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6765/38.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6765/38.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 38/2004.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6766/39.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6766/39.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária  nº 39/2004.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6767/40.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6767/40.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 40/2004.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6768/41.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6768/41.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 41/2004.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6769/42.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6769/42.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 42/2004.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6770/43.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6770/43.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 43/2004.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1931/1931_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1931/1931_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE RUA PEDRO MILLER A ULTIMA RUA A DIREITA DA RUA JOÃO RAMOS RUIZ NO PASSO DA AREIA.  </t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1932/1932_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1932/1932_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA DONA ADÉLIA DREBES A RUA ANTERIORMENTE DENOMINADA DE 14 DE JULHO.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1933/1933_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1933/1933_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA JGB A RUA D DO LOTEAMENTO JARDIM IATE CLUBE (RUA PROJETADA)PERPENDICULAR A R$ 401, DEFRONTE AS NOVAS INSTALAÇÕES DA EMPRESA JGB - EQUIPAMENTOS E SEGURANÇA.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1934/1934_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1934/1934_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA HEITOR RIBEIRO A RUA SEM NOME Nº 65 DO BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1935/1935_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1935/1935_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA LEONEL DOS SANTOS COLERAUS, A TRAVESSA "H" DO LOTEAMENTO 'BELA VISTA" LOCALIZADO AS MARGENS DA R$ 401 NO MUNICÍPIO DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1936/1936_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1936/1936_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE JOSÉ DE BORBA DIAS A RUA PROJETADA "B" DO DESMEMBRAMENTO DE UM IMÓVEL ESCRITO COMO LOTE 49 DA QUADRA 218, CONFORME MAPA E CERTIDÕES 190 E 191/2004, EM ANEXO.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1937/1937_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1937/1937_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVADA AS CONTAS DO EXERCÍCIO DE 1998 DO SENHOR URBANO KNORST PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1938/1938_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1938/1938_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVADA AS CONTAS DO EXERCÍCIO DE 1999 DO SR. URBANO KNORST PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2063/2063_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2063/2063_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 01/2004</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2064/2064_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2064/2064_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº02/2004</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2065/2065_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2065/2065_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO  Nº 03/2004</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2066/2066_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2066/2066_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 04/2004</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1026,67 +1026,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6728/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6729/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6730/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6731/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6732/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6733/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6734/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6735/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6736/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6737/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6738/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6739/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6740/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6741/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6742/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6743/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6744/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6745/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6746/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6747/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6748/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6749/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6750/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6751/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6752/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6753/26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6754/27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6755/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6756/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6757/30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6758/31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6759/32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6760/33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6761/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6762/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6763/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6764/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6765/38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6766/39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6767/40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6768/41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6769/42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6770/43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2066/2066_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6728/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6729/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6730/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6731/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6732/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6733/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6734/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6735/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6736/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6737/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6738/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6739/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6740/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6741/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6742/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6743/16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6744/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6745/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6746/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6747/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6748/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6749/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6750/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6751/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6752/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6753/26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6754/27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6755/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6756/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6757/30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6758/31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6759/32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6760/33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6761/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6762/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6763/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6764/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6765/38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6766/39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6767/40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6768/41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6769/42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2004/6770/43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1931/1931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1932/1932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1933/1933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1934/1934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1935/1935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1936/1936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1937/1937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/1938/1938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2063/2063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2064/2064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2065/2065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2004/2066/2066_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="183.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>