--- v0 (2026-01-15)
+++ v1 (2026-06-19)
@@ -51,834 +51,834 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6771/01.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6771/01.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 01/2005.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6772/02.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6772/02.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 02/2005.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6773/03.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6773/03.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 03/2005.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6774/04.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6774/04.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 04/2005.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6775/05.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6775/05.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 05/2005.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6776/06.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6776/06.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 06/2005.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6777/07.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6777/07.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 07/2005.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6778/08.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6778/08.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 08/2005.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6779/09.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6779/09.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 09/2005.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6780/10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6780/10.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 10/2005.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6781/11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6781/11.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 11/2005.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6782/12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6782/12.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 12/2005.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6783/13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6783/13.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 13/2005.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6784/14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6784/14.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 14/2005.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6785/15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6785/15.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 15/2005.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Ata Ordinária nº 16/2005.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6787/17.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6787/17.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 17/2005.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6788/18.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6788/18.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 18/2005.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6789/19.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6789/19.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 19/2005.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6790/20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6790/20.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 20/2005.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6791/21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6791/21.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 21/2005.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6792/22.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6792/22.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 22/2005.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6793/23.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6793/23.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 23/2005.</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6794/24.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6794/24.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 24/2005.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6795/25.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6795/25.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 25/2005.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6796/26.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6796/26.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 26/2005.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6797/27.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6797/27.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 27/2005.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6798/28.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6798/28.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 28/2005.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6799/29.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6799/29.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 29/2005.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6800/30.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6800/30.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 30/2005.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6801/31.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6801/31.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 31/2005.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6802/32.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6802/32.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 32/2005.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6803/33.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6803/33.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 33/2005.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6804/34.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6804/34.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 34/2005.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6805/35.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6805/35.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 35/2005.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6806/36.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6806/36.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 36/2005.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6807/37.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6807/37.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 37/2005.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6808/38.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6808/38.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 38/2005.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6809/39.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6809/39.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 39/2005.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6810/40.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6810/40.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 40/2005.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6811/41.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6811/41.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 41/2005.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6812/42.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6812/42.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 42/2005.</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6813/43.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6813/43.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 43/2005.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6814/44.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6814/44.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 44/2005.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6815/45.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6815/45.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 45/2005.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1939/1939_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1939/1939_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA CLÁUDIO MARCOLIN A RUA SEM NOME ENTRE AS RUAS RAMIRO BARCELOS E ANTÔNIO PINTO.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1940/1940_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1940/1940_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA RILLOY GUILHERME SCHEREINERT A RUA BEIRA RIO OU TRAVESSA JACUÍ.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1941/1941_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1941/1941_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA INDUSTRIAL ARNALDO DILL, O BECO DE SERVIDÃO LOCALIZADO NA RUA BENTO GONÇALVES.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1942/1942_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1942/1942_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE ANTÔNIO JOSÉ PEREIRA SANTAREM, A PRAÇA DA VILA RESIDENCIAL DA CGTEE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1943/1943_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1943/1943_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA INOCÊNCIO BARBOSA LEAL, A RUA 04 DA VILA RESIDENCIAL DA CGTEE, ENTRE AS RUAS 01 E 02, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1944/1944_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1944/1944_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ LUIZ DA SILVA, A RUA 06 DA VILA RESIDENCIAL DA CGTEE, ENTRE AS RUAS 01 E 02, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1945/1945_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1945/1945_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA A RUA JOÃO CARLOS MORÉ, A RUA 04 DA VILA CGTEE, ENTRE AS RUAS 02 E 07, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1946/1946_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1946/1946_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA JOSÉ FRANCISCO DE CARVALHO, O PROLONGAMENTO DA RUA 06, ENTRE AS RUAS 02 E 04 DA VILA RESIDENCIAL DA CGTEE, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1947/1947_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1947/1947_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOSÉ FRANCISCO DA CUNHA, A RUA 05 DA VILA RESIDENCIAL DA CGTEE NESTA CIDADE.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1948/1948_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1948/1948_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ESPERIDIÃO SARAIVA DA FONSECA, A RUA 03 DA VILA RESIDENCIAL DA CGTEE NESTA CIDADE.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1949/1949_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1949/1949_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ANTÔNIO BARBOSA DA SILVA, A RUA 07 DA VILA RESIDENCIAL DA CGTEE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1950/1950_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1950/1950_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA JOAQUIM ALVES XAVIER, A RUA 02 DA VILA RESIDENCIAL DA CGTEE, ENTRE AS RUAS 04 E 06, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1951/1951_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1951/1951_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE RUA MANOELA DOS SANTOS CARDOSO DE MENEZES, A PARTE INICIAL DA RUA 01 DA VILA RESIDENCIAL DA CGTEE, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1952/1952_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1952/1952_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA FRANCISCO ALMEIDA PRATES, O PROLONGAMENTO DA RUA 01 DA VILA RESIDENCIAL DA CGTEE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1953/1953_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1953/1953_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ADILES RODRIGUES DE SOUZA, A RUA ANTERIORMENTE CONHECIDA COMO TRÊS FIGUEIRAS, NA VILA SÃO FRANCISCO DE ASSIS.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1954/1954_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1954/1954_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA AS CONTAS DO EXERCÍCIO DE 1996 DO SR. ZILDO SIPPEL, PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2067/2067_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2067/2067_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO N º 01/2005</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2068/2068_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2068/2068_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 02/2005</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2069/2069_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2069/2069_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 03/2005</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2070/2070_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2070/2070_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 04/2005</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2071/2071_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2071/2071_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 05/2005</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2072/2072_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2072/2072_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 06/2005</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2073/2073_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2073/2073_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº08/2005</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2074/2074_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2074/2074_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 09/2005</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2075/2075_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2075/2075_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 10/2005</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2076/2076_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2076/2076_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 11/2005</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2077/2077_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2077/2077_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLUÇÃO Nº 12/2005</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1185,67 +1185,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6771/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6772/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6773/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6774/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6775/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6776/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6777/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6778/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6779/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6780/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6781/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6782/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6783/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6784/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6785/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6787/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6788/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6789/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6790/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6791/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6792/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6793/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6794/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6795/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6796/26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6797/27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6798/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6799/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6800/30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6801/31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6802/32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6803/33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6804/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6805/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6806/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6807/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6808/38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6809/39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6810/40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6811/41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6812/42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6813/43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6814/44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6815/45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2077/2077_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6771/01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6772/02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6773/03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6774/04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6775/05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6776/06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6777/07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6778/08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6779/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6780/10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6781/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6782/12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6783/13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6784/14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6785/15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6787/17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6788/18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6789/19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6790/20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6791/21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6792/22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6793/23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6794/24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6795/25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6796/26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6797/27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6798/28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6799/29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6800/30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6801/31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6802/32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6803/33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6804/34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6805/35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6806/36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6807/37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6808/38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6809/39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6810/40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6811/41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6812/42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6813/43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6814/44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2005/6815/45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1939/1939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1940/1940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1941/1941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1942/1942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1943/1943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1944/1944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1945/1945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1946/1946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1947/1947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1948/1948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1949/1949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1950/1950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1951/1951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1952/1952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1953/1953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/1954/1954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2067/2067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2068/2068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2069/2069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2070/2070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2071/2071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2072/2072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2073/2073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2074/2074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2075/2075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2076/2076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2005/2077/2077_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="138.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>