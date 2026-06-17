--- v0 (2026-01-14)
+++ v1 (2026-06-17)
@@ -51,678 +51,678 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6858/ccf29012024.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6858/ccf29012024.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 01/2008.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6859/ccf29012024_0001.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6859/ccf29012024_0001.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 02/2008.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6860/ccf29012024_0002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6860/ccf29012024_0002.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 03/2008.</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6861/ccf29012024_0003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6861/ccf29012024_0003.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 04/2008.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6862/ccf29012024_0004.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6862/ccf29012024_0004.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 05/2008.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6863/ccf29012024_0005.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6863/ccf29012024_0005.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 06/2008.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6864/ccf29012024_0006.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6864/ccf29012024_0006.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 07/2008.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6865/ccf29012024_0006.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6865/ccf29012024_0006.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 08/2008.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6866/ccf29012024_0008.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6866/ccf29012024_0008.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 09/2008.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6867/ccf29012024_0009.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6867/ccf29012024_0009.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 10/2008.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6868/ccf29012024_0010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6868/ccf29012024_0010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 11/2008.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6869/ccf29012024_0011.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6869/ccf29012024_0011.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 12/2008.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6870/ccf29012024_0012.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6870/ccf29012024_0012.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 13/2008.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6871/ccf29012024_0013.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6871/ccf29012024_0013.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 14/2008.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6872/ccf29012024_0014.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6872/ccf29012024_0014.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 15/2008.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6873/ccf29012024_0015.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6873/ccf29012024_0015.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 16/2008.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6874/ccf29012024_0016.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6874/ccf29012024_0016.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 17/2008.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6875/ccf29012024_0017.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6875/ccf29012024_0017.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 18/2008.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6876/ccf29012024_0018.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6876/ccf29012024_0018.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 19/2008.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6877/ccf29012024_0019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6877/ccf29012024_0019.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 20/2008.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6878/ccf29012024_0020.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6878/ccf29012024_0020.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 21/2008.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6879/ccf29012024_0021.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6879/ccf29012024_0021.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 22/2008.</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6880/ccf29012024_0022.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6880/ccf29012024_0022.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 23/2008.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6881/ccf29012024_0023.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6881/ccf29012024_0023.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 24/2008.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6882/ccf29012024_0024.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6882/ccf29012024_0024.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 25/2008.</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6883/ccf29012024_0024.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6883/ccf29012024_0024.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 26/2008.</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6884/ccf29012024_0026.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6884/ccf29012024_0026.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 27/2008.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6885/ccf29012024_0027.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6885/ccf29012024_0027.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 28/2008.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6886/ccf29012024_0028.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6886/ccf29012024_0028.pdf</t>
   </si>
   <si>
     <t>Ata ordinária nº 29/2008.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6887/ccf29012024_0030.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6887/ccf29012024_0030.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº30/2008.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6888/ccf29012024_0030.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6888/ccf29012024_0030.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 31/2008.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6889/ccf29012024_0031.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6889/ccf29012024_0031.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 32/2008.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6890/ccf29012024_0032.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6890/ccf29012024_0032.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 33/2008.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6892/ccf29012024_0033.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6892/ccf29012024_0033.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 34/2008.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6893/ccf29012024_0034.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6893/ccf29012024_0034.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 35/2008.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6894/ccf29012024_0035.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6894/ccf29012024_0035.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 36/2008.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6895/ccf29012024_0036.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6895/ccf29012024_0036.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 37/208.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6896/ccf29012024_0037.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6896/ccf29012024_0037.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 38/2008.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6897/ccf29012024_0038.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6897/ccf29012024_0038.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 39/2008.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6898/ccf29012024_0039.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6898/ccf29012024_0039.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 40/2008.</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6899/ccf29012024_0040.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6899/ccf29012024_0040.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 41/2008.</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6900/ccf29012024_0041.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6900/ccf29012024_0041.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 42/2008.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2008/1979/1979_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2008/1979/1979_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE CEDY DE SOUZA PINTO (VÓ CEDY) A ÁREA DE RECREAÇÃO,LOCALIZADA  NA RUA HELBERT SCHREINERT NO BAIRRO CIDADE BAIXA. </t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2950/portaria_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2950/portaria_1.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO DA COMISSÃO DE LICITAÇÕES DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2951/portaria_2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2951/portaria_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA BIANCA VIANA.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2952/portaria_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2952/portaria_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA TAÍS DE CAMPOS BITTENCOURT.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2953/portaria_4.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2953/portaria_4.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA CLAUDIA PAIXÃO.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2954/portaria_5.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2954/portaria_5.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MAGDA CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2955/portaria_6.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2955/portaria_6.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO MIGUEL LARA.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2956/portaria_7.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2956/portaria_7.pdf</t>
   </si>
   <si>
     <t>RESOLVE CONCEDER A GRATIFICAÇÃO POR DEDICAÇÃO EXCLUSIVA, GDE, A SERVIDORA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2957/portaria_8.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2957/portaria_8.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO LUIS PAULO ARAÚJO MACHADO.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2958/portaria_9.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2958/portaria_9.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MARIA ELZA MARTINS.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2959/portaria_10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2959/portaria_10.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SENHOR LUÍS PAULO ARAÚJO MACHADO, COMO PRESIDENTE DA COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2960/portaria_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2960/portaria_11.pdf</t>
   </si>
   <si>
     <t>NOMEIA  A SENHORA ANA MARIA RAMBOGER COMO SECRETÁRIA DA COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2008/2140/2140_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2008/2140/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE CEDY DE SOUZA PINTO (VÓ CEDY)A ÁREA DE RECREAÇÃO,LOCALIZADA NA RUA HELBERT SCHEREINERT,NO BAIRRO CIDADE BAIXA. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1029,67 +1029,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6858/ccf29012024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6859/ccf29012024_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6860/ccf29012024_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6861/ccf29012024_0003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6862/ccf29012024_0004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6863/ccf29012024_0005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6864/ccf29012024_0006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6865/ccf29012024_0006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6866/ccf29012024_0008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6867/ccf29012024_0009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6868/ccf29012024_0010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6869/ccf29012024_0011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6870/ccf29012024_0012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6871/ccf29012024_0013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6872/ccf29012024_0014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6873/ccf29012024_0015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6874/ccf29012024_0016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6875/ccf29012024_0017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6876/ccf29012024_0018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6877/ccf29012024_0019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6878/ccf29012024_0020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6879/ccf29012024_0021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6880/ccf29012024_0022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6881/ccf29012024_0023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6882/ccf29012024_0024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6883/ccf29012024_0024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6884/ccf29012024_0026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6885/ccf29012024_0027.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6886/ccf29012024_0028.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6887/ccf29012024_0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6888/ccf29012024_0030.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6889/ccf29012024_0031.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6890/ccf29012024_0032.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6892/ccf29012024_0033.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6893/ccf29012024_0034.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6894/ccf29012024_0035.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6895/ccf29012024_0036.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6896/ccf29012024_0037.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6897/ccf29012024_0038.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6898/ccf29012024_0039.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6899/ccf29012024_0040.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6900/ccf29012024_0041.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2008/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2950/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2951/portaria_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2952/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2953/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2954/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2955/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2956/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2957/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2958/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2959/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2960/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2008/2140/2140_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6858/ccf29012024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6859/ccf29012024_0001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6860/ccf29012024_0002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6861/ccf29012024_0003.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6862/ccf29012024_0004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6863/ccf29012024_0005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6864/ccf29012024_0006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6865/ccf29012024_0006.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6866/ccf29012024_0008.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6867/ccf29012024_0009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6868/ccf29012024_0010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6869/ccf29012024_0011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6870/ccf29012024_0012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6871/ccf29012024_0013.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6872/ccf29012024_0014.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6873/ccf29012024_0015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6874/ccf29012024_0016.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6875/ccf29012024_0017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6876/ccf29012024_0018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6877/ccf29012024_0019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6878/ccf29012024_0020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6879/ccf29012024_0021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6880/ccf29012024_0022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6881/ccf29012024_0023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6882/ccf29012024_0024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6883/ccf29012024_0024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6884/ccf29012024_0026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6885/ccf29012024_0027.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6886/ccf29012024_0028.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6887/ccf29012024_0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6888/ccf29012024_0030.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6889/ccf29012024_0031.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6890/ccf29012024_0032.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6892/ccf29012024_0033.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6893/ccf29012024_0034.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6894/ccf29012024_0035.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6895/ccf29012024_0036.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6896/ccf29012024_0037.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6897/ccf29012024_0038.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6898/ccf29012024_0039.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6899/ccf29012024_0040.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/6900/ccf29012024_0041.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2008/1979/1979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2950/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2951/portaria_2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2952/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2953/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2954/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2955/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2956/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2957/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2958/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2959/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2008/2960/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2008/2140/2140_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H56"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="132.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>