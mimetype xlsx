--- v0 (2025-10-06)
+++ v1 (2026-06-20)
@@ -54,1227 +54,1227 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
     <t>Clovis</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7656/ata_n01.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7656/ata_n01.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°01/2010.</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7657/ata_n02.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7657/ata_n02.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°02/2010.</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7658/ata_n03.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7658/ata_n03.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°03/2010.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7659/ata_n04.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7659/ata_n04.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°04/2010.</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7660/ata_n05.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7660/ata_n05.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°05/2010.</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7661/ata_n06.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7661/ata_n06.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°06/2010.</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7662/ata_n07.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7662/ata_n07.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°07/2010.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7663/ata_n08.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7663/ata_n08.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°08/2010.</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7664/ata_n09.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7664/ata_n09.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°09/2010.</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7665/ata_n10.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7665/ata_n10.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°10/2010.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7666/ata_n11.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7666/ata_n11.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°11/2010.</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7667/ata_n12.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7667/ata_n12.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°12/2010.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7668/ata_n13.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7668/ata_n13.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°13/2010.</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Ata Ordinária n°14/2010.</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7670/ata_n15.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7670/ata_n15.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°15/2010.</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7671/ata_n16.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7671/ata_n16.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°16/2010.</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7672/ata_n17.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7672/ata_n17.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°17/2010.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7673/ata_n18.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7673/ata_n18.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°18/2010.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7674/ata_n19.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7674/ata_n19.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°19/2010.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7675/ata_n20.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7675/ata_n20.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°20/2010.</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7676/ata_n21.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7676/ata_n21.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°21/2010.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7677/ata_n22.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7677/ata_n22.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°22/2010.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7678/ata_n23.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7678/ata_n23.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°23/2010.</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7679/ata_n24.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7679/ata_n24.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°24/2010.</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7680/ata_n25.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7680/ata_n25.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°25/2010.</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7681/ata_n26.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7681/ata_n26.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°26/2010.</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7682/ata_n27.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7682/ata_n27.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°27/2010.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7683/ata_n28.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7683/ata_n28.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°28/2010.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7684/ata_n29.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7684/ata_n29.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°29/2010.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7685/ata_n30.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7685/ata_n30.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°30/2010.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7686/ata_n31.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7686/ata_n31.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°31/2010.</t>
   </si>
   <si>
     <t>7687</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7687/ata_n32.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7687/ata_n32.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°32/2010.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7688/ata_n33.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7688/ata_n33.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°33/2010.</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7689/ata_n34.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7689/ata_n34.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°34/2010.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7690/ata_n35.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7690/ata_n35.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°35/2010.</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7691/ata_n36.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7691/ata_n36.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°36/2010.</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7692/ata_n37.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7692/ata_n37.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°37/2010.</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7693/ata_n38.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7693/ata_n38.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°38/2010.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7694/ata_n39.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7694/ata_n39.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°39/2010.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7695/ata_n40.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7695/ata_n40.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°40/2010.</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7696/ata_n41.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7696/ata_n41.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°41/2010.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7697/ata_n42.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7697/ata_n42.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°42/2010.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7698/ata_n43.2010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7698/ata_n43.2010.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária n°43/2010.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5278/ccf30012023.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5278/ccf30012023.pdf</t>
   </si>
   <si>
     <t>Decreto nº 01/2010 - Exonera o Sr. Paulo Odir da Silva Braga do Cargo de Assessor Jurídico da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5279/ccf30012023_0001.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5279/ccf30012023_0001.pdf</t>
   </si>
   <si>
     <t>Decreto nº 02/2010 - Nomeia o Sr. Fabiano Rolim para o Cargo de Assessor Jurídico da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5280/ccf30012023_0002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5280/ccf30012023_0002.pdf</t>
   </si>
   <si>
     <t>Decreto nº 03/2010 - Exonera o Sr. Luciano Machado Cezimbra do cargo de Assessor Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5281/ccf30012023_0003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5281/ccf30012023_0003.pdf</t>
   </si>
   <si>
     <t>Decreto nº 04/2010 - Nomeia a Srª Patricia Chananeco Lima para o Cargo de Assessora Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5282/ccf30012023_0004.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5282/ccf30012023_0004.pdf</t>
   </si>
   <si>
     <t>Decreto nº 05/2010 - Exonera a Srª Taís de Campos Bittencourt do Cargo de Assessora Legislativa da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5283/ccf30012023_0005.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5283/ccf30012023_0005.pdf</t>
   </si>
   <si>
     <t>Decreto nº 06/2010 - Exonera o Sr. Luciano Silva da Cruz para o cargo de Assessor Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5284/ccf30012023_0006.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5284/ccf30012023_0006.pdf</t>
   </si>
   <si>
     <t>Decreto nº 07/2010 - Exoneração a Srª Ana Maria Ramboger do Cargo de Asse</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5285/ccf30012023_0007.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5285/ccf30012023_0007.pdf</t>
   </si>
   <si>
     <t>Decreto nº 08/2010 - Nomeia a Srª Vera Lúcia Peretti dos Santos para o Cargo de Assessora Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5286/ccf30012023_0008.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5286/ccf30012023_0008.pdf</t>
   </si>
   <si>
     <t>Decreto nº 09/2010 - Nomeia a Srª Taís de Campos Bittencourt para o Cargo de Assessora de Bancada da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5287/ccf30012023_0009.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5287/ccf30012023_0009.pdf</t>
   </si>
   <si>
     <t>Decreto nº 10/2010 - Nomeia a Srª Ana Maria Ramboger para o Cargo de Assessora de Bancada da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5288/ccf30012023_0010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5288/ccf30012023_0010.pdf</t>
   </si>
   <si>
     <t>Decreto nº 11/2010 - Nomeia o Sr. Luciano Silva da Cruz para o Cargo de Assessor de Bancada da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5289/ccf30012023_0011.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5289/ccf30012023_0011.pdf</t>
   </si>
   <si>
     <t>Decreto nº 12/2010 - Decreta Ponto Facultativo feriado de carnaval.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5290/ccf30012023_0012.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5290/ccf30012023_0012.pdf</t>
   </si>
   <si>
     <t>Decreto nº 13/2010 - Exonera o Sr. Gilberto Ferreira Chaves para o Cargo de Chefe de Gabinete da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5291/ccf30012023_0015.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5291/ccf30012023_0015.pdf</t>
   </si>
   <si>
     <t>Decreto nº 13/2010 - Nomeia a Srª Silvia Regina de Souza Chaves para o Cargo de Chefe de Gabinete da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5292/ccf30012023_0015.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5292/ccf30012023_0015.pdf</t>
   </si>
   <si>
     <t>Decreto nº 15/2010 -Exonera o Sr. Marco Antônio Silva Lemos do cargo de Assessor Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5293/ccf30012023_0016.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5293/ccf30012023_0016.pdf</t>
   </si>
   <si>
     <t>Decreto nº 16/2010 - Nomeia a Srª Gislaine Aparecida Santos dos Santos para o Cargo de Assessora Parlementar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5294/ccf30012023_0017.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5294/ccf30012023_0017.pdf</t>
   </si>
   <si>
     <t>Decreto nº 17/2010 -Decreta Ponto Facultativo a Quinta-Feira Santa.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5295/ccf30012023_0018.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5295/ccf30012023_0018.pdf</t>
   </si>
   <si>
     <t>Decreto nº 18/2010 - Decreta Ponto Facultativo sexta-feira após o feriado de Corpus Christi.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5296/ccf30012023_0019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5296/ccf30012023_0019.pdf</t>
   </si>
   <si>
     <t>Decreto nº 19/2010 - Determina horário durante os jogos da Copa do Mundo.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5297/ccf30012023_0020.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5297/ccf30012023_0020.pdf</t>
   </si>
   <si>
     <t>Decreto nº 20/2010 - Decreto Ponto Facultativo Segunda-feira dia que antecede o feriado de sete de setembro.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5298/ccf30012023_0022.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5298/ccf30012023_0022.pdf</t>
   </si>
   <si>
     <t>Decreto nº 21/2010 - Decreta Ponto Facultativo sexta feira após o Feriado de 30 de setembro dia do Padroeiro do Município.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5299/ccf30012023_0023.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5299/ccf30012023_0023.pdf</t>
   </si>
   <si>
     <t>Decreto nº 22/2010 - Decreta Ponto facultativo segunda-feira anterior ao Feriado de 12 de outubro dia da Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5300/ccf30012023_0024.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5300/ccf30012023_0024.pdf</t>
   </si>
   <si>
     <t>Decreto nº 23/2010 - Fica transferido o Feriado do dia 28 de outubro dia do funcionário público.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5301/ccf30012023_0025.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5301/ccf30012023_0025.pdf</t>
   </si>
   <si>
     <t>Decreto nº 24/2010 - Exonera a Srª Ana Maria Ramboger do Cargo de Assessora de Bancada da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5302/ccf30012023_0026.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5302/ccf30012023_0026.pdf</t>
   </si>
   <si>
     <t>Decreto nº 25/2010 - Exonera a Srª Danieli C. Garcia Conceição do Cargo de Assessora Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5303/ccf30012023_0027.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5303/ccf30012023_0027.pdf</t>
   </si>
   <si>
     <t>Decreto nº 26/2010 - Exonera o Sr. Danilo Silva da Silva do Cargo de Assessor Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5304/ccf30012023_0028.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5304/ccf30012023_0028.pdf</t>
   </si>
   <si>
     <t>Decreto nº 27/2010 - Exonera o Sr. Luiz Felipe Souza Oliveira do cargo de Assessor Legislativo da Câmara de Veredaores.</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5305/ccf30012023_0029.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5305/ccf30012023_0029.pdf</t>
   </si>
   <si>
     <t>Decreto nº 28/2010 - Exonera o Sr. Luciano Silva da Cruz do cargo de Assessor de Bancada da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5306/ccf30012023_0030.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5306/ccf30012023_0030.pdf</t>
   </si>
   <si>
     <t>Decreto nº 29/2010 - Exonera a Srª Maria Elza Martins da Silva do cargo de Assessora Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5307/ccf30012023_0031.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5307/ccf30012023_0031.pdf</t>
   </si>
   <si>
     <t>Decreto nº 30/2010 - Exonera a Srª Fernanda Ferreira Quadros do Cargo de Assessora Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5308/ccf30012023_0032.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5308/ccf30012023_0032.pdf</t>
   </si>
   <si>
     <t>Decreto nº 31/2010 - Exonera a Srª Michele Pereira Pinheiro do cargo de Assessora Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5309/ccf30012023_0033.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5309/ccf30012023_0033.pdf</t>
   </si>
   <si>
     <t>Decreto nº 32/2010 - Exonera a Srª Patrícia Chananeco Lima do Cargo de Assessora parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5310/ccf30012023_0034.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5310/ccf30012023_0034.pdf</t>
   </si>
   <si>
     <t>Decreto nº 33/2010 - Exonera a Srª Taís de Campos Bittencourt do Cargo de Assessora de Bancada da Câmara e Veredaores.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5311/ccf30012023_0035.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5311/ccf30012023_0035.pdf</t>
   </si>
   <si>
     <t>Decreto nº 34/2010 - Exonera a Srª Tacieli da Silva Silveira do cargo de Assessora Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5312/ccf30012023_0036.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5312/ccf30012023_0036.pdf</t>
   </si>
   <si>
     <t>Decreto nº 35/2010 - Exonera a Srª Silvia Regina de Souza Chaves do cargo de Chefe de Gabinete da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5313/ccf30012023_0037.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5313/ccf30012023_0037.pdf</t>
   </si>
   <si>
     <t>Decreto nº 27/2010 - Exonera a Srª Vera Lúcia Peretti  dos Santos do Cargo de Assessora Parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5314/ccf30012023_0038.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5314/ccf30012023_0038.pdf</t>
   </si>
   <si>
     <t>Decreto nº 37/2010 - Exonera a Srª Gislaine Aparecida Santos do Cargo de Assessora parlamentar da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5315/ccf30012023_0039.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5315/ccf30012023_0039.pdf</t>
   </si>
   <si>
     <t>Decreto nº 38/2010 - Exonera a Srª Vanessa de Souza Oliveira do cargo de Assessora `Parlamentar da Câmara de Veredaores.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5316/ccf30012023_0040.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5316/ccf30012023_0040.pdf</t>
   </si>
   <si>
     <t>Decreto nº 40/2010 - Decreta Ponto facultativo (Natal e Ano Novo).</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1994/1994_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1994/1994_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ANTENOR CUSTÓDIO AO BECO DE SERVIDÃO LOCALIZADO NA RUA RIO BRANCO.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1995/1995_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1995/1995_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE DONA ZILDA EHLERS O TRECHO ENTRE AS RUAS RAMIRO BARCELOS E CORONEL SOARES DE CARVALHO, ANTERIORMENTE DENOMINADA DE RUA NICÁCIO MACHADO.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1996/1996_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1996/1996_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE JULIETA CAETANO PIRES A RUA Nº 33 TRANSVERSAL  A RUA JERÔNIMO FERREIRA NESTA CIDADE.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1997/1997_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1997/1997_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE ADEMIR SIMÕES PEREIRA A RUA Nº 34 TRANSVERSAL A RUA JERÔNIMO FERREIRA, NESTA CIDADE.  </t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1998/1998_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1998/1998_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE NAIR BANGARDT A RUA Nº 35 TRANSVERSAL A RUA JERÔNIMO FERREIRA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1999/1999_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1999/1999_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE ALFREDO ATHANÁSIO PINHEIRO A RUA Nº 36 TRANSVERSAL A RUA JERÔNIMO FERREIRA, NESTA CIDADE. </t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2000/2000_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2000/2000_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE NORECI DE SOUZA OLIVEIRA A RUA LATERAL AO CEMITÉRIO DE SÃO JERÔNIMO. </t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2001/2001_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2001/2001_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE DOM JOÃO VI A 1ª TRANSVERSAL A RUA DOM PEDRO I NO BAIRRO PRINCESA ISABEL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2002/2002_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2002/2002_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE DONA LEOPOLDINA A 2ª TRANSVERSAL A RUA DOM PEDRO I NO BAIRRO PRINCESA ISABEL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2003/2003_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2003/2003_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE DONA MARIA II  A 3ª TRANSVERSAL A RUA DOM PEDRO I NO BAIRRO PRINCESA ISABEL.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2004/2004_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2004/2004_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE DOM DINIZ A 4ª TRANSVERSAL A RUA DOM PEDRO I NO BAIRRO PRINCESA ISABEL, NESTA CIDADE. </t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2005/2005_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2005/2005_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA DONA ZILDA EHLERS A RUA AMÉRICO LOCALIZADA ENTRE AS RUAS NICÁCIO MACHADO E CORONEL SOARES DE CARVALHO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2876/fotografia_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2876/fotografia_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO GILBERTO FERREIRA CHAVES.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2877/fotografia_2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2877/fotografia_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA VANESSA DE SOUZA OLIVEIRA.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2878/fotografia_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2878/fotografia_3.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO DA COMISSÃO DE LICITAÇÕES PERMANENTE DA CÂMARA MUNICIPAL DE VEREADORES.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2879/fotografia_4.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2879/fotografia_4.pdf</t>
   </si>
   <si>
     <t>RESOLVE RENOVAR A GRATIFICAÇÃO POR DEDICAÇÃO EXCLUSIVA, GDE, AO SERVIDOR ISAURI DA SILVA WEBSTER.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2880/fotografia_5.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2880/fotografia_5.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO DANILO SILVA DA SILVA.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2881/fotografia_6.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2881/fotografia_6.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2882/fotografia_7.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2882/fotografia_7.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MARIA ELZA MARTINS.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2883/fotografia_8.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2883/fotografia_8.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA TACIELE DA SILVA SILVEIRA.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2884/fotografia_9.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2884/fotografia_9.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MICHELLI PEREIRA PINHEIRO.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2885/fotografia_10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2885/fotografia_10.pdf</t>
   </si>
   <si>
     <t>RESOLVE RENOVAR A GRATIFICAÇÃO POR DEDICAÇÃO EXCLUSIVA, GDE, A SERVIDORA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2886/fotografia_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2886/fotografia_11.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SENHOR ISAURI DA SILVA WEBSTER COMO SECRETÁRIO DA COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2887/fotografia_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2887/fotografia_12.pdf</t>
   </si>
   <si>
     <t>RESOLVE REVOGAR A GRATIFICAÇÃO POR DEDICAÇÃO EXCLUSIVA, GDE, CONCEDIDA AO SERVIDOR ISAURI DA SILVA WEBSTER.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2888/fotografia_13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2888/fotografia_13.pdf</t>
   </si>
   <si>
     <t>RESOLVE REVOGAR A FG4 CONCEDIDA AO SERVIDOR LUIS PAULO ARAÚJO MACHADO.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2889/fotografia_14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2889/fotografia_14.pdf</t>
   </si>
   <si>
     <t>RESOLVE REVOGAR A GRATIFICAÇÃO POR DEDICAÇÃO EXCLUSIVA CONCEDIDA A SERVIDORA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2890/fotografia_15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2890/fotografia_15.pdf</t>
   </si>
   <si>
     <t>RESOLVE SUSPENDER O PAGAMENTO DE HORAS EXTRAS AOS SERVIDORES DO QUADRO EFETIVO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2144/2144_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2°,E ACRESCENTA O PARÁGRAFO ÚNICO AO ART.3° DA RESOLUÇÃO N° 06/2005,QUE DISCIPLINA O PAGAMENTO DE DIÁRIAS.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2145/2145_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2145/2145_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS PARÁGRAFOS 2° E 3° E RENUMERA O PARÁGRAFO ÚNICO PARA PARÁGRAFO PRIMEIRO,DO ART.5°,DA LEI MUNICIPAL N° 2705/2008,QUE DISCIPLINA A SESSÃO EXTRAORDINÁRIA.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 2°,DA RESOLUÇÃO N° 01/2010.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 1° DO ARTIGO 4° DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2148/2148_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO,CONTRIBUIR,MENSALMENTE COM A ACVERC.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 49 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1581,67 +1581,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7656/ata_n01.2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7657/ata_n02.2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7658/ata_n03.2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7659/ata_n04.2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7660/ata_n05.2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7661/ata_n06.2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7662/ata_n07.2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7663/ata_n08.2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7664/ata_n09.2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7665/ata_n10.2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7666/ata_n11.2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7667/ata_n12.2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7668/ata_n13.2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7670/ata_n15.2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7671/ata_n16.2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7672/ata_n17.2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7673/ata_n18.2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7674/ata_n19.2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7675/ata_n20.2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7676/ata_n21.2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7677/ata_n22.2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7678/ata_n23.2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7679/ata_n24.2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7680/ata_n25.2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7681/ata_n26.2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7682/ata_n27.2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7683/ata_n28.2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7684/ata_n29.2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7685/ata_n30.2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7686/ata_n31.2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7687/ata_n32.2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7688/ata_n33.2010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7689/ata_n34.2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7690/ata_n35.2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7691/ata_n36.2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7692/ata_n37.2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7693/ata_n38.2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7694/ata_n39.2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7695/ata_n40.2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7696/ata_n41.2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7697/ata_n42.2010.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7698/ata_n43.2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5278/ccf30012023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5279/ccf30012023_0001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5280/ccf30012023_0002.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5281/ccf30012023_0003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5282/ccf30012023_0004.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5283/ccf30012023_0005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5284/ccf30012023_0006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5285/ccf30012023_0007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5286/ccf30012023_0008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5287/ccf30012023_0009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5288/ccf30012023_0010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5289/ccf30012023_0011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5290/ccf30012023_0012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5291/ccf30012023_0015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5292/ccf30012023_0015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5293/ccf30012023_0016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5294/ccf30012023_0017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5295/ccf30012023_0018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5296/ccf30012023_0019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5297/ccf30012023_0020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5298/ccf30012023_0022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5299/ccf30012023_0023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5300/ccf30012023_0024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5301/ccf30012023_0025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5302/ccf30012023_0026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5303/ccf30012023_0027.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5304/ccf30012023_0028.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5305/ccf30012023_0029.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5306/ccf30012023_0030.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5307/ccf30012023_0031.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5308/ccf30012023_0032.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5309/ccf30012023_0033.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5310/ccf30012023_0034.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5311/ccf30012023_0035.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5312/ccf30012023_0036.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5313/ccf30012023_0037.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5314/ccf30012023_0038.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5315/ccf30012023_0039.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5316/ccf30012023_0040.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2876/fotografia_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2877/fotografia_2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2878/fotografia_3.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2879/fotografia_4.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2880/fotografia_5.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2881/fotografia_6.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2882/fotografia_7.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2883/fotografia_8.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2884/fotografia_9.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2885/fotografia_10.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2886/fotografia_11.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2887/fotografia_12.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2888/fotografia_13.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2889/fotografia_14.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2890/fotografia_15.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2149/2149_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7656/ata_n01.2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7657/ata_n02.2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7658/ata_n03.2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7659/ata_n04.2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7660/ata_n05.2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7661/ata_n06.2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7662/ata_n07.2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7663/ata_n08.2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7664/ata_n09.2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7665/ata_n10.2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7666/ata_n11.2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7667/ata_n12.2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7668/ata_n13.2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7670/ata_n15.2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7671/ata_n16.2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7672/ata_n17.2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7673/ata_n18.2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7674/ata_n19.2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7675/ata_n20.2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7676/ata_n21.2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7677/ata_n22.2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7678/ata_n23.2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7679/ata_n24.2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7680/ata_n25.2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7681/ata_n26.2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7682/ata_n27.2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7683/ata_n28.2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7684/ata_n29.2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7685/ata_n30.2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7686/ata_n31.2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7687/ata_n32.2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7688/ata_n33.2010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7689/ata_n34.2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7690/ata_n35.2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7691/ata_n36.2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7692/ata_n37.2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7693/ata_n38.2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7694/ata_n39.2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7695/ata_n40.2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7696/ata_n41.2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7697/ata_n42.2010.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/7698/ata_n43.2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5278/ccf30012023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5279/ccf30012023_0001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5280/ccf30012023_0002.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5281/ccf30012023_0003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5282/ccf30012023_0004.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5283/ccf30012023_0005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5284/ccf30012023_0006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5285/ccf30012023_0007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5286/ccf30012023_0008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5287/ccf30012023_0009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5288/ccf30012023_0010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5289/ccf30012023_0011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5290/ccf30012023_0012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5291/ccf30012023_0015.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5292/ccf30012023_0015.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5293/ccf30012023_0016.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5294/ccf30012023_0017.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5295/ccf30012023_0018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5296/ccf30012023_0019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5297/ccf30012023_0020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5298/ccf30012023_0022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5299/ccf30012023_0023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5300/ccf30012023_0024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5301/ccf30012023_0025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5302/ccf30012023_0026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5303/ccf30012023_0027.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5304/ccf30012023_0028.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5305/ccf30012023_0029.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5306/ccf30012023_0030.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5307/ccf30012023_0031.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5308/ccf30012023_0032.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5309/ccf30012023_0033.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5310/ccf30012023_0034.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5311/ccf30012023_0035.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5312/ccf30012023_0036.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5313/ccf30012023_0037.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5314/ccf30012023_0038.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5315/ccf30012023_0039.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/5316/ccf30012023_0040.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1994/1994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1995/1995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1996/1996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1997/1997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1998/1998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/1999/1999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2000/2000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2001/2001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2002/2002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2003/2003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2004/2004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2005/2005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2876/fotografia_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2877/fotografia_2.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2878/fotografia_3.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2879/fotografia_4.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2880/fotografia_5.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2881/fotografia_6.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2882/fotografia_7.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2883/fotografia_8.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2884/fotografia_9.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2885/fotografia_10.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2886/fotografia_11.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2887/fotografia_12.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2888/fotografia_13.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2889/fotografia_14.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2010/2890/fotografia_15.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2145/2145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2010/2149/2149_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H116"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="169.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>