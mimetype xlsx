--- v0 (2026-01-14)
+++ v1 (2026-04-06)
@@ -51,2723 +51,2723 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ata Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 10/2014</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA ORDINÁRIA Nº 01/2014 DO DIA 05 DE MARÇO DE 2014. </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA ORDINÁRIA Nº 02/2014 DO DIA 10 DE MARÇO DE 2014. </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 03/2014 DO DIA 17/03/2014.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 04/2014 DO DIA 24/03/2014.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 05/2014 DO DIA 31/03/2014.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 06/2014 DO DIA 07/04/2014.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 07/2014 DO DIA 14/04/2014.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 08/2014 DO DIA 22/04/2014.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 09/2014 DO DIA 28/04/2014.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 10/2014.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 11/2014</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 12/2014</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 13/2014.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 14/2014.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIO Nº 15/2014.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 16/2014.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 17/2014.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 18/2014.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 19/2014.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº20/2014.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA ORDINÁRIA N º 21/2014_x000D_
 </t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 22/2014.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 23/2014</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 24/2014.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 25/2014.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 26/2014.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 27/2014</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 28/2014.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 29/2014.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 30/2014.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 31/2014.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 32/2014.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 33/2014.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº34/2014</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº35/2014.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 36/2014</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 37/2014.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 38/2014.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 39/2014.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 40/2014.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº 41/2014.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA Nº42/2014.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>XX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.doc</t>
   </si>
   <si>
     <t>MENSAGEM PELO DIA DO SERVIDOR PÚBLICO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO GP Nº 296/2014 </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GP Nº297/2014</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GP Nº 298/2014.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GP Nº 295/2014 QUE ENCAMINHA PROJETO DE LEI Nº 80/2014.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE DA CRECHE JUDTH SCHWENGBER.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO GP Nº 308/2014 - QUE ENCAMINHA O REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 82/2014.  </t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GP Nº 309/2014 - QUE ENCAMINHA REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 83/2014.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GP Nº 316/2014 QUE ENCAMINHA REGIME DE URGÊNCIA DO PROJETO DE LEI 84/2014.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº REF. 0931122/MS/SE/FNS</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº REF.0931123/MS/SE/FNS - MINISTÉRIO DA SAÚDE</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO NºREF 093121/MS/SE/FNS - MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº REF.045608/MS/SE/FNS - -MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.GP Nº 318/2018 QUE ENCAMINHA O REGIME DE URGÊNCIA DO PROJETO DE LEI Nº 85/2014.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO NºCM300767/2014</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO VER MÁRCIO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.GP.Nº 330/2014 ENCAMINHA PROJETO DE LEI Nº 93/2014</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO GP. Nº 329/2014 ENCAMINHA PROJETO DE LEI Nº 96/2014.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF. GP Nº 333/2014 - ENCAMINHA RESPOSTA DE PROPOSIÇÕES.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>OF.GP. Nº334/2014 - RESPOSTA DE PROPOSIÇÕES.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GP Nº 335/2014 - ENCAMINHA PROJETO DE LEI Nº 95/2014.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DA AFEPERGS - HOSPITAL DE CARIDADE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 345/2014 RESPOSTA DE PROPOSIÇÃO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 347/2014 - QUE ENCAMINHA PROJETO DE LEI Nº 97/2014.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 346/2014 - ENCAMINHA PROJETO DE LEI Nº 96/2014.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO DE INSCRIÇÃO DE CHAPA Nº 01/2014.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.jpeg</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONVITE DE FORMATURA DA 8ª SÉRIE DA ESCOLA EVA ALVES PEREIRA (TIA EVA) DISTRITO DE MORRINHOS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.jpeg</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OFÍCIO DE RESPOSTA DE PROPOSIÇÃO Nº 355/2014.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.jpeg</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OF. GP Nº 356/2014 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.jpeg</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.jpeg</t>
   </si>
   <si>
     <t>OF. Nº 004/2014 - DIR - MINISTÉRIO PÚBLICO DO RIO GRANDE DO SUL (PROMOTORIA DE JUSTIÇA DE SÃO JERÔNIMO).</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>OFÍCIO Nº 357/20144 QUE ENCAMINHA PROJETO DE LEI Nº 99/2014.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 354/2014 - ENCAMINHA PROJETO DE LEI Nº98/2014.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO NºCM 309749/2014 - MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 39/AJU/GAB/12ª CRE - 12ª COORDENADORIA REGIONAL DE EDUCAÇÃO DE GUAÍBA.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GP Nº 361/2014 - ENCAMINHA PROJETO DE LEI Nº 101/2014.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO S/Nº DO LÍDER DO GOVERNO VEREADOR JOÃO CARLOS DA SILVA RAMOS PARA RETIRADA DE 6 PROJETOS DE LEI DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
     <t>Bagana</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5093/decreto_01.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5093/decreto_01.pdf</t>
   </si>
   <si>
     <t>Decreto 01/2014- Exoneração  do cargo de assessora da Senhora Camila  Teresinha Lopes Krigger.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5094/decreto_02.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5094/decreto_02.pdf</t>
   </si>
   <si>
     <t>DECRETO 02/2014- Exoneração do Cargo de chefe de gabinete Sr. João Francisco Pedroso de Caldas.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5095/decreto_03.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5095/decreto_03.pdf</t>
   </si>
   <si>
     <t>DECRETO 03/2014- Nomeação para o cargo de chefe de gabinete a Srª Camila Teresinha Lopes Krigger.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>Arthur dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5096/decreto_04.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5096/decreto_04.pdf</t>
   </si>
   <si>
     <t>DECRETO 04/2014- Decreta Ponto Facultativo que antecede o feriado de carnaval.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5097/decreto_05.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5097/decreto_05.pdf</t>
   </si>
   <si>
     <t>DECRETO 05/2014- Exoneração do cargo  de Assessor Parlamentar Sr. Lucas Giovani Viana da Cruz.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5098/decreto_06.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5098/decreto_06.pdf</t>
   </si>
   <si>
     <t>DECRETO 06/2014- Nomeação para o cargo de Assessora Parlamentar Srª Ana Cristina Martins Viana da Cruz.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5099/decreto_07.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5099/decreto_07.pdf</t>
   </si>
   <si>
     <t>Decreto 07/2014- Decreto Ponto Facultativo que antecede a sexta- feira santa.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>Decreto 08/2014- Decreta ponto facultativo a sexta-feira dia posterior ao 1º de maio dia do trabalhador.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5101/decreto_09.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5101/decreto_09.pdf</t>
   </si>
   <si>
     <t>Decreto 09/2014- Decreta ponto facultativo "Corpus Christi".</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>Decreto 10/2014-Exoneração do cargo de assessor Sr. Jorge Luis Pereira.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5103/decreto_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5103/decreto_11.pdf</t>
   </si>
   <si>
     <t>Decreto 11/2014- Decreto que estabelece horário especial nos dias de jogos do Brasil na Copa do Mundo 2014.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5104/decreto_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5104/decreto_12.pdf</t>
   </si>
   <si>
     <t>Decreto 12/2014- Nomeação Srª Giovana Daniele Silva de Souza, para o cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5105/decreto_13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5105/decreto_13.pdf</t>
   </si>
   <si>
     <t>Decreto 13/2014- Decreta Ponto facultativo.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5106/decreto_14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5106/decreto_14.pdf</t>
   </si>
   <si>
     <t>Decreto14/2014-Decreta ponto facultativo dia 28 de outubro.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5107/decreto_15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5107/decreto_15.pdf</t>
   </si>
   <si>
     <t>Decreto15/2014- Decreta ponto facultativo transferindo dia 28/10 para dia 31/10.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5108/decreto_16.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5108/decreto_16.pdf</t>
   </si>
   <si>
     <t>Decreto16/2014- Decreta ponto facultativo referente ao Natal e Ano Novo.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5109/decreto_16.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5109/decreto_16.pdf</t>
   </si>
   <si>
     <t>Decreto17/2014- Exoneração do cargo de Assessor Parlamentar Rodrigo dos Santos Jesus.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5110/decreto_18.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5110/decreto_18.pdf</t>
   </si>
   <si>
     <t>Decreto18/2014- Nomeação Srª Elza Custódia Marques para cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2020/2020_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2020/2020_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA MARIUS BERBIGIER A RUA 57, DO BAIRRO PADRE RÉUS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2021/2021_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2021/2021_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA SR. CARLOS RODRIGUES PICARELLI A RUA 56, DO BAIRRO PADRE RÉUS NESTA CIDADE.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2022/2022_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2022/2022_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA CAPITÃO OSVALDO MARQUES DE SOUZA A 1ª TRAVESSA ENTRE AS RUAS JULIETA NUNES DE CARVALHO E ANTÔNIO DE CARVALHO NO BAIRRO QUININHO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2023/2023_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2023/2023_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA ANTENOR PEREIRA LOPES A 2ª TRAVESSA ENTRE AS RUAS JULIETA NUNES DE CARVALHO E ANTÔNIO DE CARVALHO NO BAIRRO QUININHO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2024/2024_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2024/2024_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA MARIO CICA A RUA CENTRAL DO BAIRRO LINDOS ARES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>OEAP</t>
   </si>
   <si>
     <t>Ofício Expedido ao Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO EXPEDIDO AO PREFEITO Nº 173/2014.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>OL</t>
   </si>
   <si>
     <t>Ofício Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 01/2014</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIO LEGISLATIVO Nº 02/2014.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 03/2014.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 04/2014.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 05/2014</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 06/2014.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 07/2014.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 08/2014.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 09/2014.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 10/2014.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 11/2014.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO LEGISLATIVO Nº12/2014. </t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 13/2014.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.doc</t>
   </si>
   <si>
     <t>OFICIO LEGISLATIVO Nº 14/2014.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 15/2014.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 16/2014.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 17/2014.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO LEGISLATIVO Nº18/2014. </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 19/2014.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº20/2014.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 21/2014.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 22/2014.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 23/2014.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 24/2014.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 25/2014</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 26/2014.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 27/2014</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 28/2014</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 29/2014</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº30/2014.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 31/2014.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OFÍCIO LEGISLATIVO Nº 32/2014. </t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.doc</t>
   </si>
   <si>
     <t>OFÍCIO LEGISLATIVO Nº 33/2014.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2856/fotografia_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2856/fotografia_1.pdf</t>
   </si>
   <si>
     <t>Concede licença para tratar de assuntos particulares.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2857/fotografia_2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2857/fotografia_2.pdf</t>
   </si>
   <si>
     <t>RESOLVE REVOGAR A PORTARIA Nº 01/2014 QUE CONCEDEU LICENÇA PARA TRATAR DE ASSUNTOS PARTICULARES.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2858/fotografia_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2858/fotografia_3.pdf</t>
   </si>
   <si>
     <t>RESOLVE NOMEAR O FUNCIONÁRIO LUÍS PAULO ARAÚJO MACHADO RESPONSÁVEL PELO SETOR DE PATRIMÔNIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL 1656/99 DE 26/08/1999.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11/2014 DE AUTORIA DO PODER LEGISLATIVO - INSTITUI A COMENDA JOSÉ NORONHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 79/2014 - MODIFICA O ITEM III, DA TABELA I REFERIDA NOS ARTIGOS 39, § 1º E ARTIGO 40 DA LEI MUNICIPAL Nº 415/90 - CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 80/2014 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO JERÔNIMO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 81/2014 QUE ALTERA AS ATRIBUIÇÕES DO CARGO DE OFICIAL ADMINISTRATIVO, DESCRITOS NO ANEXO I DA LEI MUNICIPAL 658/94 QUE DISPÕE SOBRE O PLANO DE CARREIRA DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO CONSTANTE NO ARTIGO 4º DA LEI MUNICIPAL 658/94 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) TÉCNICO DE ENFERMAGEM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 2.592.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO DE EVENTOS DO ANO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO ASSOCIAÇÃO DE AGRICULTORES QUITÉRIA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO ASSOCIAÇÃO SANTA ELÍZIA/SUTILZINHO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO ASSOCIAÇÃO MORRINHOS ALTO/PALMEIRA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO, ASSOCIAÇÃO COSTA SUTIL/GRAMAL.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO, ASSOCIAÇÃO RINCÃO CORRÊA/MORRINHOS CENTRO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO, ASSOCIAÇÃO CAMPO BOM/SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O EXECUTIVO MUNICIPAL A FIRMAR PARCELAMENTO DO PASEP, JUNTO À RECEITA FEDERAL.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 93/2014 - CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO PASTOR CLAUDOIR DE SOUZA OLIVEIRA.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 94/2014 CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SENHOR IVAN FERNANDO BOTELHO._x000D_
 </t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 95/2014 - AUTORIZA O USO DO GINÁSIO DE ESPORTES PLÁCIDO CUNDA DOS SANTOS E RESPECTIVO TERRENO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 96/2014 - CONCEDE TÍTULO E CIDADÃO JERONIMENSE AO SENHOR JESUS CENERI DE SOUZA OLIVEIRA.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 97/2014 - CONCEDE TITULO DE CIDADÃ JERONIMENSE A SRª MARILENE TERESINHA C. PIRES DREBES.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 98/2014 - AUTORIZA REPASSE DE VERBA A APAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 99/2014 - CONCEDE USO DE BEM PÚBLICO AO ESTADO DO RIO GRANDE DO SUL PARA INSTALAÇÃO DO PRESÍDIO ESTADUAL DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE 27.800,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 101/2014 - ALTERA A REDAÇÃO DO ARTIGO 4º E § 4º DO ARTIGO 4º DA LEI MUNICIPAL Nº 1874/2014 DE 16 DE JANEIRO DE 2001.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 05/2014 - DISPÕE SOBRE O PRAZO PARA AS COMISSÕES EXARAREM PARECER BEM COMO VISTAS DOS PROJETOS DE LEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS I, II, III E ACRESCENTA INCISO IV AO ARTIGO 138 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>XXXXX</t>
   </si>
   <si>
     <t>Rodrigo Marcolin</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO TERMINE A O</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.doc</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO DAER QUE SE EXISTIR ALGUM P</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Elisa Mara</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A DIVISÃO DE TRÂNSITO DO MUN</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE SUSPE</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS D</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Paulo Sergio</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                   _x000D_
  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, S</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                     O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE REALIZE S</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.doc</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A SECRETARIA DE OBRAS A COLOC</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Amaro da Maré</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE CONCE</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.doc</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉ</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.doc</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.doc</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, CONVIDE </t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.doc</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, ENVIE OF</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                     O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA D</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO A INCLUSÃO</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO E A CORSAN</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE CONCED</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Filipe da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  A SECRETARIA DE OBRAS A POSS</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO  A I</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO  A P</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA  SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A SECRETARIA DO INTERIOR U</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA  SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA DESTA CASA L</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.doc</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO E  BRIGA</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Joel Pescador</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSIÇÃO_x000D_
 _x000D_
 _x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR                                                             </t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A SECRETARIA DA SAÚDE QUE ENVI</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE SEJA CO</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE SOLICIT</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.doc</t>
   </si>
   <si>
     <t>SESSÃO SOLENE EM HOMENAGEM A APAE - SÃO JERÔNIMO PELA PASSAGEM DE 09 ANOS DE ATIVIDADE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.doc</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER LEGISLATIVO,QUE SEJA</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.doc</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ENTRE</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE ENVIE U</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE FAÇA A </t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>Luis Henrique Severo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A MESA DIRETORA ENVIO DE MOÇÃO RECONHECIMENTO A RECREAR.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORIA, QUE CONCEDA</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE CONCEDA  </t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA  SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTAMENT</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA SESSÃO SOLENE EM HOMENAGEM AO ROTARY CLUB SÃO JERÔNIMO, PELA PASSAGEM DE 20</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER LEGISLATIVO QUE SEJ</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE EN</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO,QUE ESTUDE</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE O PODER EXECUTIVO DESENVO</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTÁ SUBSCREVE REQUER APÓS OUVIDO O PLENÁRIO</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.doc</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO CORPO DE BOMBEIROS DE SÃO J</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE CONCEDA O </t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO,  SOLICITAR  AO PODER EXECUTIVO, ATRAVÉ</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.doc</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES  QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QU</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                         O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITA AO PO</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITA AO PODER EXECUTIVO QUE SEJA RE</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA </t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE ENVIE PROJETO DE LEI Nº3142/2013 DE 09/04/2013 ALTERANDO A MESMA.NO </t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO QUE ENVIE PROJETO DE LEI PARA ESTA CASA CONCEDENDO TÍTULO DE CIDADÃO JERONIMEN</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS </t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.doc</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, ATRAVÉS </t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, REALIZE </t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO QUE ENVIE PROJETO DE LEI CONCEDENDO TÍTULO DE CIDADÃO JERONIMENSE AO SR </t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECR</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.doc</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS DO</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE O DEPARTAMENTO DE TRÂNSITO, JUNTAMENTE COM A LIGA DAS EQUIPES, OFICI</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE COLOQUE O</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.docx</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                         O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO,SOLICITAR AO PO</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, REALIZE</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.doc</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Aires Rossa Dal'osto</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE EN</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t xml:space="preserve">Paulo de Borba </t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.doc</t>
   </si>
   <si>
     <t>TROFÉU CÂMARA SR. ISAIAS ILHA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                         O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A ME</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.docx</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.doc</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORIA, QUE CONCED</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO QUE PROVIDENCIE A COLOCAÇÃO DE UMA LOMBADA REDUTORA DE </t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS C</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.doc</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, VIA</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO,  A POSSI</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR À MESA DIRETORA QUE ENVIE MO</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE NA ES</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, RATIFICAND</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO PARA QUE SE</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE MOÇÃO DE PESAR À FAMÍLIA DO SR VILMAR ROMERA, FALECIDO NO DIA 04.12.2014. ROMERA</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.doc</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.doc</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA A CÂMARA DE VEREADORES QUE ENVIE MOÇÃO DE REPÚDIO A CÂMARA FEDERAL,PELO COMPORTAMENTO DE DE</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A SECRETARIA DE OBRAS JUNTAMENTE COM A SECRETARIA DO MEIO AMBIENTE DO MUNICÍPIO, QUE SEJA </t>
   </si>
   <si>
     <t>XXXXXXXXXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">TESTE TESTANDO </t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DOS VEREADORES AMARO AZEVEDO, JOÃO CARLOS RAMOS E PAULO JOEL FERRAZ PARA VIAJAR A CRICIÚMA - SC.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DOS VEREADORES ARTUR, FILIPI E SEVERO PARA VIAJAR A SANTA CATARINA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DA TRIBUNA POPULAR SR. BENEDITO VEIT POSSE DA NOVA DIRETORIA DA ACADEMIA DE LETRAS DOS MUNICÍPIOS DO RGS.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS ESTAGIÁRIOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1°,DA RESOLUÇÃO N° 01/2010,QUE DISCIPLINA O PAGAMENTO DE DIÁRIAS.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OUVIDORIA DA CÂMARA DE VEREADORES DE SÃO JERÔNIMO,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.108 PARÁGRAFO ÚNICO DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS I,II,III E ACRESCENTA INCISO IV AO ARTIGO 138 DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>XXXXXXXXXXXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE EN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3074,67 +3074,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5093/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5094/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5095/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5096/decreto_04.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5097/decreto_05.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5098/decreto_06.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5099/decreto_07.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5101/decreto_09.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5103/decreto_11.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5104/decreto_12.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5105/decreto_13.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5106/decreto_14.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5107/decreto_15.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5108/decreto_16.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5109/decreto_16.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5110/decreto_18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2856/fotografia_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2857/fotografia_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2858/fotografia_3.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/318/318_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/319/319_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/320/320_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/321/321_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5093/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5094/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5095/decreto_03.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5096/decreto_04.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5097/decreto_05.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5098/decreto_06.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5099/decreto_07.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5101/decreto_09.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5103/decreto_11.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5104/decreto_12.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5105/decreto_13.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5106/decreto_14.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5107/decreto_15.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5108/decreto_16.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5109/decreto_16.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/5110/decreto_18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2020/2020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2021/2021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2022/2022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2023/2023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2024/2024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/68/68_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/71/71_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/72/72_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/73/73_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/74/74_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/75/75_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/76/76_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/77/77_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/78/78_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/79/79_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/80/80_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/81/81_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/82/82_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/83/83_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/84/84_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/85/85_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/86/86_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/87/87_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/88/88_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/89/89_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/90/90_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2856/fotografia_1.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2857/fotografia_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2014/2858/fotografia_3.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/111/111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/112/112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/113/113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/114/114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/116/116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/117/117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/118/118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/121/121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/122/122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/129/129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/131/131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/132/132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/133/133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/136/136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/138/138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/143/143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/145/145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/147/147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/149/149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/150/150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/151/151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/152/152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/153/153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/154/154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/157/157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/219/219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/224/224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/230/230_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/231/231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/232/232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/233/233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/234/234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/235/235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/242/242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/243/243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/244/244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/245/245_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/246/246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/250/250_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/251/251_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/252/252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/253/253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/254/254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/274/274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/275/275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/276/276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/277/277_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/278/278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/279/279_texto_integral.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/280/280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/293/293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/294/294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/295/295_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/296/296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/297/297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/298/298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/299/299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/309/309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/310/310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/312/312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/313/313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/314/314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/335/335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/91/91_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2014/336/336_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="220.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>