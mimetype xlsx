--- v0 (2026-01-13)
+++ v1 (2026-06-20)
@@ -51,6226 +51,6226 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 01/2015.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 02/2015.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 03/2015.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 04/2015.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 05/2015.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ATA ORDINÁRIA Nº 06/2015._x000D_
 </t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 07/2015.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ATA ORDINÁRIA Nº08/2015. </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 09/2015.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 10/2015.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 11/2015.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA ORDINÁRIA Nº12/2015. </t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 13/2015.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 15/2015.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.doc</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 16/2015.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 17/2015.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 18/2015.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 19/2015.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 20/2015.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 21/2015</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 22/2015.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 23/2015.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 24/2015.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 25/2015</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 26/2015.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 27/2015</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 28/2015</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 29/2015.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 30/2015.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 31/2015.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 32/2015.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 33/2015.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 34/2015.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 35/2015.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 36/2015.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 37/2015.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 38/2015.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 39/2015.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 40/2015.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 41/2015</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 42/2015.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ATA ORDINÁRIA Nº 43/2015 </t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 44/2015.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>XX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF. GAB. Nº 39/2015 - ENCAMINHA PROJETO DE LEI Nº 11/2015 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CONTRATAÇÃO DE PESSOAL POR PRAZO DETERMINADO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OF.GP.40/2015 - ENCAMINHA PROJETO D LEI Nº 12/2015 - AUTORIZA O USO DO GINÁSIO DE ESPORTES PLÁCIDO CUNDA DOS SANTOS. </t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 0273/2014 - CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 0274/2014 - CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 0275/2014 - CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OF. GP. Nº 49/2015 - SOLICITA A INCLUSÃO NA PAUTA DA PRÓXIMA SESSÃO ORDINÁRIA DO PROJETO DE LEI Nº 99/2014 QUE " CONCEDE USO DE BEM PÚBLICO AO ESTADO DO RIO GRANDE DO SUL PARA INSTALAÇÃO DO PRESÍDIO._x000D_
 </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.GP. Nº 02/2015 - RESPOSTA DO PODER EXECUTIVO AO OFÍCIO Nº 02/2015 DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 1003.01/2015 - RESPOSTA DE PROPOSIÇÃO DA EMPRESA EXPRESSO VITÓRIA.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 1003.02/2015 - RESPOSTA DO OFÍCIO Nº 07/2015, DA EMPRESA EXPRESSO VITÓRIA.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº CMO75169/2015 - MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº CMO75170/2015 - MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº CMO75171/2015 - MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº CMO75172/2015 - MINISTÉRIO DA EDUCAÇÃO</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº CMO75173/2015 - MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº CMO 75174/2015 - MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº CMO75175/2015 - MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>COMUNICADO Nº CMO 75176/2015 - MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº CMO75177/2015 - MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº 75178/2015 - MINISTÉRIO DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO DA CÂMARA DOS DEPUTADOS - RECURSOS DO ORÇAMENTO DA UNIÃO.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>OFÍCIO GP Nº 53/2015 PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>OF. GP Nº52/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>OF. GP. Nº 54/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OF.GP.63/2015 - CONVOCANDO SESSÃO EXTRAORDINÁRIA. </t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GP Nº 91/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GP Nº 100/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 101/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.MCAR Nº 020/2015 - MUSEU ESTADUAL DO CARVÃO.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>OFÍCIO S/Nº DO EXPRESSO VITÓRIA DE TRANSPORTES LTDA.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO S/ Nº DA EMPRESA EXPRESSO VITÓRIA DE TRANSPORTES LTDA.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFÍCIO GP. Nº 098/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF. GP Nº 104/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.GP Nº 110/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.GP.Nº106/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.GP Nº 107/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>OF.GP Nº 108/2015 - PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICADO Nº CM 117980/2015 - MINISTÉRIO DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE DA EMATER/RS PARA EVENTO DIA 23/05/2015 ÀS 09H.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">OF.GP. 129/2015 - RESPOSTA DE PROPOSIÇÃO DA PREFEITURA MUNICIPAL. </t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
     <t>Márcio Pilger</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5128/dec_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5128/dec_1.pdf</t>
   </si>
   <si>
     <t>Decreto01/2015- Nomeação Sr. Rudmar Aminadab Santos, para o cargo de assessor parlamentar.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5129/dec_2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5129/dec_2.pdf</t>
   </si>
   <si>
     <t>Decreto 02/2015- Decreta ponto facultativo dia 16/02 antecedendo o feriado de carnaval.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5131/dec_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5131/dec_3.pdf</t>
   </si>
   <si>
     <t>Decreto 03/2015- Exoneração da Srª Camila T. Lopes Krigger do cargo de chefia.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>Decreto 04/2015- Nomeia Srª Camila T. Lopes Krigger para o cargo de Assessora de Bancada.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5134/dec_5.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5134/dec_5.pdf</t>
   </si>
   <si>
     <t>Decreto 05/2015- Nomeia o Sr Luciano Machado Cezimbra, para o cargo de chefe de gabinete.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5142/dec_6.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5142/dec_6.pdf</t>
   </si>
   <si>
     <t>Decreto 06/2015- Decreta ponto facultativo  quinta-feira dia que antecede a sexta-feira santa.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5143/dec_7.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5143/dec_7.pdf</t>
   </si>
   <si>
     <t>Decreto 07/2015- Exonera o Sr. Danilo Silva da Silva do cargo de Assessor.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5144/dec_8.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5144/dec_8.pdf</t>
   </si>
   <si>
     <t>Decreto 08/2015- Exonera o Sr Luciano Machado Cezimbra do cargo de Chefe de Gabinete.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5145/dec_9.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5145/dec_9.pdf</t>
   </si>
   <si>
     <t>Decreto 09/2015- Nomeia o Sr Luciano Machado Cezimbra, para o cargo de Assessor de Bancada.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5146/dec_10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5146/dec_10.pdf</t>
   </si>
   <si>
     <t>Decreto 10/2015-Nomeia o Sr Danilo Silva da Silva, para o Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5147/dec_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5147/dec_11.pdf</t>
   </si>
   <si>
     <t>Decreto 11/2015- Decreta ponto facultativo.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5148/dec_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5148/dec_12.pdf</t>
   </si>
   <si>
     <t>Decreto 12/2015- Exonera o Sr. Marco Aurélio Sagini da Silva do Cargo de Assessor Jurídico.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5149/dec_13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5149/dec_13.pdf</t>
   </si>
   <si>
     <t>Decreto 13/2015- Nomeia o Sr Marco Aurélio Sagini da Silva, para o cargo de Procurador Jurídico.</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5150/dec_14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5150/dec_14.pdf</t>
   </si>
   <si>
     <t>Decreto 14/2015- Decreta ponto facultativo.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5151/dec_15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5151/dec_15.pdf</t>
   </si>
   <si>
     <t>Decreto 15/2015- Exonera a Srª Claudia Regina Saldanha Paixão do Cargo de Servente.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5152/dec_17.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5152/dec_17.pdf</t>
   </si>
   <si>
     <t>Decreto 17/2015- Exonera o Sr. Rudmar Aminadab Santos do Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5153/dec_18.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5153/dec_18.pdf</t>
   </si>
   <si>
     <t>Decreto 18/2015-Exonera a Srª. Fernanda dos Santos Cardoso do Cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5154/dec_19.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5154/dec_19.pdf</t>
   </si>
   <si>
     <t>Decreto 19/2015- Nomeia a Srª Fernanda dos Santos Cardoso, para o cargo d Chefe de Gabinete.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5155/dec_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5155/dec_20.pdf</t>
   </si>
   <si>
     <t>Decreto 20/2015- Decreta ponto facultativo.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5156/dec_21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5156/dec_21.pdf</t>
   </si>
   <si>
     <t>Decreto 21/2015- Revoga o Decreto n° 20 de 23 de outubro de 2015, decreta ponto facultativo dia 30/10/2015.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5157/dec_22.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5157/dec_22.pdf</t>
   </si>
   <si>
     <t>Decreto 22/2015- Decreta ponto facultativo.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2025/2025_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2025/2025_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA LUIS ANTÔNIO TAVAREZ GONÇALVES A RUA SEM NOME, LOCALIZADA ENTRE AS RUAS JOSÉ ATHANÁSIO E RUA ALFREDO BONATO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2026/digitall__000277.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2026/digitall__000277.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO LEGISLATIVO Nº 02/1995 E DÁ DENOMINAÇÃO DE RUA NESTOR PRATES PEDROZO A ENTÃO RUA CARLOS MORAIS LEÃO NO PORTO DO CONDE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2027/2027_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2027/2027_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADESÃO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO AO PARLAMENTO METROPOLITANO DA GRANDE PORTO ALEGRE.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2028/2028_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2028/2028_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA POR UNANIMIDADE O PROCESSO DE CONTAS PÚBLICAS Nº 4993-0200/12-0 EXERCÍCIO DE 2012 DO SR. MARCELO LUIZ SCHREINERT, PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2029/2029_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2029/2029_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA JOÃO RAMIZ RUIZ A RUA QUE CORTA A AV. MAURÍCIO CARDOSO E A RUA RAMIRO BARCELLOS, ANTERIOR A RUA BRANDINO M. VALLE, NO BAIRRO PASSO D'AREIA NESTA CIDADE.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>XXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE EMENDA A LEI ORGÂNICA Nº 01/2015.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA AO PROJETO DE LEI Nº 31/2015 QUE CRIA O PLANO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA MUNICIPAL Nº 01/2015 - ALTERA OS ARTS. 40 E 42 DA LEI ORGÂNICA DO MUNICÍPIO DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2837/portaria_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2837/portaria_1.pdf</t>
   </si>
   <si>
     <t>RESOLVE RENOVAR A GRATIFICAÇÃO POR DEDICAÇÃO EXCLUSIVA, GDE, A SERVIDORA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2838/portaria_2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2838/portaria_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO CLAITON CHAGAS DORNELLES.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2839/portaria_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2839/portaria_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO DANILO SILVA DA SILVA.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2840/portaria_4.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2840/portaria_4.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA TAÍS DE CAMPOS BITTENCOURT.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2841/portaria_5.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2841/portaria_5.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MARIA FERNANDA QUADROS.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2842/portaria_6.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2842/portaria_6.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA CARLA GEOVANA S. FERREIRA.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2843/portaria_7.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2843/portaria_7.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA DANIELLI GARCIA.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2844/portaria_8.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2844/portaria_8.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2845/portaria_9.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2845/portaria_9.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A ESTAGIÁRIA TAMIRIS REGINA ARAUJO DE LIMA.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2846/portaria_10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2846/portaria_10.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO DA COMISSÃO DE LICITAÇÕES PERMANENTE DA CÂMARA MUNICIPAL DE VEREADORES,</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2847/portaria_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2847/portaria_11.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A SERVIDORA FERNANDA DOS SANTOS CARDOSO.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2848/portaria_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2848/portaria_12.pdf</t>
   </si>
   <si>
     <t>NOMEIA A COMISSÃO DE FISCALIZAÇÃO E ACOMPANHAMENTO PARA EXECUÇÃO DA OBRA DE REFORMA DO PRÉDIO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2849/portaria_13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2849/portaria_13.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO SERVIDOR LUÍS PAULO ARAÚJO MACHADO.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2850/portaria_14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2850/portaria_14.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR MUNICIPAL MEDIANTE APROVAÇÃO EM CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2851/portaria_15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2851/portaria_15.pdf</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2852/portaria_16.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2852/portaria_16.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR MUNICIPAL MEDIANTE APROVAÇÃO DE CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2853/portaria_17.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2853/portaria_17.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA GIOVANA DANIELE SILVA DE SOUZA.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2854/portaria_18.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2854/portaria_18.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA ELZA CUSTÓDIA MARQUES RADA.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2855/portaria_19.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2855/portaria_19.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO ESTAGIÁRIO ANDERSON MACHADO DA SILVA.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Luis Henrique Severo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/2015 ESTABELECE QUE NOS EVENTOS FESTIVOS EM ENTIDADES NESTE MUNICÍPIO FICA PROIBIDA A DIVULGAÇÃO DE EVENTOS QUE COLOQUE COMO ATRAÇÃO PRINCIPAL A VENDA CASADA DE INGRESSOS COM "BEBIDA ALCOÓLICA LIBERADA" BEM COMO PROÍBE QUALQUER TIPO DE "CONCURSO" QUE INCENTIVE O CONSUMO EXCESSIVO DE ÁLCOOL".</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>Filipe da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 02/2015 - ESTABELECE QUE FICA AUTORIZADO O PODER PÚBLICO A REALIZAR EMPRÉSTIMO DO "LONÃO" PARA ENTIDADES OU GRUPOS ORGANIZADOS DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Bagana</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03/2015 - INSTITUI A MEDALHA DO MÉRITO FARROUPILHA "JOSÉ GUILHERME PIRES DE SOUZA" DO PODER LEGISLATIVO DO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º E O ART. 3º DA LEI MUNICIPAL Nº 3257/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI MUNICIPAL Nº 3258/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 3279/2014 QUE CONCEDE GRATIFICAÇÃO A COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º E 2º DA LEI MUNICIPAL Nº 3267 DE 20 DE MAIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2015 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) SERVENTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>Arthur dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10/2015 - DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE SÃO JERÔNIMO A FESTA DO PADROEIRO DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11/2015 - DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE SÃO JERÔNIMO A GINCANA CULTURAL DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12/2015 - DECLARA COMO PATRIMÔNIO HISTÓRICO DO MUNICÍPIO DE SÃO JERÔNIMO O CALÇAMENTO DA PRAÇA JÚLIO DE CASTILHOS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13/2015 - DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE SÃO JERÔNIMO A CAVALGADA EM HOMENAGEM A SÃO JORGE.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 14/2015 - DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE SÃO JERÔNIMO A FESTA DE SANTA RITA DE CÁSSIA.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 15/2015 - DECLARA COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICÍPIO DE SÃO JERÔNIMO A FESTA DE NOSSA SENHORA DE LOURDES. </t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 16/2015 - DECLARA COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE SÃO JERÔNIMO A FESTA DE NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 17/2015 - DECLARA COMO PATRIMÔNIO CULTURAL E IMATERIAL DO MUNICÍPIO DE SÃO JERÔNIMO A FESTA DE NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 18/2015 - DECLARA COMO PATRIMÔNIO CULTURAL  IMATERIAL DO MUNICÍPIO DE SÃO JERÔNIMO A FESTA DE SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>Márcio Pilger, Filipe da Agricultura, Luis Henrique Severo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 19/2015 - ALTERA O ARTIGO 2º INCISOS II, V E PARÁGRAFO ÚNICO E ARTIGO 5º PARÁGRAFO ÚNICO DA LEI MUNICIPAL Nº 3142/2013.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 20/2015 - ALTERA OS ARTIGO 2º E 4º E ACRESCENTA OS ARTS. 5º, 6º E 7º NA LEI MUNICIPAL Nº 2686/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 21/2015 - DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO JERONIMENSE OU QUALQUER OUTRA HONRARIA OU HOMENAGEM AS PESSOAS QUE RECONHECIDAMENTE PRESTARAM SERVIÇOS AO MUNICÍPIO.  </t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 22/2015 - ALTERA O ARTIGO 5º DA LEI MUNICIPAL Nº 3398/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE PESSOAL POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12/2015 - AUTORIZA O USO DO GINÁSIO DE ESPORTES PLÁCIDO CUNDA DOS SANTOS E RESPECTIVO TERRENO POR PRAZO DETERMINADO, COMO TAMBÉM AUTORIZA A CEDÊNCIA DE TENDAS E LONÃO DA SECRETARIA DE AGRICULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 13.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 14/2015 - REAJUSTA A TABELA DE PAGAMENTOS DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS DE CARGOS DE PROVIMENTO EFETIVO, EM COMISSÃO, FUNÇÕES GRATIFICADAS, ESTAGIÁRIOS, CELETISTAS E DEMAIS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>PROJETO DE LEI N º 15/2015 - REAJUSTA AS TABELAS DE PAGAMENTO DOS VENCIMENTOS DOS INTEGRANTES DO MAGISTÉRIO PÚBLICO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 16/2015 - ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 17/2015 - REGULAMENTA A CONCESSÃO DE VALE ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 18/2015 - CONCEDE ABONO DE R$ 100,00 A SERVIDORES MUNICIPAIS PELO PRAZO DE 4 (QUATRO) MESES.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE PESSOAL POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A RENOVAR A CEDÊNCIA DE UMA ÁREA DE TERRA A EMPRESA INDIVIDUAL REGISTRADA EM NOME DE JOANA MARLI PEREIRA DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 22/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A ALIENAÇÃO DE BENS MÓVEIS E SUCATAS CONSIDERADOS INSERVÍVEIS AO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 23/2015 - NORMATIZA O PROGRAMA TROCA-TROCA DE SEMENTES, COM REPASSE DE VALORES AO FUNDO ESTADUAL DE APOIO AO DESENVOLVIMENTO DOS PEQUENOS ESTABELECIMENTOS RURAIS - FEAPER/RS DECRETO 49.352 DE 10/07/12.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 24/2015 -  AUTORIZA O USO DO GINÁSIO DE ESPORTES PLÁCIDO CUNDA DOS SANTOS E RESPECTIVO TERRENO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 25/2015 - ALTERA A LEI MUNICIPAL Nº 3132/2013, QUE DISPÕE SOBRE O SISTEMA DE CONTROLE INTERNO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 26/2015AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) ENFERMEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 27/2015 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) MÉDICO DO TRABALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 28/2015 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) ASSISTENTE SOCIAL E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 29/2015 - ALTERA O CALENDÁRIO DE EVENTOS DO MUNICÍPIO PARA O ANO DE 2015,E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 30/2015 - AUTORIZA O USO DO GINÁSIO DE ESPORTES PLÁCIDO CUNDA DOS SANTOS E RESPECTIVOS TERRENO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 31/2015 - CRIA O PLANO MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 32/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE PESSOAL POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 33/2015 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 06 (SEIS) AGENTES DE COMBATE A ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 34/2015 - AUTORIZA O USO DO GINÁSIO MUNICIPAL PLÁCIDO CUNDA DOS SANTOS E RESPECTIVO TERRENO PARA O DIA 12 DE JUNHO DE 2015 A PARTIR DAS 19 HORAS ATÉ AS 10 HORAS DO DIA 13 DE JUNHO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 35/2015 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) PROFESSOR DE CIÊNCIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 36/2015 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UMA) SERVENTE DE ESCOLA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N º 37/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 15.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 38/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 336.00,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 39/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$77.697,89 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 40/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 30.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 41/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO MUNICIPAL DE PROTEÇÃO MUNICIPAL DE PROTEÇÃO E BEM ESTAR ANIMAL (APROBEM) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 42/2015 - AUTORIZA  CONTRAÇÃO EMERGENCIAL DE 01 (UM) CALCETEIRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 43/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - EBCT.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 44/2015 - CRIA O PLANTÃO SEMANAL E PERMANENTE NAS FARMÁCIAS E DROGARIAS.REVOGA LEI Nº 347 DE 1990 E LEI Nº 651 DE 1993, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 45/2015 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) MÉDICO PEDIATRA; 03 (TRÊS) MÉDICOS CLÍNICOS GERAIS E 01 (UM) MÉDICO PSIQUIATRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 46/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE UM MOTORISTA POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 47/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS - EBCT.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 48/2015 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) MÉDICO CLÍNICO GERAL E 01 (UMA) ENFERMEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 49/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.381.000,00.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 50/2015 - AUTORIZA O USO DE BENS PÚBLICOS POR PRAZO DETERMINADO PELA COMISSÃO FESTEIRA DA PARÓQUIA NOSSA SENHORA DA CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 51/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE VIGIA POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 52/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 15.000,00.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI 53/2015 - ALTERA E ACRESCENTA DISPOSITIVOS NA LEI MUNICIPAL Nº 2755 DE 03 DE JUNHO DE 2009, QUE AUTORIZOU A REALIZAÇÃO COM O ESTADO DO RIO GRANDE DO SUL E COM A AGÊNCIA ESTADUAL DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS DELEGADOS DO RIO GRANDE DO SUL, A CELEBRAÇÃO DE CONTRATO DE PROGRAMA COM A CORSAN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 54/2015 - AUTORIZA A CONTRATAÇÃO EMERGÊNCIA DE 01 (UM) MÉDICO CLÍNICO GERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 55/2015 - CRIA DIÁRIO OFICIAL ELETRÔNICO DO MUNICÍPIO DE SÃO JERÔNIMO, ESTADO DO RIO GRANDE DO SUL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 56/2015 - ALTERA O QUADRO CONSTANTE NA LEI MUNICIPAL Nº 3259 A QUAL DISPÕE SOBRE O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES  GRATIFICADAS DO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS &amp;#180;PROVIDÊNCIAS.APROVADA POR UNANIMIDADE. </t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 57/2015 - AUTORIZA O USO DO GINÁSIO DE ESPORTES E SEU RESPECTIVO TERRENO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS. APROVADA POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 58/2015 - AUTORIZA O PODER EXECUTIVO DE SÃO JERÔNIMO A CONTRATAR SERVIDORES EMERGENCIALMENTE PARA ATENDER AO CONVÊNIO COM O ESTADO DO RIO GRANDE DO SUL - PROGRAMA DE APOIO AO DESENVOLVIMENTO DO ENSINO ESTADUAL NO MUNICÍPIO (PRADEM).</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 59/2015 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS_x000D_
 PARA O EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 60/215 -  AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE PROFESSORES PARA ATENDER NECESSIDADES EXCEPCIONAIS DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 61/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 5.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 62/2015 - ALTERA A LEI MUNICIPAL Nº 3388/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 63/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.390.500,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 64/2015 - ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO CONSTANTE NO ARTIGO 4º DA LEI MUNICIPAL 658/94 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 65/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE PROFESSOR POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 66/2015 - ESTIMA A RECEITA E FIXA  A DESPESA PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 67/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONCESSÃO DE USO DE UMA ÁREA DE TERRA NA PRAIA DO ENCONTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 68/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 160.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 69/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 9.500,00.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 70/2015 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 355.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 71/2015 - AUTORIZA O MUNICÍPIO A RECEBER EM DOAÇÃO A IMAGEM DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA  O USO DE ESPAÇO PÚBLICO PARA A IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS DE SÃO JERÔNIMO JERÔNIMO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 73/2015 - CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SENHOR ADÃO COUTINHO BRIÃO.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 74/2015 - CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SENHOR PAULO ORLIS DURO.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 75/2015 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 02 (DOIS) MONITORES PARA A CASA DE PASSAGEM NÉLIO STEIGLEDER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONCESSÃO DE USO DE UMA ÁREA DE TERRA NA PRAIA DO ENCONTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 77/2015 - INSTITUI O CALENDÁRIO DE EVENTOS PRA 2016.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 78/2015 - AUTORIZA A CEDÊNCIA DO GINÁSIO DE ESPORTES E SEU RESPECTIVO TERRENO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA A LEI ORGÂNICA Nº 01/2015 - ALTERA OS ARTS.40 E 42 DA LEI ORGÂNICA DO MUNICÍPIO DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 01/2015 - REGULAMENTA A CONCESSÃO DE DIÁRIAS AOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS III E IV DO ARTIGO 101, DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS ESTAGIÁRIOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 04/2015 - ALTERA REDAÇÃO DO PARÁGRAFO ÚNICO DO ART.2º DA RESOLUÇÃO Nº 01/2010 DE 12/03/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 05/2015 - ALTERA A REDAÇÃO DAS ALÍNEAS "A" E "B" DO ART. 1º DA RESOLUÇÃO Nº 02/2014 QUE DISCIPLINA O VALOR DAS DIÁRIAS DOS VEREADORES E FUNCIONÁRIOS DA CÂMARA MUNICIPAL DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 06/2015 QUE INSTITUI O ENCAMINHAMENTO DE PROJETOS E SUGESTÕES DE INICIATIVA POPULAR NA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>PCPM</t>
   </si>
   <si>
     <t>Processo de Contas Públicas Municipais</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTAS PÚBLICAS DO PREFEITO MARCELO LUIZ SCHREINERT EXERCÍCIO 2012.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>XXXXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE OFÍ</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Amaro da Maré</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A CASA LEGISLATIVA, PROVI</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE UMA</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA QUE O PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO  PROVIDENCIE A COLOCAÇÃO DE LOMB</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Joel Pescador</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE APÓS OUVIDO O PLENÁRIO SOLICITAR DA DIREÇÃO DE TRANSPORTE FIXAR EM L</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR ABAIXO SIGNATÁRIO REQUER REAJUSTE SALÁRIAL  NO VALE ALIMENTAÇÃO NO RETORNO DE FÉRIAS AOS </t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO DIRETOR DO DEPARTAMENTO DE</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E COLOCAÇÃO DE MATERIAL PARA NIVELAMENTO NAS RUAS OTTELINO IGNÁCIO DOS SANTOS E RUA</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA A REVOGAÇÃO DO DECRETO LEGISLATIVO Nº 02/1995, E A CRIAÇÃO DE NOVO DECRETO</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS D</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE SOLICITA A MESA DIRETORA, QUE ATRAVÉS DE DECRETO LEGISLATIVO DENOMINE DE LUIS ANTÔNIO GONÇALVES A RUA 54 NESTA CIDADE.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, ENVIE</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.doc</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ATRAVÉS DA SECRETARIA DE OBRAS REALI</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                             O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR </t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR SOLICITA À MESA DIRETORA QUE EALIZA AUDIÊNCIA PÚBLICA REGIONAL SOBRE SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO, QUE ATRAVÉS DA SECRETARIA DE OBRAS REALIZE O PATROLAMENTO E A LIMPEZA </t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE INFORM</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO PROVIDÊNCIA</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA, QUE ENVIE OFICIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM S</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENVIE OFICIO AO DNIT - DEPARTAMENTO NACIONAL DE INFRAESTRUTURA  DE TRA</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE CO</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA A VIABILIDAD</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.doc</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE INFOR</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR À MESA DIRETORA QUE CRIE UMA C</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A SECRETARIA DO INTERIOR, QUE </t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITE AO CONSELHO MUNICIPAL DE TRÂNSITO E PARA O SENHOR EDUARDO SILVEIRA,COORDENADOR DE TRÂNSITO,</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE,REQUER APÓS OUVIR AO PLENÁRIO SOLICITAR AO PODER EXECUTIVO A RENOVAÇÃO</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE,REQUER APÓS OUVIR O PLENÁRIO ENCAMINHAR AO PODER EXECUTIVO,ATRAVÉS DA </t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>Paulo Sergio</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS D</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.doc</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, EM CONJUN</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DO</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                                     O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SO</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR À MESA DIRETORA QUE ENVIE MOÇ</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENVIE OFICIO AO DAER - DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM, S</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Elisa Mara</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIR DO  PLENÁRIO,  SOLICITAR  AO PODER EXECUTIVO,  ATR</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIR DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE SOL</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE MO</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.doc</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ENVIE</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO SECRETÁRIO DE OBRAS O RE</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MESA DIRETORA QUE ENTREGUE  MOÇÃO CONGRATULAÇÃO AO SR. JAIR RIBEIRO PELA PASSAGEM DE 29 </t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO,  QUE PROVI</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A AO PODER EXECUTIVO, QUE S</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A SECRETARIA DE OBRAS, QUE REA</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE E</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.doc</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.doc</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER APÓS OUVIR PLENÁRIO ENCAMINHAR AO CHEFE DE DEPARTAMENTO DE TRÂNSITO SR. EDUARDO SILVEIRA DE O</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER APÓS OUVIR O PLENÁRIO SOLICITAR A MESA DIRETORA,QUE CONVIDE A COORDENADORA DE EDUCAÇÃO DA 12º</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE ATRAVÉ</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENTREGUE  MOÇÃO DE CONGRATULAÇÃO AO DTG POLIVALENTE PELA PASSAGEM DE 2</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.doc</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                                                           O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓ</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE FAÇA R</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, A REVOGAÇÃ</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIR DO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE REALIZ</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ATRAVÉS D</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO  PRO</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE JUNT</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ENVI</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A AO PODER EXECUTIVO, QUE SEJ</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E MANUTENÇÃO DO CAMPO DE FUTEBOL E PRACINHA NA VILA CHANANECO</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, QUE ATRAVÉS DA SECRETARIA DE OBRAS REALIZE A LIMPEZA DO MATO, PATROLAM</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE AGENDE UMA REUNIÃO COM SECRETÁRIO DO INTERIOR JUNTAMENTE COM O PREF</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS  </t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.doc</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.doc</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR SOLICITA AO DIRETOR DO EXPRESSO VITÓRIA QUE A LINHA DA PALMEIRA PASSE MAIS VEZES POR SEMA</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO O ENVIO DE UM PROJETO DE LEI AUTORIZANDO A EXECUÇÃO DO SERVIÇO DE TERRA</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.doc</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, QUE ATRAVÉS DA SECRETARIA DO INTERIOR PROVIDENCIE O NIVELAMENTO DA EST</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Aires Rossa Dal'osto</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, REDUTOR D</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO JUNTAMEN</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  A MESA DIRETORA DA CÂMARA DE</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTÁ SUBSCREVE,REQUER APÓS OUVIR AO PLENÁRIO SOLICITAR A MESA DIRETORA,QUE ENVIE UM O</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, CONFORME O</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.doc</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.doc</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.doc</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.docx</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.docx</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.docx</t>
   </si>
   <si>
     <t>LIMPEZA EM TODAS AS RUAS SITUADAS NO BAIRRO PRINCESA ISABEL.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.doc</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIR DO PLENÁRIO,  SOLICITAR  AO PODER EXECUTIV</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ENVIE</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.doc</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR A PREFEITURA MUNICIPAL, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO QUE PROVIDENCIE A COLOCAÇÃO DE</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA COMPETENTE QUE ORGANIZEM REUNIÕES COM AS COMUN</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.doc</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.doc</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIR DO PLENÁRIO, QUE SEJA ENVIADO OFICIO AO PODER EX</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                         O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA D</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE INST</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.doc</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR  A MESA DIRETORA QUE ENTREGUE MOÇÃO DE RECONHECIMENTO AO SR. SILAS SOUZA SILVEIRA PELO BEL</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE DISPO</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.doc</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUERE APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE CONVIDE </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE A S</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.doc</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, ENVIE OF</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE PROVIDENCIE A REGULARIZAÇÃO DO LOTEAMENTO OURO PRETO, LOCALIZADO NO</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.doc</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A SECRETARIA DA SAÚDE, QUE DIS</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE OFICIO,</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE AUTORIZE</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t xml:space="preserve">Jesus Ceneri </t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO JUNTAMENTE AO DIRETOR DO DEPARTAMENTO DE TRÂNSITO O SR. EDUARDO SILVEI</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA COMPETENTE QUE VIABILIZE UM PROJETO PARA CONST</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE SEJA ENVIADO MOÇÃO DE CONGRATULAÇÕES PARA A UNIVERSIDADE LUTERANA DO B</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.doc</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.docx</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PREFEITO MUNICIPAL  JUNTAMENTE A SECRETARIA MUNICIPAL DE EDUCAÇÃO ANALISAR A POSSIBILID</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR À MESA DIRETORA QUE ENTREGUE UMA MOÇÃO DE RECONHECIMENTO AO SARGENTO JOSELITO PIRES FRANCE</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.doc</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.doc</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.doc</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.doc</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEC SAUDE PROVIDENCIE UM SISTEMA, PARA QUE OS MÉDICOS QUE ATENDEM DO INTERIOR POSSAM E</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, QUE ENCAMINHE A ESTA CASA PROJETO DE LEI DESTINANDO O VALOR DE R$ 10.0</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.doc</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.doc</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.doc</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.doc</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS </t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIR DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE TOM</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA COMPETENTE QUE PROVIDENCIE PARA A MÁQUINA FAZE</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.doc</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, QUE A MESA DIRETORA , ENVIE OFICIO AO S</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR  A MESA DIRETORA QUE ENVIE OFÍCIO AO ÓRGÃO COMPETENTE SOLICITANDO O SERVIÇO DE PATROLA NA </t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA COMPETENTE QUE PROVIDENCIE A LIMPEZA DA VEGETA</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE SEJA REAL</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                                                   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E DA SECRETARIA DO INTERIOR, QUE PROVID</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO AS SEGUINT</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA DA CÂMARA MUN</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO AS SEGU</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  A CGTEE QUE INSTALE NA PRAÇA</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR  AO PODER EXECUTIVO QUE ATUALIZE O REAJUSTE DO  ÍNDICE SALARIAL DOS SERVIDORES  PÚBLICOS  </t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAR  AO PODER EXECUTIVO QUE ELABORE UM PROJETO DE LEI ONDE VIABILIZE O TRANSPORTE DE PRODUTOS</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.docx</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.docx</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.doc</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA NA RUA GENERAL OSÓRIO, DO Nº 952 ATÉ O Nº1140</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, QUE A MESA DIRETORA, ENVIE OFÍCIO PARA </t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.doc</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SESSÃO ORDINÁRIA NO PORTO DO CONDE</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.docx</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO CONSELHO DE TRÂNSITO, QUE </t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MESA DIRETORA QUE ENVIE OFICIO A CEEE-D SOLICITANDO QUE PROVIDENCIE O AUMENTO DA TENSÃO </t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO  QUE RETO</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  A MESA DIRETORA UMA REUNIÃO </t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO  JUNTO A</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.docx</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE UM</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A SECRETARIA DE OBRAS, QUE RE</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO ATRAVÉS D</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, QUE A MESA DIRETORA, ENVIE OFÍCIO PARA</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO QUE ENVIE PARA ESTA CASA, PROJETO DE LEI, QUE CRIE O ARQUIVO PÚBLICO E </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO DEPARTAMENTO DE TRÂNSITO DO MUNICÍPIO QUE ESTABELEÇA UMA VAGA ESPECÍFICA PARA TAXIS, DE</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.doc</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, AO PODER EXECUTIVO, INFORME A ESTA CAS</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, QUE A MESA DIRETORA, ENVIE CONVITE PARA</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.doc</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO QUE ENVIE</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                                                        O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS O</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE INFORM</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.doc</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.doc</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.doc</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                     A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, S</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR  AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA DE OBRAS A COLOCAÇÃO DE MATERIAL DE ATERRO NA </t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, QUE REALIZE O PATROLAMENTO</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.doc</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A ESTÁ CASA LEGISLATIVA A CON</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.doc</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTAMENT</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE OFICIO</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, QUE PROVIDENCIE A COLOCAÇÃ</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.doc</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE AO</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.doc</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.doc</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO ATRAVÉS DA SECRETÁRIA DE EDUCAÇÃO A POSSIBILIDADE DE REGULARIZAR O TRA</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DE OBRAS QUE OS OPERADORES DE ROÇADEIRAS UTILIZEM TELA DE PROTEÇÃO E EQUIPAMEN</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE CO</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE PROVI</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO, QUE PROVIDENCIE A RETIRADA</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA DE OBRAS QUE VIABILIZE A COLOCAÇÃO DE NEOBRITA</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.doc</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO A SECRETARIA DE OBRAS PARA COLOCAÇÃO DE NEO BRITA NO PORTO DO CONDE E CARVOEIRA.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, CONVIDE </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO GOVERNO MUNICIPAL, A CONST</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR  A MESA DIRETORA A VIABILIDADE DE AGENDAR UMA AUDIÊNCIA PÚBLICA PARA TRATAR A RESPEITO DA </t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO CONSELHO MUNICIPAL DE TRÂNS</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.doc</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO QUE  AS MERCADORIAS  APREENDIDAS NAS FISCALIZAÇÕES MUNICIPAIS, SEJA FE</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.doc</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.docx</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE REALIZ</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.doc</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO,  SOLICITAR  AO PODER EXECUTIVO, ATRAV</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE A COLOCAÇÃO DE RAMPAS DE</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE A SESSÃO </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.doc</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.doc</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENVIE MOÇÃO DE RECONHECIMENTO PELOS SERVIÇOS PRESTADOS AO MUNICÍPIO AO</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                         O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR, A MESA </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR, A MESA DIRETORA QUE CRIE UMA COM</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO,  SOLICITAR  AO PODER EXECUTIVO, ATR</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.doc</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, REALIZE</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO GOVERNO MUNICIPAL, ATRAVÉS</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE CONVIDE P</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO EXECUTIVO PARA QUE O VETER</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">            O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE O CONCERTO DO TRECHO DA </t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA DA CÂMARA MUNI</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.docx</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.docx</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMAÇÕES REFERENTES AO PROJETO DE REGULARIZAÇÃO FUNDIÁRIA URBANA. </t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR  A MESA DIRETORA QUE AGENDE UMA SESSÃO ORDINÁRIA NO MÊS DE NOVEMBRO  NA TIA EVA NO DISTRIT</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA DA SAÚDE NO QUE REFERE-SE AO TRANSPORTE DA ROT</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.doc</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE I</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MESA DIRETORA QUE ATRAVÉS DE DECRETO LEGISLATIVO DENOMINE DE </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO  QUE ENVIE OFÍCIO PARA BRIGADA MILI</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO QUE PROVIDENCIE COM URGÊN</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                         O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTAMENTE</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE COLOQU</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.docx</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.docx</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RECAPEAMENTO DE ASFALTO DA RUA MARCIONILIO SARAIVA DA FONSECA,BAIRRO BELLA VISTA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, REALIZE </t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO QUE PROVIDENCIE A COLOCAÇÃO DE PLAC</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO QUE PROVIDENCIE A IMPLANTAÇÃO DE ES</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.docx</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.doc</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.doc</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                         OS VEREADORES QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR Q</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.doc</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE NO AGEND</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO, ATRAVÉS </t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.docx</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE NORMATIVA PARA OS ÓRGÃOS  E ENTIDADES DO EXECUTIVO,LEGISLATIVO E JUDICIÁRIO,REQUERENDO</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES DA COMISSÃO DE AGRICULTURA E ASSUNTOS DO INTERIOR QUE ESTA SUBSCREVEM,  REQUEREM APÓS</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.docx</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.docx</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.doc</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.doc</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.doc</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A SECRETARIA DE OBRAS, QUE INS</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.doc</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.doc</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INFORME A ESTA CASA SE ESTA SENDO CUMPRIDA A LEI MUNICIPAL Nº 2591/2007 QUE CRIA O FUNDO DE MEIO</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.doc</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO,  SOLICITAR  AO PODER EXECUTIVO, ATRAVÉ</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.doc</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO  ATRAVÉS DA S</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR  AO PODER EXECUTIVO QUE ENVIE AS INFORMAÇÕES TÉCNICAS COM RELAÇÃO  AO MATERIAL (ESPESSURA </t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO QUE PROVIDENCIE A IMPLANTAÇÃO DO PROGRAMA 	QUE ASSEGURA ÀS FAMÍLIAS DE </t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE O</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.docx</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO, PARA QUE</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA </t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, ENVIE </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, ORGA</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE ENVIE PROJETO DE LEI PARA ESTA CASA CRIANDO E REGULAMENTANDO O PROCON NA CIDADE.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">           _x000D_
                          O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLIC</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A AO PODER EXECUTIVO, QUE SEJA CRIADO UMA LEI MUNICIPAL INSTITUI O BANCO DE MATERIAIS NOVO</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES ABAIXO-ASSINADO, SOLICITAM A MESA DIRETORA QUE SOLICITE AO EXECUTIVO QUE AUTORIZE A C</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES ABAIXO-ASSINADO, SOLICITAM A MESA DIRETORA QUE SOLICITE AO EXECUTIVO QUE AUTORIZE A CO</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM  ATRAVÉS DO  PODER EX</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTAMENTE</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTAMENTE </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR, AO PODER EXECUTIVO QUE AUTORI</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE A COLOCAÇÃO DE MATERIAL</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.odt</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.odt</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE FAÇA</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.odt</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO,  SOLICITAR  A MESA DIRETORA QUE CONVID</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO,  SOLICITAR  AO PODER EXECUTIVO, JUNTO</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO, JUNTAMENTE A SECRETARIA DE OBRAS QUE SEJA FEITO A RECUPERAÇÃO E PATRO</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO BUSQUE  PARCERIA COM O CO</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.doc</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR  AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DO INTERIOR A  REESTRUTURAÇÃO DA SUBPREFEITURA </t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  A MESA DIRETORA QUE ENTREGUE</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO A POSSIBILIDADE DO MUNICÍPIO DISPONIBILIZAR UM FUNCIONÁRIO DA COORDENAD</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.odt</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.odt</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ENVIE </t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.odt</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE CONCEDA   AO  SR.  FRANCISCO DE OLIVEIRA NETTO O TROFÉU CÂMARA DE VERE</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO SECRETÁRIO DA SAÚDE LUCIANO</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE U</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.odt</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE FAÇA </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.doc</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA A MESA DIRETORA QUE ENVIE MOÇÃO DE RECONHECIMENTO AO SENHOR CARLOS ALBERTO,MAIS CONHECIDO C</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE A COLOCAÇÃO DE MASSA ASF</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORIA, QUE CONCEDA</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.odt</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO DO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE CONCE</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADOR QUE A ESTA SUBSCREVEM, APÓS OUVIDO O PLENÁRIO, SUGEREM AO PODER EXECUTIVO, QUE ENVIE PR</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.odt</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.odt</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ESTUDO DE VIABILIDADE DE EXECUÇÃO DE UMA TUBULAÇÃO DE ESGOTO DO LOCAL CO</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE O PATROLAMENTO DA RUA AN</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.odt</t>
   </si>
   <si>
     <t>TÍTULO CIDADÃO, JERONIMENSE,SR. ADÃO COUTINHO BRIÃO.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE SEJA EFET</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.doc</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR, A MESA DIRETORA QUE ENTREGUE O T</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE IN</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS DO </t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.odt</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO,SOLICITAR A MESA DIRETORA QUE ENVIE MOÇ</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE  MO</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, REALI</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.odt</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE MOÇÃ</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS E DO DEPARTAMENTO DE TRÂNSITO QUE PROVID</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR O COMANDO DA BRIGADA MILITAR,</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO SECRETÁRIO DA SAÚDE QUE SIG</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE ENVIE P</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.odt</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, ENVIE OFÍ</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE FAÇA EN</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO SENHOR PREFEITO, AS SEG</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITA AO PODER EXECUTIVO QUE ENVIE </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.odt</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR À MESA DIRETORA DA CÂMARA QUE</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE FAÇA A COLETA DE GALHOS NA VILA CE</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE CONCEDA </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA COM O CORPO DE BOMBEIROS E A PREF</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.odt</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ATRAVÉS</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.doc</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE ENCAMINHE A ESTA CASA UM PROJETO DE LEI VISANDO BENEFICIAR DE ALGUM</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO QUE PROVIDENCIE A PINTURA DAS FAIXA</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.odt</t>
   </si>
   <si>
     <t>CAPELA MORTUÁRIA NA VILA PORTO DO CONDE</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.odt</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO SEJA PROVID</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE REALIZE</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE INFO</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">    O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE EN</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.odt</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE PROVIDE</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO QUE PROVIDENCIE A COLOCAÇÃO DE UM R</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, A COLOCAÇÃO </t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   OS VEREADORES QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVI</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVEM, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE </t>
   </si>
   <si>
     <t>XXXXXXXXXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIZAÇÃO DE VIAGEM.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>CHAPA Nº 01 PARA ELEIÇÃO DA MESA DIRETORA 2016.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>CHAPA Nº 02 PARA ELEIÇÃO DA MESA DIRETORA 2016.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>CHAPA Nº 03 PARA ELEIÇÃO DA MESA DIRETORA 2016.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE IMPUGNAÇÃO DA CHAPA Nº 01 PARA ELEIÇÃO DA MESA DIRETORA ANO 2016.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2168/2168_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2168/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE DIÁRIAS AOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO PARÁGRAFO ÚNICO DO ART.2º DA RESOLUÇÃO Nº 01/20110 DE 12/03/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMENCLATURA DO CAPÍTULO II - DAS COMISSÕES,OS ARTS. 49,50,51,52,54,55,59 CAPUT,A NOMENCLATURA DA SUBSEÇÃO III DA SEÇÃO III DO CAPÍTULO II DA - DAS COMISSÕES DE REPRESENTAÇÃO EXTERNA,BEM COMO O ART.73 E SEUS PARÁGRAFOS DA RESOLUÇÃO Nº 18/98 DE 10/06/1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO Nº 01/2015 A EMENDA AO PROJETO DE LEI Nº 31/2015.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6577,67 +6577,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5128/dec_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5129/dec_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5131/dec_3.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5134/dec_5.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5142/dec_6.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5143/dec_7.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5144/dec_8.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5145/dec_9.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5146/dec_10.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5147/dec_11.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5148/dec_12.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5149/dec_13.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5150/dec_14.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5151/dec_15.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5152/dec_17.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5153/dec_18.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5154/dec_19.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5155/dec_20.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5156/dec_21.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5157/dec_22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2026/digitall__000277.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2837/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2838/portaria_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2839/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2840/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2841/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2842/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2843/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2844/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2845/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2846/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2847/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2848/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2849/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2850/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2851/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2852/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2853/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2854/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2855/portaria_19.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.odt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.odt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.odt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.odt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.odt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.odt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.odt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.odt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.odt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.odt" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.odt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.odt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.odt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.odt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.odt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.odt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.odt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.odt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.odt" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.odt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.odt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.odt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.odt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.odt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.odt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.odt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.odt" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.odt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.odt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.odt" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.odt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.odt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.odt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.odt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.odt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.odt" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.odt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.odt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.odt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.odt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.odt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.odt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.odt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.odt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.odt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.odt" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.odt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.odt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.odt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.odt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.odt" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.odt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.odt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.odt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.odt" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.odt" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.odt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.odt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.odt" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.odt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.odt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.odt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.odt" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.odt" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.odt" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.odt" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.odt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.odt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.odt" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.odt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.odt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.odt" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.odt" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5128/dec_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5129/dec_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5131/dec_3.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5134/dec_5.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5142/dec_6.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5143/dec_7.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5144/dec_8.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5145/dec_9.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5146/dec_10.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5147/dec_11.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5148/dec_12.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5149/dec_13.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5150/dec_14.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5151/dec_15.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5152/dec_17.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5153/dec_18.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5154/dec_19.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5155/dec_20.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5156/dec_21.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/5157/dec_22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2025/2025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2026/digitall__000277.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2027/2027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2028/2028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2029/2029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2837/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2838/portaria_2.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2839/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2840/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2841/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2842/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2843/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2844/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2845/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2846/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2847/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2848/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2849/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2850/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2851/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2852/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2853/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2854/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2015/2855/portaria_19.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.odt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.odt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/805/805_texto_integral.odt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/797/797_texto_integral.odt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/816/816_texto_integral.odt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/817/817_texto_integral.odt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/826/826_texto_integral.odt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/827/827_texto_integral.odt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/828/828_texto_integral.odt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/868/868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/869/869_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/870/870_texto_integral.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/389/389_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/676/676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/700/700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/707/707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/740/740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/764/764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/765/765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/766/766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/767/767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/768/768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/769/769_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/771/771_texto_integral.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/772/772_texto_integral.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/773/773_texto_integral.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/774/774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/779/779_texto_integral.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/780/780_texto_integral.odt" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/781/781_texto_integral.odt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/782/782_texto_integral.odt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/783/783_texto_integral.odt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/784/784_texto_integral.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/785/785_texto_integral.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/786/786_texto_integral.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/787/787_texto_integral.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/788/788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/789/789_texto_integral.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/790/790_texto_integral.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/791/791_texto_integral.odt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/792/792_texto_integral.odt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/793/793_texto_integral.odt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/794/794_texto_integral.odt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/795/795_texto_integral.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/796/796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/798/798_texto_integral.odt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/799/799_texto_integral.odt" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/800/800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/801/801_texto_integral.odt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/802/802_texto_integral.odt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/803/803_texto_integral.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/804/804_texto_integral.odt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/806/806_texto_integral.odt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/807/807_texto_integral.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/808/808_texto_integral.odt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/809/809_texto_integral.odt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/810/810_texto_integral.odt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/811/811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/812/812_texto_integral.odt" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/813/813_texto_integral.odt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/818/818_texto_integral.odt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/819/819_texto_integral.odt" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/820/820_texto_integral.odt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/821/821_texto_integral.odt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/822/822_texto_integral.odt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/823/823_texto_integral.odt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/824/824_texto_integral.odt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/825/825_texto_integral.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/829/829_texto_integral.odt" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/830/830_texto_integral.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/831/831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/832/832_texto_integral.odt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/834/834_texto_integral.odt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/835/835_texto_integral.odt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/836/836_texto_integral.odt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/837/837_texto_integral.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/838/838_texto_integral.odt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/839/839_texto_integral.odt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/840/840_texto_integral.odt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/841/841_texto_integral.odt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/842/842_texto_integral.odt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/843/843_texto_integral.odt" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/844/844_texto_integral.odt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/845/845_texto_integral.odt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/846/846_texto_integral.odt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/847/847_texto_integral.odt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/848/848_texto_integral.odt" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/849/849_texto_integral.odt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/850/850_texto_integral.odt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/851/851_texto_integral.odt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/852/852_texto_integral.odt" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/853/853_texto_integral.odt" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/854/854_texto_integral.odt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/855/855_texto_integral.odt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/856/856_texto_integral.odt" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/859/859_texto_integral.odt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/860/860_texto_integral.odt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/861/861_texto_integral.odt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/862/862_texto_integral.odt" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/871/871_texto_integral.odt" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/872/872_texto_integral.odt" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/873/873_texto_integral.odt" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/874/874_texto_integral.odt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/875/875_texto_integral.odt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/876/876_texto_integral.odt" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/877/877_texto_integral.odt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/878/878_texto_integral.odt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/879/879_texto_integral.odt" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/881/881_texto_integral.odt" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H597"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>