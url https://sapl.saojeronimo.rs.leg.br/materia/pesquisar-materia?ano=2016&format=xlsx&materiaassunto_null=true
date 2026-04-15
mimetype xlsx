--- v0 (2025-10-06)
+++ v1 (2026-04-15)
@@ -51,5163 +51,5163 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 01/2016</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 02/2016</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 03/2016.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 04/2016</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 05/2016</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1136/1136_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1136/1136_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ATA Nº 06/2016_x000D_
 </t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 07/2016</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 08/2016</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ATA Nº 09/2016</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ATA Nº 10/2016_x000D_
 </t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 11/2016</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 12/2016</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 14</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 15/2016</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ATA Nº 16/2016_x000D_
 </t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 17/2016</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 18/2016</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 19/2016</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 20/2016</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 23/2015</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 33/2015.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA Nº 13/2016</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 35/2016.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1326/1326_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1326/1326_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 37/2016.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 37/2016</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 38/2016.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 39/2016.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 40/2016</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 41/2016.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">ATA ORDINÁRIA Nº 42/2016._x000D_
 </t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
     <t>Amaro da Maré</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5173/ccf24012023_0001.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5173/ccf24012023_0001.pdf</t>
   </si>
   <si>
     <t>Decreto 01/2016- Exonera o Sr Marco Aurélio Sagini da Silva do cargo de Procurador Jurídico.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5174/ccf24012023_0002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5174/ccf24012023_0002.pdf</t>
   </si>
   <si>
     <t>Decreto 02/2016- Exonera a Srª Fernanda dos Santos Cardoso do Chefe de Gabinete.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5175/ccf24012023_0003.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5175/ccf24012023_0003.pdf</t>
   </si>
   <si>
     <t>Decreto 03/2016- Exonera a Srª Danieli Cristina Garcia Conceição do Cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5176/ccf24012023_0004.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5176/ccf24012023_0004.pdf</t>
   </si>
   <si>
     <t>Decreto 04/2016-Nomeia o Sr  Hamilton Ferreira Anselmo, para o cargo de Procurador Jurídico.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5177/ccf24012023_0005.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5177/ccf24012023_0005.pdf</t>
   </si>
   <si>
     <t>Decreto 05/2016- Nomeia a Srª Fernanda dos Santos Cardoso para o Cargo de Assessora.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5178/ccf24012023_0006.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5178/ccf24012023_0006.pdf</t>
   </si>
   <si>
     <t>Decreto 06/2016- Nomeia a Srª Danieli Cristina Garcia Conceição para o cargo de Chefe de Gabinete.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5179/ccf24012023_0007.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5179/ccf24012023_0007.pdf</t>
   </si>
   <si>
     <t>Decreto 07/2016- Nomeia o Sr Rafael Darlan da Silva Rodrigues para o Cargo de Assessor.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5180/ccf24012023_0008.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5180/ccf24012023_0008.pdf</t>
   </si>
   <si>
     <t>Decreto 08/2016- Nomeia o Sr Keller de Freitas Leal para o Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5181/ccf24012023_0009.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5181/ccf24012023_0009.pdf</t>
   </si>
   <si>
     <t>Decreto 09/2016- Decreta ponto facultativo.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5182/ccf24012023_0010.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5182/ccf24012023_0010.pdf</t>
   </si>
   <si>
     <t>Decreto 10/2016- Exonera a Srª Camila Teresinha Lopes Krigger do Cargo de Assessora de Bancada.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5183/ccf24012023_0011.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5183/ccf24012023_0011.pdf</t>
   </si>
   <si>
     <t>Decreto 11/2016- Nomeia a Srª Eduarda dos Anjos para o cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5184/ccf24012023_0012.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5184/ccf24012023_0012.pdf</t>
   </si>
   <si>
     <t>Decreto 12/2016- Exonera a Srª Fernanda dos Santos Cardoso do Cargo de Assessora.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5185/ccf24012023_0013.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5185/ccf24012023_0013.pdf</t>
   </si>
   <si>
     <t>Decreto 13/2016- Nomeia a Srª Fernanda dos Santos Cardoso, para o Cargo de Assessora de Bancada.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5186/ccf24012023_0014.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5186/ccf24012023_0014.pdf</t>
   </si>
   <si>
     <t>Decreto 14/2016- Decreta Ponto facultativo Quinta- feira dia que antecede a Sexta-feira Santa.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5187/ccf24012023_0015.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5187/ccf24012023_0015.pdf</t>
   </si>
   <si>
     <t>Decreto 15/2016- Exonera a Srª Elza Custódia Marques Rada do Cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5188/ccf24012023_0016.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5188/ccf24012023_0016.pdf</t>
   </si>
   <si>
     <t>Decreto 16/2016- Nomeia o Sr. José Carlos de Oliveira para o cargo de Assessor de Parlamentar.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5189/ccf24012023_0017.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5189/ccf24012023_0017.pdf</t>
   </si>
   <si>
     <t>Decreto 17/2016- Nomeia o Sr. Samuel de Paula Souza para o Cargo de Assessor de Parlamentar.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5190/ccf24012023_0018.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5190/ccf24012023_0018.pdf</t>
   </si>
   <si>
     <t>Decreto 18/2016- Exonera o Sr. José Carlos de Oliveira do Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5191/ccf24012023_0019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5191/ccf24012023_0019.pdf</t>
   </si>
   <si>
     <t>Decreto 19/2016- Nomeia o Sr. Carlos Rogério de Oliveira para o Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5192/ccf24012023_0020.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5192/ccf24012023_0020.pdf</t>
   </si>
   <si>
     <t>Decreto 20/2016- Decreta ponto facultativo o dia posterior ao feriado de 21 de abril " Dia de Tiradentes".</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5193/ccf24012023_0021.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5193/ccf24012023_0021.pdf</t>
   </si>
   <si>
     <t>Decreto 21/2016-Decreta ponto facultativo o dia posterior ao feriado de 26 de maio "Corpus Christi".</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5194/ccf24012023_0022.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5194/ccf24012023_0022.pdf</t>
   </si>
   <si>
     <t>Decreto 22/2016- Exonera o Sr. Luciano Machado Cezimbra do Cargo de Assessor de Bancada.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5195/ccf24012023_0023.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5195/ccf24012023_0023.pdf</t>
   </si>
   <si>
     <t>Decreto 23/2016- Exonera o Sr. Danilo da Silva do Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5196/ccf24012023_0024.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5196/ccf24012023_0024.pdf</t>
   </si>
   <si>
     <t>Decreto 24/2016- Nomeia o Sr. Danilo Silva da Silva para o Cargo de Assessor de Bancada.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5197/ccf24012023_0025.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5197/ccf24012023_0025.pdf</t>
   </si>
   <si>
     <t>Decreto 25/2016- Nomeia a Srª Ozelia da Silva para o Cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5198/ccf24012023_0026.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5198/ccf24012023_0026.pdf</t>
   </si>
   <si>
     <t>Decreto 26/2016- Decreta ponto facultativo o dia anterior ao feriado de 20 de setembro.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5199/ccf24012023_0027.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5199/ccf24012023_0027.pdf</t>
   </si>
   <si>
     <t>Decreto 27/2016- Exonera a Srª Ozelia da Silva do Cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5200/ccf24012023_0028.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5200/ccf24012023_0028.pdf</t>
   </si>
   <si>
     <t>Decreto 28/2016- Nomeia o Sr. Luciano Machado Cezimbra para o cargo de Assessor de Parlamentar.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5201/ccf24012023_0029.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5201/ccf24012023_0029.pdf</t>
   </si>
   <si>
     <t>Decreto 29/2016- Decreta ponto facultativo o dia 28 de outubro dia do servidor público.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5202/ccf24012023_0030.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5202/ccf24012023_0030.pdf</t>
   </si>
   <si>
     <t>Decreto 30/2016- Exonera o Sr. Carlos Rogério de Oliveira cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5203/ccf24012023_0031.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5203/ccf24012023_0031.pdf</t>
   </si>
   <si>
     <t>Decreto 31/2016- Nomeia a Srª Elza Cústodia Marques Rada para o cargo de Assessora de Parlamentar.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5204/ccf24012023_0032.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5204/ccf24012023_0032.pdf</t>
   </si>
   <si>
     <t>Decreto 32/2016- Decreta ponto facultativo.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5205/ccf24012023_0033.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5205/ccf24012023_0033.pdf</t>
   </si>
   <si>
     <t>Decreto 33/2016- Decreta ponto facultativo.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5206/ccf24012023_0034.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5206/ccf24012023_0034.pdf</t>
   </si>
   <si>
     <t>Decreto 34/2016- Decreta ponto facultativo.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5207/ccf24012023_0035.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5207/ccf24012023_0035.pdf</t>
   </si>
   <si>
     <t>Decreto 35/2016-  Exonera o Sr. Danilo Silva da Silva Cargo de Assessor de Bancada.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5208/ccf24012023_0036.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5208/ccf24012023_0036.pdf</t>
   </si>
   <si>
     <t>Decreto 36/2016- Exonera a Srª Fernanda dos Santos Cardoso do Cargo de Assessora de Bancada.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5209/ccf24012023_0037.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5209/ccf24012023_0037.pdf</t>
   </si>
   <si>
     <t>Decreto 37/2016- Exonera o Sr Rafael Darlan da Silva Rodrigues do Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5210/ccf24012023_0038.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5210/ccf24012023_0038.pdf</t>
   </si>
   <si>
     <t>Decreto 38/2016- Exonera a Srª Carla Geovana da Silva Ferreira do Cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5211/ccf24012023_0039.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5211/ccf24012023_0039.pdf</t>
   </si>
   <si>
     <t>Decreto 39/2016- Exonera o Sr Claiton Chagas Dornelles do Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5212/ccf24012023_0040.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5212/ccf24012023_0040.pdf</t>
   </si>
   <si>
     <t>Decreto 40/2016- Exonera a Srª Elza Custódia Marques Rada do Cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2030/2030_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2030/2030_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE "RAMÃO SILVA FIGUEIRA" O BECO DE SERVIDÃO LOCALIZADO NO BAIRRO PASSO DA AREIA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2031/2031_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2031/2031_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE WALTER NUNES A RUA CONHECIDA COMO ACESSO A RUA 30 DE SETEMBRO NESTA CIDADE.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2032/2032_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2032/2032_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE BECO DE SERVIDÃO JOSÉ TEXEIRA DE OLIVEIRA O ACESSO DA PROPRIEDADE DO SR. LINO HENRIQUE DORNELLES DE OLIVEIRA AS MARGENS DA RS 401, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2033/2033_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2033/2033_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ESTRADA MÁRIO JONSON ROCHA A ESTRADA DO PORTO DO CONDE, NESTA CIDADE.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2034/2034_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2034/2034_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA POR UNANIMIDADE O PROCESSO DE CONTAS PÚBLICAS Nº 000845-0200/13-8 EXERCÍCIO DE 2013 DO SR. MARCELO LUIZ SCHREINERT, PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2035/2035_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2035/2035_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE RUA JOÃO COSTA PIRES TODA A EXTENSÃO DA RUA 21 LOCALIZADA ENTRE AS RUAS JERÔNIMO PEDROSO DE OLIVEIRA E ANTÔNIO ACHE NO LOTEAMENTO VILA FÁTIMA, REVOGANDO O DECRETO LEGISLATIVO Nº 04/2000.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2036/2036_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2036/2036_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 5.000,00.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2821/portaria_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2821/portaria_1.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS DA COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2822/fotografia_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2822/fotografia_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO CLAITON CHAGAS DORNELLES.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2823/portaria_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2823/portaria_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA TAÍS DE CAMPOS BITTENCOURT.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2824/portaria_4.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2824/portaria_4.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2825/portaria_5.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2825/portaria_5.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA PATRICIA CHANANECO LIMA.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2826/portaria_6.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2826/portaria_6.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA CARLA GEOVANA DA SILVA FERREIRA.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2827/portaria_7.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2827/portaria_7.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MARIA FERNANDA FERREIRA QUADROS.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2828/portaria_8.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2828/portaria_8.pdf</t>
   </si>
   <si>
     <t>NOMEIA MEMBRO DA COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2829/portaria_9.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2829/portaria_9.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA ANA CRISTINA MARTINS VIANA DA CRUZ.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2830/portaria_10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2830/portaria_10.pdf</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2831/portaria_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2831/portaria_11.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS DA COMISSÃO DE AVALIAÇÃO DO ESTÁGIO PROBATÓRIO DO CARDO DE TÉCNICO EM CONTABILIDADE DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2832/portaria_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2832/portaria_12.pdf</t>
   </si>
   <si>
     <t>REVOGA AS PORTARIAS Nº 01, 08, 10/2016 QUE NOMEIA MEMBROS PARA COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2833/portaria_13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2833/portaria_13.pdf</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2834/portaria_14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2834/portaria_14.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA PATRÍCIA CHANANECO LIMA.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2835/portaria_16.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2835/portaria_16.pdf</t>
   </si>
   <si>
     <t>NOMEIA COMISSÃO DE FISCALIZAÇÃO DE RECEBIMENTO DO CARRO OFICIAL DA CÂMARA CARTA CONVITE Nº 08/2016.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2836/portaria_17.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2836/portaria_17.pdf</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/957/957_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/957/957_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">"ALTERA OS ARTIGOS 1º DA LEI MUNICIPAL Nº 3279/2014 QUE CONCEDE GRATIFICAÇÃO A COMISSÃO DE LICITAÇÃO DA CÂMARA DE  VEREADORES DE SÃO JERÔNIMO. </t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03/2016 - ALTERA O ARTIGO 2º E O PARÁGRAFO 1º DO ARTIGO 2º DA LEI MUNICIPAL 3256/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/2016 - ALTERA O ARTIGO 2º E O ARTIGO 3º DA LEI MUNICIPAL 3351/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2016 - ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 3352/2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Aires Rossa Dal'osto</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº 06/2016 - DISPÕE SOBRE A CONTRATAÇÃO DE                                                                                                               VIGILÂNCIA ARMADA 24 HORAS NAS                                                                                                                                          AGÊNCIAS BANCÁRIAS PÚBLICAS E  PRIVADAS  E NAS COOPERATIVAS DE                                                                                                                                          CRÉDITO DO MUNICÍPIO SÃO JERÔNIMO/RS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 07/2016 - DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO PARA A LEGISLATURA DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 08/2016 - FIXA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE SÃO JERÔNIMO, PARA LEGISLATURA  QUE VAI DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2016 - DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES PARA LEGISLATURA DE 2017 A 2020 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10/2016 - DISPÕE SOBRE A EXTINÇÃO DO CARGO DE SERVENTE DA CÂMARA MUNICIPAL DE SÃO JERÔNIMO, ALTERANDO O ARTIGO 4º DA LEI MUNICIPAL Nº 2940/2011, QUE TRATA DO PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>Márcio Pilger</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11/2016 - DISPÕE SOBRE A DENOMINAÇÃO DE JOSUÉ GUIMARÃES AO TERMINAL DE EMBARQUE DE PASSAGEIROS NO TRANSPORTE AQUAVIÁRIO INTERMUNICIPAL TRANSVERSAL DA BACIA HIDROGRÁFICA DO RIO JACUÍ, TRAVESSA ENTRE OS MUNICÍPIO DE SÃO JERÔNIMO E TRIUNFO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#61656;	 PROJETO DE LEI Nº 01/2016 &amp;#8211;. AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 PROFESSOR DE CIÊNCIAS, 01 PROFESSOR DE MATEMÁTICA, 01 PROFESSOR DE HISTÓRIA, 03 PROFESSORES DE GEOGRAFIA, 03 PROFESSORES DE LÍNGUA INGLESA, 03 PROFESSORES DE ARTES, 03 PROFESSORES DE ANOS INICIAIS, 09 PROFESSORES DE EDUCAÇÃO INFANTIL, 05 ATENDENTES DE CRECHE, 03 SERVENTES DE ESCOLA, 02 SECRETÁRIOS DE ESCOLA, 01 PEDAGOGO/SUPERVISOR E 04 MOTORISTAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#61656;	PROJETO DE LEI Nº 02/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL  A PROCEDER A CONTRATAÇÃO DE 02 VIGIAS POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#61656;	PROJETO DE LEI Nº 03/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 01 FARMACÊUTICO POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#61656;	PROJETO DE LEI Nº 04/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 03 SERVENTES POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. APROVADO POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#61656;	PROJETO DE LEI Nº 05/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO  DE 02 MÉDICOS CLÍNICOS GERAIS E 01 TÉCNICO EM ENFERMAGEM POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#61656;	PROJETO DE LEI Nº 06/2016 -  AUTORIZA    O PODER    EXECUTIVO MU NICIPAL A PROCEDER A CONTRATAÇÃO DE 02 MOTORISTAS POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#61656;	PROJETO DE LEI Nº 09/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A RENOVAR CONVÊNIO COM O CONSEPRO ( CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA DE SÃO JERÔNIMO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#61656;	PROJETO DE LEI Nº 10/2016 - AUTORIZA A RENOVAÇÃO DO CONVÊNIO COM A CASA DA CRIANÇA DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 11/2016 - AUTORIZA A RENOVAÇÃO DO CONVÊNIO DE REPASSE DE VERBA PARA A APAE DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 13/2016 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 05 (CINCO) PROFESSORES DE SÉRIES INICIAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 14/2016 - AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 02 (DOIS) MOTORISTAS POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 15/2016 - AUTORIZA A CEDÊNCIA DO GINÁSIO DE ESPORTES E SEU RESPECTIVO TERRENO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 16/2016 - INSTITUI O PROGRAMA DE DOAÇÃO DE PLACAS DE IDENTIFICAÇÃO COM NOME DE LOGRADOUROS NAS ESQUINAS DAS VIAS PÚBLICAS DO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 17/2016 -  ALTERA ARTIGO 3º DA LEI Nº 3346 DE 31 DE MARÇO DE 2015 QUE REGULAMENTA A CONCESSÃO DO VALE ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 18/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 01 (UM) ELETRICISTA POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 19/2016 - REAJUSTA A TABELA DE PAGAMENTOS DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS DE CARGOS DE PROVIMENTOS EFETIVOS, EM COMISSÃO, FUNÇÕES GRATIFICADAS, ESTAGIÁRIOS, CELETISTAS E DEMAIS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 20/2016 -  ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES, DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 21/2016 - REAJUSTA AS TABELAS DE PAGAMENTO DOS VENCIMENTOS DOS INTEGRANTES DO MAGISTÉRIO PÚBLICO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 22/2016 - ALTERA A REDAÇÃO DOS ARTIGOS 25 E 26 DA LEI MUNICIPAL 1582/98 QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 23/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 01 (UM) OFICIAL ADMINISTRATIVO POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 24/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 05 (CINCO) OPERÁRIOS POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 25/2016  - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER À CONTRATAÇÃO DE 01 (UM) MÉDICO PEDIATRA POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 26/2016 -ALTERA O QUADRO DE CARGOS EM COMISSÃO E FUNÇÕES GRATIFICADAS DO MUNICÍPIO DE SÃO JERÔNIMO CONSTANTE DA LEI MUNICIPAL 3259/14 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 27/2016 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 959.853.82.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 28/2016 - AUTORIZA O PODER EXECUTIVO A CONTRATAR UM OPERADOR DE TRATOR POR PRAZO DETERMINADO.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 29/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CONTRATAÇÃO DE 01 (UM) SERVENTE E 02 (DOIS) MONITORES POR PRAZO DETERMINADO. </t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 30/2016 - AUTORIZA O PODER EXECUTIVO A PROCEDER A CONTRATAÇÃO DE 01 (UM) DENTISTA POR PRAZO DETERMINADO.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 31/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 01 (UM) PROFESSOR DE EDUCAÇÃO INFANTIL POR PRAZO DETERMINADO.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 32/2016 - ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO PARA ASSOCIAÇÃO COSTA DO SÚTIL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 33/2016 - ESTABELECE CONCESSÃO E USO DE BEM PÚBLICO PARA ASSOCIAÇÃO DE MORRINHOS ALTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 34/2016 - ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO PARA ASSOCIAÇÃO RURAL DA PALMEIRA E ZONA DOS MENEZES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 35/2016 - ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO PARA ASSOCIAÇÃO DA QUITÉRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 36/20116 - ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO PARA ASSOCIAÇÃO SANTO ANTÔNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 37/2016 - ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO PARA ASSOCIAÇÃO SUTILZINHO E SANTA ELÍZIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 38/2016 - ESTABELECE CONCESSÃO DE USO DE BEM PÚBLICO PARA ASSOCIAÇÃO DE RINCÃO DOS CORREIAS E MORRINHOS CENTRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 39/2016 - ALTERA ARTIGO 37 DA LEI MUNICIPAL Nº 2823/2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 40/2016 - ALTERA O QUADRO DE CARGOS E PROVIMENTO EFETIVO CONSTANTE NO ARTIGO 4º DA LEI MUNICIPAL Nº 658/94 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 41/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 01 (UM) PROFESSOR DE EDUCAÇÃO FÍSICA POR PRAZO DETERMINADO APARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 42/2016 - ALTERA A LEI MUNICIPAL Nº 3415/16 QUE INSTITUI O CALENDÁRIO DE EVENTOS DO ANO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 43/2016 - ALTERA A LEI MUNICIPAL Nº 3430 DE 22/03/2016, QUE AUTORIZA A CONTRATAÇÃO EMERGENCIAL  DE UM ELETRICISTA. </t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 44/2016 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPCIAL NO VALOR DE R$ 300.00,00.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 45/2016 - REGULA ACESSO A INFORMAÇÃO NO ÂMBITO DO MUNICÍPIO DE SÃO JERÔNIMO. </t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 47/2016 - INSTITUIU O NOVO REGULAMENTO DOS SERVIÇOS DE TÁXI DO MUNICÍPIO DE SÃO JERÔNIMO/RS EM CONSONÂNCIA COM O CÓDIGO NACIONAL DE TRANSITO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 48/2016 - &amp;#8220;AUTORIZA O CONVÊNIO DE CEDÊNCIA DE PESSOAL E DEPENDÊNCIA FÍSICA PARA A UAA - UNIDADE DE AVANÇADA DE ATENDIMENTO DA JUSTIÇA FEDERAL NA CIDADE DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 49/2016 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 850.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 50/2016 -AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) MÉDICO DO TRABALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N º 51/2016 - AUTORIZA O PODER EXECUTIVO  MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 02 SERVENTES POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 52/2016 - AUTORIZA A CEDÊNCIA DO GINÁSIO DE ESPORTES  E SEU RESPECTIVO TERRENO POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 53/2016 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 54.000,00.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 54/2016 - REESTRUTURAÇÃO DA LEI Nº 2830 DE DEZEMBRO DE 2009 QUE ESTABELECE A CRIAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 55/2016 - CRIA O SISTEMA MUNICIPAL DE ENSINO DE SÃO JERÔNIMO - RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 56/2016 - ALTERA O ANEXO I  DA LEI MUNICIPAL 3259/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 57/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 02 (DOIS) MÉDICOS CLÍNICO GERAL E 01 (UM) PEDIATRA POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 58/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE (SEIS) AGENTES DE COMBATE A ENDEMIAS POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PUBLICO. </t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 59/2016 - AUTORIZA O USO DE BENS PÚBLICOS POR PRAZO DETERMINADO PELA COMISSÃO FESTEIRA DA PARÓQUIA NOSSA SENHORA DA CONCEIÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 117.000,00.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 30.000,00.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 65/2016 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.505.000,00.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 66/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE 2 MÉDICOS CLÍNICOS GERAL, 01 MÉDICO GINECOLOGISTA OBSTETRA E 01 TÉCNICO EM ENFERMAGEM POR PRAZO DETERMINADO PARA ATENDER NECESSIDADE EXCEPCIONAL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 67/2016 - AUTORIZA O MUNICÍPIO A RECEBER DE FORMA PARCELADA OS VALORES DEVIDOS PELO MUNICÍPIO DE CHARQUEADAS.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 68/2016 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR 01 MÉDICO PEDIATRA POR PRAZO DETERMINADO.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1215/1215_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1215/1215_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 69/2016 - ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 3474 DE 19 DE JULHO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 70/2016 - AUTORIZA O USO DE BENS PÚBLICOS POR PRAZO DETERMINADO PELA LIGA DAS EQUIPES DA GINCANA CULTURAL DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO D LEI Nº 71/2016 - INSERE PARÁGRAFO ÚNICO AO ARTIGO 9º DA LEI MUNICIPAL 3471 DE 12 DE JULHO DE 2016, QUE REESTRUTURA O CONSELHO MUNICIPAL DE EDUCAÇÃO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 72/2016 - DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 73/2016 - ACRESCENTA O PARÁGRAFO 1º E 2º AO ARTIGO 1º DA LEI  Nº 3424 DE 28 DE JANEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 74/2016 - ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 3423 DE 26 DE JANEIRO DE 2016 E ACRESCENTA PARÁGRAFO ÚNICO AO REFERIDO ARTIGO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 75/2016 - CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SENHOR CLAUDIO RODOLFO WEISS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 76/2016 - CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SENHOR IGNOSI CARLOS GARDEL.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1305/1305_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1305/1305_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 77/2016 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO JERÔNIMO PARA O EXERCÍCIO FINANCEIRO DE 2017. </t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 78/2016 - INSTITUI O CALENDÁRIO DE EVENTOS DO ANO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 79/2016 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$1.319.000,00  E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1336/1336_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1336/1336_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 80/2016 - AUTORIZA O PODER EXECUTIVO A REALIZAR ELEIÇÕES DIRETA PARA AS FUNÇÕES DE DIRETOR E VICE-DIRETOR NAS ESCOLAS MUNICIPAIS DE ENSINO FUNDAMENTAL E EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1337/1337_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1337/1337_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 81/2016 - FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A CEDER UMA ÁREA DE TERRA AO SINDICATO DOS MUNICIPÁRIOS DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 01/2016 - AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES A FILIAR-SE A UVERGS.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>Aires Rossa Dal'osto</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 02/2016 - CONCEDE REAJUSTE PARA OS ESTAGIÁRIOS.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 03/2016 - FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 27.000,00.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5087/projeto_de_resolucao_04.16.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5087/projeto_de_resolucao_04.16.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 04/2016 - Fica o Poder Legislativo autorizado a abrir um Crédito Suplementar no valor de R$ 42.000,00.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 05/2016 - Dispõe sobre abertura de processo de Responsabilidade do Prefeito Municipal.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>XXXXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR  A MESA DIRETORA UMA SESSÃO ESPECIAL CONVIDANDO O PODER EXECUTIVO E CORSAN PARA PRESTAR ES</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO A RECLASSIFICAÇÃO DO CONSELHO TUTELAR EM VIRTUDE DOS BAIXOS SALÁRIOS E</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A SECRETARIA DE OBRAS QUE R</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A PODER EXECUTIVO, QUE PROV</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>Filipe da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR  A  MESA DIRETORA  A VIABILIDADE DE AGENDAR UMA  AUDIÊNCIA PÚBLICA NESTA CASA LEGISLATIVA </t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>Joel Pescador</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA </t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SE</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>Arthur dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE A LIMPEZA E ROÇADA NO B</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENTREGUE MOÇÃO DE RECONHECIMENTO PARA OS ALUNOS WILLIAM BRUNO DA SILVA</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DO</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ENVIE PROJ</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR  AO PODER EXECUTIVO JUNTAMENTE AO SECRETÁRIO DA SAÚDE QUE SEJA INFORMADO PARA ESTA CASA LE</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA DA CÂMARA M</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>Luis Henrique Severo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO RELATÓRIO COM VALORES DE GASTO TOTAL COM QUADRO DE CCS EM NOVEMBRO DE 2015,JUN</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE UMA </t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/945/945_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/945/945_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ENVIE PAR</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA S</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Paulo Sergio</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO QUE PROVIDENCIE A ABERTURA DO CANT</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO SECRETÁRIO DA SEGURANÇA </t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSIÇÃO_x000D_
 _x000D_
 _x000D_
 _x000D_
 EXCELENTÍSSIMO SENHOR                                                             </t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, ENVIE OFÍ</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ENVIE PARA</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS DO </t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO MUNICIPAL, REVISÃO NA TABELA DE CÁLCULO DA CPI- CONTRIBUIÇÃO PARA O CUS</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.odt</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS </t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">      O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO JUN</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">     O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO JUNT</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA </t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.docx</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM,REQUEREM APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO,QUE NA</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE GEST</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE REALIZE </t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.odt</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE FAÇA RE</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>Elisa Mara</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTO A  </t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE O PATROLAMENTO DAS RUAS</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.odt</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER AO PODER EXECUTIVO, JUNTO A SECRETARIA DO INTERIOR, O PATROLA</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.odt</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER AO PODER EXECUTIVO, JUNTO A SECRETARIA DO INTERIOR, O CONSERT</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, ENVIE OFÍCIO </t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/981/981_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/981/981_texto_integral.odt</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/982/982_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/982/982_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ESCLARECIMENTOS REFERENTES AS PODAS DE ÁRVORES QUE ESTÃO SENDO EFETUADA</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTAME</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/984/984_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/984/984_texto_integral.odt</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA O NÚMERO DE ESTAGIÁRIOS CONTRATADOS DESTA CASA, COM SEUS NOMES, CURSOS, FU</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO, ATRAVÉS </t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS SE</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.odt</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAR A MESA DIRETORA QUE ATRAVÉS DE DECRETO LEGISLATIVO PARA NOMEAR O BECO SERVIDÃO LOCALIZADO</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PODER EXECUTIVO FIRMAR CONVÊNIO COM O CONSEPRO PARA DISPONIBILIZAR UM ESTACIONÁRIO PARA </t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">    O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  A MESA DIRETORA QUE SEJA</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.odt</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/993/993_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/993/993_texto_integral.docx</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ENVIE </t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, ENVIE O</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.odt</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A ESTA CASA LEGISLATIVA QUE A</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.odt</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ENV</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO DEPARTAMENTO AUTÔNOMO DE ES</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1000/1000_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1000/1000_texto_integral.odt</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Bagana</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.docx</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.docx</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.docx</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.odt</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTO A S</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTAMEN</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">             O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUT</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">    O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO  PODER EXECUTIVO, QUE</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS D</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PRESIDENTE ATRAVÉS DA SECRE</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE OFICIO,</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTO A </t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.odt</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS S</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE MOÇÃ</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.odt</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE ENVIE PARA ESTA CASA LEGISLATIVA OS VALORES GASTOS COM PUBLICIDADE E</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.docx</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE UM GEÓLOGO PARA VERIFICAÇÃO DO SOLO NA ESTRADA SAN</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.odt</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.odt</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO QUE INFO</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                 O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRET</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE A ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE E</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE A ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A ESTA CASA LEGISLATIVA QUE </t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.odt</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.odt</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.docx</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO JUNTO A S</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO,SOLICITAR A MESA DIRETORA DESTA CASA, AS </t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO,SOLICITAR A MESA DIRETORA DESTA CASA, QUE</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, QUE A MESA DIRETORA ENVIE CONVITE PARA O</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE INCLUA</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA  QUE ENVIE </t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.odt</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVER REQUER AS SEGUINTES INFORMAÇÕES DO PODER EXECUTIVO:</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO JUNTO A </t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.odt</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRA</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO ATRAVÉS DA SECRETÁRIA DE OBRAS O NIVELAMENTO DO PARALELEPÍPEDO DA RUA SALGADO</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO , ATRAVÉS </t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO,  QUE INF</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.odt</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, REQUER OUVIDO DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA </t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  A MESA DIRETORA QUE  ENVIE</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.odt</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE OFÍ</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.docx</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, CÓPIA DO P</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVEM, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, CONV</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.odt</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO, QUE A LIGA INDEPENDENTES DAS EQUIPES DA GINCANA CULTURAL DE SÃO JERÔNIMO SEJ</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.odt</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, QUE A MESA DIRETORA ENVIE CONVITE PARA </t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO,SOLICITAR A MESA DIRETORA, QUE ENTRE EM C</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE SEJA R</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENCAMI</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.docx</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE SEJA </t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">       O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO JU</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.odt</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, AS SEGUINT</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.docx</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.odt</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.odt</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS </t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR ATRAVÉS DA PREFEITURA MUNICIPAL EXTENSÃO DE REDE BAIXA PARA FINS DE ILUMINAÇÃO PÚBLICA NA </t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO,SOLICITAR A MESA DIRETORA, QUE ENCAMINHE</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO JUNTO A</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A ESTA SUBSCREVEM, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA QUE RE</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.docx</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE COLO</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.odt</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR À MESA DIRETORA QUE ENVIE </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENTREGUE MOÇÃO DE RECONHECIMENTO AO MTG PELOS SEUS 50 ANOS DE ATIVIDAD</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR  A MESA DIRETORA QUE E</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.docx</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.odt</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO CONFORME PROPOSIÇÃO COLOCADA NESTA CAS</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.odt</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR ATRAVÉS DA PREFEITURA MUNICIPAL PARA FAZER UMA TOPOGRAFIA NA BANDEIRA BRANCA PARA RETIRAR </t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR  QUE A MESA DIRETORA, QUE CONV</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE INFO</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ATRAVÉS DE DECRETO LEGISLATIVO PARA TRANSFORMAR O ACESSO DA PROPRIEDAD</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.docx</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE PRO</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.odt</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1127/1127_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1127/1127_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE MOÇ</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.odt</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.odt</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE A ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE </t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.odt</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE SEJA REA</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.odt</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">        OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A ESTRADA PO</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.docx</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.odt</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENTREGUE MOÇÃO DE RECONHECIMENTO A SRA. NOELI NEBAUER BURLANI PELOS EX</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.odt</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.odt</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.odt</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.docx</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">               O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECU</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.odt</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE O PATROLAMENTO E COLOCA</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.odt</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.docx</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO MUNICIPAL A COLOCAÇÃO DE CANO E LEVANTAMENTO COM ATERRO NA ESTRADA QUE </t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE SEJA REAL</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE INFORM</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE ATRAVÉS DA</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE DOC</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS FAÇA MUDANÇA DO TRAÇADO DA RUA DALM</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTO A SE</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE VIABIL</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA QUE TOME PRO</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.docx</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1179/1179_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1179/1179_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE FAÇA</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE PROVID</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.odt</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A AUTORIZAÇÃO LEGISLATIVA PARA OCUPAÇÃO DE ESPAÇO PÚBLICO, DE FORMA TEMPORÁRIA, PARA PRESE</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE PROV</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE OFÍ</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.odt</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">    O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTO </t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTO A B</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTO A</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.odt</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.odt</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE M</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE IN</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.docx</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTO </t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE A SUBSCREVEM,REQUEREM APÓS OUVIR DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTO A</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE CONSTR</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.odt</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE INF</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.odt</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO MUNICIPAL ATENDIMENTOS ODONTOLÓGICOS EM TODOS OS POSTOS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE REFAÇA </t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE REALIZ</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE CONS</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE ENVIE A ESTA CASA PROJETO DE LEI CONCEDENDO TÍTULO DE CIDADÃO JERON</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1218/1218_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1218/1218_texto_integral.odt</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE CONCED</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE A SUBSCREVEM, REQUEREM APÓS OUVIR DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTO </t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.odt</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTO A</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.odt</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.odt</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.doc</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO JERÔNIMENSE AO SR. IGNOSI GARDEL</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO VIABILIZE</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO QUE SEJA</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1228/1228_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1228/1228_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ENVIE</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.odt</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE REA</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1231/1231_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1231/1231_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR ATRAVÉS DA CORSAN EXTENSÃO DE REDE DE ÁGUA NO ENDEREÇO DO SR. NERCIO ANTONIO DA SILVA, NA </t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ENVI</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.odt</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">                                          O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁ</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR ATRAVÉS DA CEEE EXTENSÃO DE REDE BAIXA DE LUZ NA RUA JOSÉ DOS SANTOS &amp;#8211; PORTO DO COND</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.docx</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR ATRAVÉS DA CORSAN EXTENSÃO DE REDE DE ÁGUA NA RUA RECREATIVA ATÉ O NR°1005 &amp;#8211; PORTO D</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.odt</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE ENV</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO EXECUTIVO QUE REALIZE ESTUD</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE CONCEDA A</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO,, QUE TO</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1242/1242_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1242/1242_texto_integral.odt</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.odt</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.odt</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE OFÍCIO AO</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.odt</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.odt</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE CONCEDA </t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  A MESA DIRETORA QUE ENVIE O</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1255/1255_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1255/1255_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE ENV</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1256/1256_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1256/1256_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  A MESA DIRETORA QUE ENVIE MO</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1257/1257_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1257/1257_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  A MESA DIRETORA QUE CONCEDA </t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.odt</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE INFOR</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.odt</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.odt</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.docx</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1263/1263_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1263/1263_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO,  SOLICITAR  AO PODER EXECUTIVO,O </t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO, ATRAVÉS DE PROJETO DE LEI QUE TRANSFORME O ROTARY CLUB SÃO JERÔNIMO EM ENTID</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1265/1265_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1265/1265_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO O RECAPEAMENTO ASFÁLTICO DAS RUAS MARECHAL RONDON E PAULINO MOREIRA NO BAIRRO</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1266/1266_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1266/1266_texto_integral.odt</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1267/1267_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1267/1267_texto_integral.odt</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.odt</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE SEJA ENV</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE MO</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO EXECUTIVO PLANO MUNICIPAL DE PAVIMENTAÇÃO NAS RUAS ATENDIDAS PELO TRANSPORTE CIRCULAR, </t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1272/1272_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1272/1272_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO EXECUTIVO CRIAÇÃO DE UMA VAGA DE MOTORISTA NO PLANO DE CARGO PARA ATENDER A LOCALIDADE </t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1273/1273_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1273/1273_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE COL</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE OF</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1276/1276_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1276/1276_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE E</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1277/1277_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1277/1277_texto_integral.odt</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1278/1278_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1278/1278_texto_integral.odt</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1279/1279_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1279/1279_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO DAER MANUTENÇÃO DA RS 401 NOS SEGUINTES TRECHOS: 1°: TRECHO DA PONTE QUE LIGA SÃO JERÔN</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1280/1280_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1280/1280_texto_integral.odt</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1281/1281_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1281/1281_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS </t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1282/1282_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1282/1282_texto_integral.odt</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1283/1283_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1283/1283_texto_integral.odt</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                             O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR </t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A REGULAMENTAÇÃO DA CALÇADA DA RUA BARRETO LEITE DO TRECHO COMPREENDIDOS ENTRE</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO AO EXECUTIVO A SUSPENSÃO DO PRAZO DAS NOTIFICAÇÕES AOS MORADORES DA RUA BARRETO LEITE TRECH</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PREFEITO MUNICIPAL QUE I</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.odt</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1289/1289_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1289/1289_texto_integral.odt</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1290/1290_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1290/1290_texto_integral.odt</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1291/1291_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1291/1291_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  INFORMAÇÕES REFERENTES AOS M</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1292/1292_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1292/1292_texto_integral.odt</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1293/1293_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1293/1293_texto_integral.odt</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1294/1294_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1294/1294_texto_integral.odt</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1295/1295_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1295/1295_texto_integral.odt</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE ENVIE OF</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.odt</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1298/1298_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1298/1298_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE PLANEJAMENTO O LEVANTAMENTO TOPOGRÁFICO DA </t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1299/1299_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1299/1299_texto_integral.odt</t>
   </si>
   <si>
     <t>O 	VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR OO PODER EXECUTIVO JUNTAMEN</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1300/1300_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1300/1300_texto_integral.odt</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1301/1301_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1301/1301_texto_integral.odt</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1302/1302_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1302/1302_texto_integral.odt</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1303/1303_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1303/1303_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JU</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1306/1306_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1306/1306_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">     O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A  MESA DIRETORA QUE ENT</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1307/1307_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1307/1307_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                         O VEREADOR QUE A ESTA SUBSCREVE APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER </t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE A ESTA SUBSCREVE APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SEC</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.odt</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.odt</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO,</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1312/1312_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1312/1312_texto_integral.odt</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA, QUE CONCEDIDO</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE U</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.odt</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE FAÇA A</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO PLENÁRIO, SOLICITAM A MESA DIRETORA QUE ENVI</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE REALIZ</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE INF</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ATRAVÉS</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE MO</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE ENVIE </t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.docx</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO A FILIAR-SE A UNIÃO DOS VEREADORES DO RIO GRANDE DO SUL (UVERGS).</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 27.000,00.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 42.000,00.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>XXXXXXXXXXXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENTREGUE MOÇÃO DE CUMPRIMENTO AO SR. MARCIO ANDRE DA SILVA JÚNIOR, VEN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5514,67 +5514,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1136/1136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1326/1326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5173/ccf24012023_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5174/ccf24012023_0002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5175/ccf24012023_0003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5176/ccf24012023_0004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5177/ccf24012023_0005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5178/ccf24012023_0006.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5179/ccf24012023_0007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5180/ccf24012023_0008.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5181/ccf24012023_0009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5182/ccf24012023_0010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5183/ccf24012023_0011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5184/ccf24012023_0012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5185/ccf24012023_0013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5186/ccf24012023_0014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5187/ccf24012023_0015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5188/ccf24012023_0016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5189/ccf24012023_0017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5190/ccf24012023_0018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5191/ccf24012023_0019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5192/ccf24012023_0020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5193/ccf24012023_0021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5194/ccf24012023_0022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5195/ccf24012023_0023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5196/ccf24012023_0024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5197/ccf24012023_0025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5198/ccf24012023_0026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5199/ccf24012023_0027.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5200/ccf24012023_0028.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5201/ccf24012023_0029.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5202/ccf24012023_0030.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5203/ccf24012023_0031.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5204/ccf24012023_0032.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5205/ccf24012023_0033.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5206/ccf24012023_0034.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5207/ccf24012023_0035.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5208/ccf24012023_0036.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5209/ccf24012023_0037.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5210/ccf24012023_0038.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5211/ccf24012023_0039.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5212/ccf24012023_0040.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2821/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2822/fotografia_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2823/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2824/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2825/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2826/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2827/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2828/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2829/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2830/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2831/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2832/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2833/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2834/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2835/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2836/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/957/957_texto_integral.odt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.odt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.odt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.odt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5087/projeto_de_resolucao_04.16.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.odt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.odt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.odt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.odt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.odt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.odt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.odt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.odt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.odt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.odt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.odt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.odt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.odt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.odt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/945/945_texto_integral.odt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.odt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.odt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.odt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.odt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.odt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.odt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.odt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.odt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.odt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.odt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.odt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.odt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.odt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.odt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.odt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/981/981_texto_integral.odt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/982/982_texto_integral.odt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.odt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/984/984_texto_integral.odt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.odt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.odt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.odt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.odt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/993/993_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.odt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.odt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.odt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1000/1000_texto_integral.odt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.odt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.odt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.odt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.odt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.odt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.odt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.odt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.odt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.odt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.odt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.odt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.odt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.odt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.odt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.odt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.odt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.odt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.odt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.odt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.odt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1127/1127_texto_integral.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.odt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.odt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.odt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.odt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.odt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.odt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.odt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.odt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.odt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1179/1179_texto_integral.odt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.odt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.odt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.odt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.odt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.odt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.odt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1218/1218_texto_integral.odt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.odt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.odt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.odt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.odt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1228/1228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.odt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.odt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1231/1231_texto_integral.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.odt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.odt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.odt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.odt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.odt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1242/1242_texto_integral.odt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.odt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.odt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.odt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1255/1255_texto_integral.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1256/1256_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1257/1257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.odt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1263/1263_texto_integral.odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.odt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1265/1265_texto_integral.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1266/1266_texto_integral.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1267/1267_texto_integral.odt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.odt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.odt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.odt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.odt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1272/1272_texto_integral.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1273/1273_texto_integral.odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.odt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1276/1276_texto_integral.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1277/1277_texto_integral.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1278/1278_texto_integral.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1279/1279_texto_integral.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1280/1280_texto_integral.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1281/1281_texto_integral.odt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1282/1282_texto_integral.odt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1283/1283_texto_integral.odt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.odt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.odt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.odt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.odt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1289/1289_texto_integral.odt" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1290/1290_texto_integral.odt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1291/1291_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1292/1292_texto_integral.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1293/1293_texto_integral.odt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1294/1294_texto_integral.odt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1295/1295_texto_integral.odt" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.odt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.odt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1298/1298_texto_integral.odt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1299/1299_texto_integral.odt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1300/1300_texto_integral.odt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1301/1301_texto_integral.odt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1302/1302_texto_integral.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1303/1303_texto_integral.odt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1306/1306_texto_integral.odt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1307/1307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.odt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.odt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1312/1312_texto_integral.odt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.odt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.odt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.odt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.odt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.odt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.odt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.odt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.odt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.odt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.odt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.odt" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1136/1136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1325/1325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1326/1326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1327/1327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1328/1328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1330/1330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1331/1331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5173/ccf24012023_0001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5174/ccf24012023_0002.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5175/ccf24012023_0003.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5176/ccf24012023_0004.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5177/ccf24012023_0005.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5178/ccf24012023_0006.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5179/ccf24012023_0007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5180/ccf24012023_0008.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5181/ccf24012023_0009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5182/ccf24012023_0010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5183/ccf24012023_0011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5184/ccf24012023_0012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5185/ccf24012023_0013.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5186/ccf24012023_0014.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5187/ccf24012023_0015.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5188/ccf24012023_0016.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5189/ccf24012023_0017.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5190/ccf24012023_0018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5191/ccf24012023_0019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5192/ccf24012023_0020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5193/ccf24012023_0021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5194/ccf24012023_0022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5195/ccf24012023_0023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5196/ccf24012023_0024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5197/ccf24012023_0025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5198/ccf24012023_0026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5199/ccf24012023_0027.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5200/ccf24012023_0028.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5201/ccf24012023_0029.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5202/ccf24012023_0030.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5203/ccf24012023_0031.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5204/ccf24012023_0032.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5205/ccf24012023_0033.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5206/ccf24012023_0034.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5207/ccf24012023_0035.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5208/ccf24012023_0036.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5209/ccf24012023_0037.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5210/ccf24012023_0038.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5211/ccf24012023_0039.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5212/ccf24012023_0040.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2030/2030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2031/2031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2032/2032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2033/2033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2034/2034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2035/2035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2036/2036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2821/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2822/fotografia_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2823/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2824/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2825/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2826/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2827/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2828/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2829/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2830/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2831/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2832/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2833/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2834/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2835/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/2836/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/957/957_texto_integral.odt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.odt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.odt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.odt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.odt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1319/1319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1014/1014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1015/1015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1051/1051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1052/1052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1053/1053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1083/1083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1099/1099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1215/1215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1334/1334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1335/1335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1336/1336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1337/1337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2016/5087/projeto_de_resolucao_04.16.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.odt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.odt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.odt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.odt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.odt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.odt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.odt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.odt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.odt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.odt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.odt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.odt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.odt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.odt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.odt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/945/945_texto_integral.odt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.odt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.odt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.odt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.odt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.odt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.odt" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.odt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.odt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.odt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.odt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.odt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.odt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.odt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.odt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.odt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.odt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/981/981_texto_integral.odt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/982/982_texto_integral.odt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.odt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/984/984_texto_integral.odt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.odt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.odt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.odt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.odt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/993/993_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.odt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.odt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.odt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1000/1000_texto_integral.odt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1002/1002_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.odt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.odt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.odt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.odt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.odt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.odt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.odt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1033/1033_texto_integral.odt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1034/1034_texto_integral.odt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.odt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.odt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.odt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.odt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.odt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.odt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.odt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.odt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.odt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1092/1092_texto_integral.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1093/1093_texto_integral.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1094/1094_texto_integral.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1108/1108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1109/1109_texto_integral.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.odt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.odt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1126/1126_texto_integral.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1127/1127_texto_integral.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.odt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.odt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.odt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1164/1164_texto_integral.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.odt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.odt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.odt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.odt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.odt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.odt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1179/1179_texto_integral.odt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.odt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.odt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.odt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.odt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.odt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.odt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1218/1218_texto_integral.odt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.odt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.odt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.odt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.odt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1228/1228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1229/1229_texto_integral.odt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.odt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1231/1231_texto_integral.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.odt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.odt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.odt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1239/1239_texto_integral.odt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1240/1240_texto_integral.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1241/1241_texto_integral.odt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1242/1242_texto_integral.odt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1243/1243_texto_integral.odt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1244/1244_texto_integral.odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1245/1245_texto_integral.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1246/1246_texto_integral.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.odt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.odt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1255/1255_texto_integral.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1256/1256_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1257/1257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.odt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1263/1263_texto_integral.odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.odt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1265/1265_texto_integral.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1266/1266_texto_integral.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1267/1267_texto_integral.odt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.odt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.odt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.odt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.odt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1272/1272_texto_integral.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1273/1273_texto_integral.odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.odt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1276/1276_texto_integral.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1277/1277_texto_integral.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1278/1278_texto_integral.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1279/1279_texto_integral.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1280/1280_texto_integral.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1281/1281_texto_integral.odt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1282/1282_texto_integral.odt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1283/1283_texto_integral.odt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1284/1284_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1285/1285_texto_integral.odt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1286/1286_texto_integral.odt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1287/1287_texto_integral.odt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1288/1288_texto_integral.odt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1289/1289_texto_integral.odt" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1290/1290_texto_integral.odt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1291/1291_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1292/1292_texto_integral.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1293/1293_texto_integral.odt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1294/1294_texto_integral.odt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1295/1295_texto_integral.odt" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.odt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.odt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1298/1298_texto_integral.odt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1299/1299_texto_integral.odt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1300/1300_texto_integral.odt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1301/1301_texto_integral.odt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1302/1302_texto_integral.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1303/1303_texto_integral.odt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1306/1306_texto_integral.odt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1307/1307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1308/1308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1309/1309_texto_integral.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1310/1310_texto_integral.odt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1311/1311_texto_integral.odt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1312/1312_texto_integral.odt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1314/1314_texto_integral.odt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1315/1315_texto_integral.odt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1316/1316_texto_integral.odt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1317/1317_texto_integral.odt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1318/1318_texto_integral.odt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1320/1320_texto_integral.odt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1321/1321_texto_integral.odt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1322/1322_texto_integral.odt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1323/1323_texto_integral.odt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1324/1324_texto_integral.odt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/1333/1333_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.odt" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H493"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>