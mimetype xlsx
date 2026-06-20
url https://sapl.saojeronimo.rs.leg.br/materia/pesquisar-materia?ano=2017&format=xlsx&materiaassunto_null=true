--- v0 (2026-01-12)
+++ v1 (2026-06-20)
@@ -54,8000 +54,8000 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
     <t>Elisa Mara, Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1868/1868_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1868/1868_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 01/2017</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1869/1869_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1869/1869_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 02/2017</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Elisa Mara</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 03/2017</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1871/1871_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1871/1871_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 04/2017</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1872/1872_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1872/1872_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 05/2017</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1873/1873_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1873/1873_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 06/2017</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1874/1874_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1874/1874_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 07/2017</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1875/1875_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1875/1875_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 08/2017</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1876/1876_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1876/1876_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 09/2017</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1877/1877_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1877/1877_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 10/2017</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1878/1878_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1878/1878_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 11/2017</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1879/1879_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1879/1879_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 12/2017</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1880/1880_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1880/1880_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 13/2017</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1881/1881_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1881/1881_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 14/2017</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1882/1882_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1882/1882_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 15/2017</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1883/1883_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1883/1883_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 16/2017</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1884/1884_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1884/1884_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 17/2017</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1885/1885_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1885/1885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA ORDINÁRIA Nº 18/2017_x000D_
 </t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1886/1886_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1886/1886_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 29/2017</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1887/1887_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1887/1887_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 20/2017</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1888/1888_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1888/1888_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 21/2017</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1889/1889_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1889/1889_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 22/2017</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1890/1890_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1890/1890_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA ORDINÁRIA Nº 23/2017_x000D_
 </t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1891/1891_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1891/1891_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 24/2017</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1892/1892_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1892/1892_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 25/2017</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1893/1893_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1893/1893_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 26/2017</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1894/1894_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1894/1894_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATAS ORDINÁRIA Nº 27/2017</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1895/1895_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1895/1895_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 28/2017</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1896/1896_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1896/1896_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA APROVADA POR UNANIMIDADE</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1897/1897_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1897/1897_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 30/2017</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1898/1898_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1898/1898_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 31/2017</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1899/1899_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1899/1899_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 32/2017</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1900/1900_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1900/1900_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA N 33/2017</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1901/1901_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1901/1901_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 34/2017</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2045/2045_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2045/2045_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 35/2017</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2046/2046_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2046/2046_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 36/2017</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2047/2047_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2047/2047_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 37/2017</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2899/ata_38.17..doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2899/ata_38.17..doc</t>
   </si>
   <si>
     <t>AO N.º 38/2017</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2900/ata_39.17..doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2900/ata_39.17..doc</t>
   </si>
   <si>
     <t>AO N.º 39/2017</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2901/ata_40.17..doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2901/ata_40.17..doc</t>
   </si>
   <si>
     <t>AO N.º 40/2017</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2902/ata_41.17..doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2902/ata_41.17..doc</t>
   </si>
   <si>
     <t>AO N.º 41/2017</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2903/ata_42.17..doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2903/ata_42.17..doc</t>
   </si>
   <si>
     <t>AO N.º 42/2017</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2904/ata_43.17..doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2904/ata_43.17..doc</t>
   </si>
   <si>
     <t>AO N.º 43/2017</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2905/ata_44.17..doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2905/ata_44.17..doc</t>
   </si>
   <si>
     <t>AO N.º 44/2017</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5222/dec_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5222/dec_1.pdf</t>
   </si>
   <si>
     <t>Decreto 01/2017- Nomeia Srª Gabriela Streb Soares Azzi Araújo para o cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5223/dec_2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5223/dec_2.pdf</t>
   </si>
   <si>
     <t>Decreto 02/2017- Nomeia a Srª Katia Pio de Oliveira para o Cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5224/dec_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5224/dec_3.pdf</t>
   </si>
   <si>
     <t>Decreto 03/2017- Nomeia a Srª Ana Paula Olicheski para o cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5225/dec_4.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5225/dec_4.pdf</t>
   </si>
   <si>
     <t>Decreto 04/2017- Nomeia Srª Vera Regina Lisboa Michelsen para o cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5226/dec_5.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5226/dec_5.pdf</t>
   </si>
   <si>
     <t>Decreto 05/2017- Exonera a Srª Giovana Daniele Silva de Souza do cargo de Assessora.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5227/dec_6.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5227/dec_6.pdf</t>
   </si>
   <si>
     <t>Decreto 06/2017- Exonera o Sr. Luciano Machado Cezimbra do cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5228/dec_7.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5228/dec_7.pdf</t>
   </si>
   <si>
     <t>Decreto 07/2017- Exonera a Srª Maria Fernanda Ferreira Quadros do Cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5229/dec_8.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5229/dec_8.pdf</t>
   </si>
   <si>
     <t>Decreto 08/2017- Nomeia o Sr. Luciano Machado Cezimbra para o cargo de Assessor de bancada.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5230/dec_9.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5230/dec_9.pdf</t>
   </si>
   <si>
     <t>Decreto 09/2017-Nomeia o Sr. Danilo Silva da Silva para o cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5231/dec_10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5231/dec_10.pdf</t>
   </si>
   <si>
     <t>Decreto 10/2017- Nomeia a Srª Joyce Roberta Dias Chagas para o Cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5232/dec_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5232/dec_11.pdf</t>
   </si>
   <si>
     <t>Decreto 11/2017- Nomeia o Sr. Bruno da Silva Labres para o Cargo de Assessor de Parlamentar.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5233/dec_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5233/dec_12.pdf</t>
   </si>
   <si>
     <t>Decreto 12/2017- Nomeia a Srª Maria Fernanda Ferreira Quadros para o Cargo de Assessora de Bancada.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5234/dec_13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5234/dec_13.pdf</t>
   </si>
   <si>
     <t>Decreto 13/2017- Exonera a Srª Danieli Cristina Garcia Conceição do Cargo de Chefe de Gabinete.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5235/dec_14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5235/dec_14.pdf</t>
   </si>
   <si>
     <t>Decreto 14/2017- Exonera a Srª Ana Cristina Martins Viana do Cargo de Assessora.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5236/dec_15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5236/dec_15.pdf</t>
   </si>
   <si>
     <t>Decreto 15/2017- Nomeia a Srª Ana Cristina Martins Viana para o Cargo de Chefe de Gabinete.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5237/dec_16.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5237/dec_16.pdf</t>
   </si>
   <si>
     <t>Decreto 16/2017- Nomeia a Srª Danieli Cristina Garcia Conceição para o cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5238/dec_17.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5238/dec_17.pdf</t>
   </si>
   <si>
     <t>Decreto 17/2017- Institui o regulamento para a realização de Processo Seletivo Simplificado.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5239/dec_18.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5239/dec_18.pdf</t>
   </si>
   <si>
     <t>Decreto 18/2017- Institui o regulamento para a realização de Processo Seletivo Simplificado na Câmara de Vereadores de São Jerônimo.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5240/dec_19.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5240/dec_19.pdf</t>
   </si>
   <si>
     <t>Decreto 19/2017- Exonera o Sr. Danilo Silva da Silva do Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5241/dec_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5241/dec_20.pdf</t>
   </si>
   <si>
     <t>Decreto 20/2017- Exonera o Sr. Keller de Freitas Leal do Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5242/dec_21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5242/dec_21.pdf</t>
   </si>
   <si>
     <t>Decreto 21/2017- Nomeia o Sr. Dakson Antônio Freitas Leal para o Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5243/dec_22.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5243/dec_22.pdf</t>
   </si>
   <si>
     <t>Decreto 22/2017- Nomeia o Sr. Danrlei dos Santos Massena para o Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5244/dec_24.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5244/dec_24.pdf</t>
   </si>
   <si>
     <t>Decreto 24/2017- Exonera a Srª Patrícia Chananneco de Lima do Cargo de Assessora Legislativa</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5246/dec_25.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5246/dec_25.pdf</t>
   </si>
   <si>
     <t>Decreto 25/2017- Nomeia o Sr Vinicius Bartz Ely para o Cargo de Assessor Legislativo.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5247/dec_26.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5247/dec_26.pdf</t>
   </si>
   <si>
     <t>Decreto 26/2017- Decreta Ponto Facultativo.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5248/dec_27.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5248/dec_27.pdf</t>
   </si>
   <si>
     <t>Decreto 27/2017- Decreta Ponto Facultativo.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5249/dec_28.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5249/dec_28.pdf</t>
   </si>
   <si>
     <t>Decreto 28/2017- Decreta Ponto Facultativo.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5250/dec_29.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5250/dec_29.pdf</t>
   </si>
   <si>
     <t>Decreto 29/2017- Exonera o Sr. Bruno Da Silva Labres do Cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5251/dec_30.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5251/dec_30.pdf</t>
   </si>
   <si>
     <t>Decreto 30/2017- Nomeia o  Sr Vinicius Bittencourt Santos para o cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5253/dec_31.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5253/dec_31.pdf</t>
   </si>
   <si>
     <t>Decreto 31/2017- Decreta Ponto Facultativo.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5254/dec_32.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5254/dec_32.pdf</t>
   </si>
   <si>
     <t>Decreto 32/2017- Decreta Ponto Facultativo.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5255/dec_33.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5255/dec_33.pdf</t>
   </si>
   <si>
     <t>Decreto 33/2017- Decreta Ponto Facultativo.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5256/dec_34.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5256/dec_34.pdf</t>
   </si>
   <si>
     <t>Decreto 34/2017- Decreta Ponto Facultativo.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2037/2037_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2037/2037_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DO DECRETO LEGISLATIVO Nº 01/2012.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2038/2038_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2038/2038_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE ESTRADA NOLI MACHADO A ANTIGA ESTRADA DA SERRARIA NA CARVOEIRA NESTA CIDADE.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2039/2039_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2039/2039_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE MARIA INOCÊNCIA DOS SANTOS O BECO DE SERVIDÃO LOCALIZADO A RUA LAURENTINO ABREU DA SILVA NO BAIRRO LAGO PARQUE CLUBE NESTA CIDADE.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2040/2040_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2040/2040_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO DE JOSÉ ARTUR DOS SANTOS O BECO DE SERVIDÃO LOCALIZADO AO LADO DO Nº 840 NA RUA JACINTO LAGO COM FUNDOS PARA A RUA LAURENTINHO ABREU DA SILVA BAIRRO LAGO PARQUE CLUBE NESTA CIDADE. </t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2041/2041_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2041/2041_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE CLEONICE GUGEL O BECO DE SERVIDÃO LOCALIZADO ENTRE AS RUAS JERÔNIMO FERREIRA E LAUDELINO S. DA ROSA NESTA CIDADE.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2042/2042_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2042/2042_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA O DECRETO LEGISLATIVO Nº 05/2017 QUE DÁ DENOMINAÇÃO DE CLEONICE GUGEL O BECO DE SERVIDÃO LOCALIZADO ENTRE AS RUAS JERÔNIMO FERREIRA E LAUDELINO S. DA ROSA NESTA CIDADE.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/4741/decreto_legislativo_07.17.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/4741/decreto_legislativo_07.17.doc</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 7/2017 - Altera o artigo 1º do Decreto Legislativo nº 01/2012.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Filipe Pico, Alan  Menezes, Filipe da Agricultura, Gilnei Ventura, Jair Ribeiro, Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.odt</t>
   </si>
   <si>
     <t>EMENDA A LEI ORGÂNICA Nº 01/2017 - ALTERA A REDAÇÃO DOS ARTIGOS 29 E 30 DA LEI ORGÂNICA MUNICIPAL DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2806/portaria_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2806/portaria_1.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS DA COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2807/portaria_2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2807/portaria_2.pdf</t>
   </si>
   <si>
     <t>RESOLVE RENOVAR GRATIFICAÇÃO POR DEDICAÇÃO EXCLUSIVA, GDE, A SERVIDORA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2808/portaria_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2808/portaria_3.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA ELISSANDRA MOREIRA LANZARINI.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2809/portaria_4.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2809/portaria_4.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2810/portaria_5.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2810/portaria_5.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA TAÍS DE CAMPOS BITTENCOURT.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2811/portaria_6.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2811/portaria_6.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA EDUARDA DOS ANJOS.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2812/portaria_7.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2812/portaria_7.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO LUÍS PAULO ARAÚJO MACHADO.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2813/portaria_8.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2813/portaria_8.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO SAMUEL DE PAULA SOUZA.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2814/portaria_9.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2814/portaria_9.pdf</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2815/portaria_10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2815/portaria_10.pdf</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2816/portaria_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2816/portaria_11.pdf</t>
   </si>
   <si>
     <t>INSTAURAÇÃO DE PROCESSO ADMINISTRATIVO DISCIPLINAR Nº 01/2017.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2817/portaria_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2817/portaria_12.pdf</t>
   </si>
   <si>
     <t>DESIGNA SERVIDORES PARA COMPOR A COMISSÃO DE INVENTÁRIO PATRIMONIAL E ESTABELECE PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2818/portaria_13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2818/portaria_13.pdf</t>
   </si>
   <si>
     <t>ENCERRA O PROCESSO ADMINISTRATIVO DISCIPLINAR Nº 01/2017 (PAD).</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2819/portaria_14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2819/portaria_14.pdf</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2820/portaria_15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2820/portaria_15.pdf</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/2017 - DISPÕE SOBRE A CRIAÇÃO DO CARGO DE SERVENTE DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO, ALTERANDO O ART. 4º DA LEI 2940/11, QUE TRATA DO PLANO DE CARREIRA DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 02/2017 - DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRATAÇÃO DE 01 (UM) MOTORISTA PARA O LEGISLATIVO, COM FULCRO NO ART.37 IX DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03/2017 DISPÕE SOBRE A AUTORIZAÇÃO PARA CONTRATAÇÃO DE 01 SERVENTE POR PRAZO DETERMINADO PARA O LEGISLATIVO.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 04/2023 - Altera o ANEXO I, Item “b” dos Requisitos para Provimento” da Lei Municipal nº 3032/2012, que dispõe sobre o quadro de Cargos e Funções Públicas da Câmara Municipal de Vereadores de São Jerônimo, estabelecendo o Plano de Carreira dos Servidores e dá Outras. Providências.“</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2017 - "ALTERA O ARTIGO 2º E O ARTIGO 3º DA LEI MUNICIPAL 3482/2016 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06/2017 -  "ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 3483/2016 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07/2017 - CONCEDE REAJUSTE AOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 08/2017 - ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 3279/2014 QUE CONCEDE GRATIFICAÇÃO A COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1840/1840_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1840/1840_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2017 - ALTERA O ARTIGO E O PARAGRAFO 1º DO ARTIGO 2º DA LEI MUNICIPAL 3484/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1841/1841_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1841/1841_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10/2017 - INSTITUI NO MUNICÍPIO DE  SÃO JERÔNIMO  A CAMPANHA "OUTUBRO ROSA" DEDICADO AS AÇÕES PREVENTIVAS A INTEGRIDADE DA SAÚDE DA MULHER, E INCLUI O EVENTO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>Jair Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1916/1916_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1916/1916_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11/2017 - INSTITUI NO MUNICÍPIO DE SÃO JERÔNIMO O PROJETO SÃO JERÔNIMO SEM FOME.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>Valmir Nunes, Filipe da Agricultura, Filipe Pico, Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1917/1917_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1917/1917_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12/2017 - INSTITUI A SEMANA MUNICIPAL DA SAÚDE DO HOMEM.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/2017 - CRIA GRATIFICAÇÃO PARA O MOTORISTA LOTADO NO GABINETE DO PREFEITO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 02/2017 - ALTERA A LEI MUNICIPAL 2823 DE 30 DE DEZEMBRO DE 2009, AO QUAL ESTABELECE O PLANO DE CARREIRA DO MAGISTÉRIO  MUNICIPAL.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03/2017 - AUTORIZA A CEDÊNCIA DO GINÁSIO DE ESPORTES POR PRAZO DETERMINADO.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/2017 - QUE ALTERA ANEXO I DA LEI MUNICIPAL 3259/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05/2017  - AUTORIZA A CONTRATAÇÃO EMERGENCIAL E PROFESSORES, PEDAGOGOS, SERVENTES PARA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 06/2017 - REVOGA ART. 20 DA LEI MUNICIPAL Nº 3490/2016. </t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07/2017 - AUTORIZA O PODER EXECUTIVO A CEDER ATRAVÉS DE CONCESSÃO DE USO TÍTULO GRATUÍTO, MÁQUINAS E EQUIPAMENTOS AGRÍCOLAS A ASSOCIAÇÃO DE PRODUTORES RURAIS NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 08/2017 AUTORIZA CONTRATAÇÃO DE 3 TÉCNICOS EM ENFERMAGEM (SEDE), 1 TÉCNICO DE ENFERMAGEM (MORRINHOS), 1 TÉCNICO EM ENFERMAGEM (QUITÉRIA), 1 TÉCNICO ENFERMAGEM( PALMEIRA) E 1 TÉCNICO EM ENFERMAGEM (GRAMAL).  </t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2017 AUTORIZA O PODER EXECUTIVO A PROCEDER CONTRATAÇÃO DE 03 MOTORISTAS.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10/2017 - AUTORIZA O PODER EXECUTIVO DESAFETRAR IMÓVEL PÚBLICO E PERMUTAR IMÓVEL PÚBLICO POR OUTRO DE PROPRIEDADE DE MARIO ANTÔNIO DE OLIVEIRA DORNELLES.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 11/2017 - CEDÊNCIA DO GINÁSIO DE ESPORTES PARA O LIONS CLUB.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 12/2017 - CEDÊNCIA DO GINÁSIO PARA A TRI PRODUÇÕES.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 13/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 240.000,00.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 14/2017 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) PROFESSOR GEOGRAFIA E 01 (UM) PROFESSOR DE LÍNGUA PORTUGUESA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 15/2017 - ALTERA A LEI MUNICIPAL Nº 1072/1996 QUE DISPÕE SOBRE O CÓDIGO DE POSTURAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 16/2017 - REAJUSTA A TABELA DE PAGAMENTO DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS E CARGOS E PROVIMENTOS EFETIVO EM COMISSÃO, FUNÇÃO GRATIFICADA, ESTAGIÁRIO, CELETISTA E DEMAIS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 17/2017 - REAJUSTA AS TABELAS DE PAGAMENTO DOS VENCIMENTOS DOS INTEGRANTES DO MAGISTÉRIO PÚBLICO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 18/2017 - ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL AOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 19/2017 - ALTERA O ARTIGO 3º DA LEI Nº 3346 DE 31 DE MARÇO DE 2015 QUE REAJUSTA A CONCESSÃO DO VALE ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 20/2017 - INSTITUI O PROGRAMA PAVIMENTAÇÃO COMUNITÁRIO.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 21/52017 - AUTORIZA A REALIZAÇÃO DE PARCERIA VOLUNTÁRIA COM A APAE DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 22/2017 - ALTERA LEI MUNICIPAL Nº 3146/2013 DE 02 DE ABRIL DE 2013 A QUAL INSTITUI HORÁRIO ESPECIAL DE TRABALHO E CRIA GRATIFICAÇÃO POR ATIVIDADE DE NATUREZA ESPECIAL.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 23/2017 -   AUTORIZA A REALIZAÇÃO DE PARCERIA VOLUNTÁRIA COM A SOCIEDADE DE MANUTENÇÃO CASA DA CRIANÇA E SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 24/2017 - AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER CONTRATAÇÃO EMERGENCIAL DE 02 (DOIS) PROFESSORES DE EDUCAÇÃO ESPECIAL.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 25/2017 - REESTRUTURA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL E POLITICA AGRÍCOLA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 26/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITOP ESPECIAL NO VALOR DE R$ 300.000,00.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 27/2017 - ACRESCENTA ITEM 12 NO ANEXO DA LEI MUNICIPAL Nº 34999/2016 DE 27 DE DEZEMBRO DE 2016 A QUAL INSTITUI O CALENDÁRIO DE EVENTOS PARA O ANO DE 2017.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 28/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CONTRATAÇÃO EMERGENCIAL DE 02 (DOIS) SERVENTES DE ESCOLA E 01 (UM) PROFESSOR DE EDUCAÇÃO DE JOVENS E ADULTOS MODALIDADE SERIES INICIAIS DO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1538/1538_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1538/1538_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 29/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A ISENTAR DE RESPONSABILIDADE PELO PAGAMENTO DO IMPOSTO PREDIAL TERRITORIAL URBANO - IPTU NO EXERCÍCIO DE 2017 A EMPRESA MULTILAB INDUSTRIA E COMÉRCIO DE PRODUTOS FARMACÊUTICO.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 30/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CONTRATAÇÃO EMERGENCIAL DE 02 (DOIS) PROFESSORES DE SÉRIES INICIAIS.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 31/2017 - AUTORIZA A ABERTURA DE UM CREDITO SUPLEMENTAR NO VALOR R$220.000,00.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 32/2017 - ACRESCENTA ITEM 10 NO MÊS DE JUNHO NO ANEXO DA LEI MUNICIPAL Nº 3299/2016, DE 27 DE DEZEMBRO DE 2016 A QUAL INSTITUIU O CALENDÁRIO DE EVENTOS PARA O ANO DE 2017. </t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEINº 33/2017 - AUTORIZA O PODER EXECUTIVO A PROCEDER CONTRATAÇÃO EMERGENCIAL DE 01 (UM) MOTORISTA.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1606/1606_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1606/1606_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 34/2017 - AUTORIZA A REALIZAÇÃO  DE PARCERIA VOLUNTARIA COM O CORAL SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 35/2017 - AUTORIZA A REALIZAÇÃO DE PARCERIA VOLUNTÁRIA COM O CONSEPRO (CONSELHO PRÓ-SEGURANÇA PÚBLICA DE SÃO JERÔNIMO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 36/2017 - EXTINGUE CARGO PÚBLICO DE AGENTE COMUNITÁRIO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 37/2017 - CRIA EMPREGOS PÚBLICOS DE AGENTE COMUNITÁRIO DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1599/1599_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1599/1599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 38/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CONTRATAÇÃO POR EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) PEDAGOGO E 01 (UM) PROFESSOR DE EDUCAÇÃO INFANTIL.  </t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1616/1616_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1616/1616_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 39/2017 - DISPÕES SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE COMBATE E PREVENÇÃO A DENGUE, ZIKA E CHIKUNGUNYA.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1617/1617_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1617/1617_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 40/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 80.000,00.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1618/1618_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1618/1618_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 41/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 550.000,00.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1621/1621_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1621/1621_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 43/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 110.000,00.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1622/1622_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1622/1622_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 44/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 451.000,00.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 45/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO POR EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) ARQUITETO.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 46/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 230.000,00.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 47/2017 - REVOGA A CESSÃO DE USO DE UMA ÁREA DE TERRA MEDINDO 6.526,25M², CONFORME LEI MUNICIPAL Nº 2077 DE 18 DE SETEMBRO DE 2002.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 48/2017 - AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER CONTRATAÇÃO POR EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) MÉDICO VETERINÁRIO.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 49/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CONTRATAÇÃO POR EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) MONITOR.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 50/2017 - CRIA AS ÁREAS DE SAÚDE COM SUAS RESPECTIVAS MICRO ÁREAS, PARA A IMPLANTAÇÃO DA ESTRATÉGIA DE SAÚDE DA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.rar</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.rar</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 51/2017 - DISPÕE SOBRE O QUADRIÊNIO 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 52/2017 - ALTERA O QUADRO DE CARGOS DE PROVIMENTO EFETIVO CONSTANTE NO ARTIGO 4º DA LEI MUNICIPAL 658/94 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 53/2017 - AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO DE AGENTES DE COMBATE A ENDEMIAS, POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 54/2017- DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE SÃO JERÔNIMO, ESTABELECE AS ATRIBUIÇÕES DOS ÓRGÃOS DA ADMINISTRAÇÃO DIRETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 55/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.700.000,00.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1716/1716_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1716/1716_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 56/2017 - DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO NO MUNICÍPIO DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1717/1717_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1717/1717_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 57/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 60.000,00.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1718/1718_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1718/1718_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 58/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 1.713.000,00.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 59/2017 - DISPÕE SOBRE A REFORMULAÇÃO DO SERVIÇO MUNICIPAL DE INSPEÇÃO SANITÁRIA E FISCALIZAÇÃO SANITÁRIA PARA BENEFICIAMENTO E COMERCIALIZAÇÃO DE PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE SÃO JERÔNIMO - RS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 60/2017 - AUTORIZA O USO DE BENS PÚBLICOS POR PRAZO DETERMINADO PELA LIGA DAS EQUIPES DA GINCANA CULTURAL DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 61/2017 - AUTORIZA A REALIZAÇÃO DE PARCERIA VOLUNTÁRIA COM A LIGA INDEPENDENTE DAS EQUIPES DA GINCANA CULTURAL DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 62/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 100.000,00.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 66/2017 - CRIA QUADRO ESPECIAL EM EXTINÇÃO PARA OS PROFESSORES LEIGOS E DISPÕE SOBRE OS VENCIMENTOS.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 67/2017 - CRIA QUADRO ESPECIAL EM EXTINÇÃO PARA OS PROFESSORES ENQUADRADOS NOS§ 2º DO ART. 9º DA LEI FEDERAL 9424 DE 24/12/1996 E DISPÕE SOBRE OS VENCIMENTOS.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 71/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CONTRATAÇÃO POR EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) MÉDICO CLÍNICO GERAL.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 72/2017 - AUTORIZA O EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO DE EXCEPCIONAL INTERESSE PÚBLICO DE AGENTES COMUNITÁRIOS POR PRAZO DETERMINADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 73/2017 - AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE COMODATO COM A ASSOCIAÇÃO DA PALMEIRA E ZONA DOS MENEZES.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 74/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 260.000,00.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 75/2017 - ALTERA A LEI MUNICIPAL Nº 3565/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 77/2017 - INSTITUÍ O BANCO SOCIAL, QUE SERÁ FORMADO POR MATERIAIS DE CONSTRUÇÃO, MÓVEIS, IMÓVEIS E UTENSÍLIOS DOMÉSTICOS E O BANCO DE ALIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1807/1807_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1807/1807_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 78/2017 - INSTITUI O AUXILIO ALIMENTAÇÃO E O AUXILIO MORADIA NO ÂMBITO DO MUNICÍPIO DE SÃO JERÔNIMO AOS MÉDICOS PARTICIPANTES DO PROJETO "MAIS MÉDICOS PARA O BRASIL" CONFORME PORTARIA 30/2014 DA SECRETARIA DE GESTÃO DO TRABALHO E EDUCAÇÃO NA SAÚDE DO MINISTÉRIO DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1808/1808_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1808/1808_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº FICA O PODER EXECUTIVO O CONSELHO DE DESENVOLVIMENTO RURAL E POLÍTICA AGRÍCOLA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1824/1824_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1824/1824_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 80/2017 - DISPÕE SOBRE O PROGRAMA MUNICIPAL DE CONTROLE DO MORMO E ANEMIA INFECCIOSA EQUINA.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1825/1825_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1825/1825_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 81/2017 - DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1826/1826_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1826/1826_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 82/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 230.000,00.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1842/1842_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1842/1842_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 83/2017 - CRIA E REGULAMENTA O CONSELHO DE INSPEÇÃO SANITÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1850/1850_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1850/1850_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 84/2017 - ALTERA A LEI MUNICIPAL Nº 3545 A QUAL AUTORIZA A REALIZAÇÃO DE PARCERIA VOLUNTÁRIA COM O CONSEPRO (CONSELHO COMUNITÁRIO PRÓ - SEGURANÇA PÚBLICA E SÃO JERÔNIMO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1859/1859_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1859/1859_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 85/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 61.166,62.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1860/1860_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1860/1860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 86/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$800.000,00._x000D_
  </t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1915/1915_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1915/1915_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 87/2017 - QUE PROPÕE ALTERAÇÃO NO CÓDIGO TRIBUTÁRIO LEI MUNICIPAL Nº 415/1990.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1861/1861_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1861/1861_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 88/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 455.000,00.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 89/2017 - CONCEDE TÍTULO DE CIDADÃO JERÔNIMENSE AO SR. JÚLIO CESAR BONATO.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2043/2043_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2043/2043_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 90/2017  - AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BRDE - BANCO REGIONAL DE DESENVOLVIMENTO DO EXTREMO SUL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 91/2017 - ALTERA O ARTIGO DA LEI Nº 3448 A QUAL AUTORIZA O CONVÊNIO DE CEDÊNCIA DE PESSOA E DEPENDÊNCIA FÍSICA PARA A UAA - UNIDADE DE ATENDIMENTO AVANÇADA DA JUSTIÇA FEDERAL NA CIDADE DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2016/2016_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2016/2016_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 92/2017 - ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2044/2044_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2044/2044_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 93/2017 - DISPÕE SOBRE A CRIAÇÃO DO ABRIGO MUNICIPAL QUE ATENDERÁ CRIANÇAS E ADOLESCENTES, EM CONFORMIDADE COM O ESTATUTO DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2017/2017_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2017/2017_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 94/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER CONTRATAÇÃO POR EXCEPCIONAL INTERESSE PÚBLICO DE 01 (UM) MOTORISTA.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 95/2017 - DISPÕE SOBRE A CONCESSÃO DE VALE ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 96/2017 - AUTORIZA O USO DE BENS PÚBLICOS POR PRAZO DETERMINADO PELA ª REGIÃO TRADICIONALISTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 97/2017 - INSTITUI O COMITÊ DE PREVENÇÃO DA VIOLÊNCIA E VALORIZAÇÃO DA VIDA NO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 98/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLENTAR NO VALOR DE R$ 1.032.000,00.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 99/2017 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A CONTRATAÇÃO POR EXCEPCIONAL INTERESSE PÚBLICOS DE 02 (DOIS) VIGIA.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 100/2017 - INSTITUI O "CÓDIGO SANITÁRIO MUNICIPAL" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N º 101/2017 - FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A CEDER UMA ÁREA DE TERRA AO SINDICATO DOS MUNICIPÁRIOS DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 102/2017 - AMPLIA A CARGA HORÁRIA DO CARGO DE ADVOGADO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 103/2017 - CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SR. JOSÉ CARLOS DE OLIVEIRA (ZÉ DA BRISA).</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 104/2017 CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SR. JOÃO BATISTA POZZA.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 105/2017 - CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SR. EDMUNDO AGIZ HEBERLE.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 106/2017 - CONCEDE TITULO DE CIDADÃO AO SR. WANDERLEY GURGEL</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 107/2017 - CONCEDE TITULO DE CIDADÃO JERONIMENSE AO SR. PAULO RENATO A. VALENTE.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 108/2017 - DÁ NOVA REDAÇÃO AO CAPITULO II DO TÍTULO II DO CÓDIGO TRIBUTÁRIO MUNICIPAL ESTABELECIDO PELA LEI MUNICIPAL Nº 415/90.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 109/2017 - AUTORIZA A REALIZAÇÃO DE PARCERIA VOLUNTÁRIA COM A 2ª REGIÃO TRADICIONALISTA MTG DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 110/2017 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 55.000,00.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 111/2017 - INSTITUI O CALENDÁRIO DE EVENTOS DO ANO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 112/2017 - AUTORIZA A REALIZAÇÃO DE PARCERIA VOLUNTÁRIA COM O CONSEPRO (CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA DE SÃO JERÔNIMO) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 113/2017 - AUTORIZA A REALIZAÇÃO DE PARCERIA VOLUNTÁRIA COM A APAE DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N 01/2017 - REGULAMENTE O USO DO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 02/2017 - AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO A FILIAR-SE A UNIÃO DOS VEREADORES DO RIO GRANDE DO SUL (UVERGS).</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 03/2017 - ALTERA A REDAÇÃO DOS ARTIGOS 5º E 6º DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 04/2017 - FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 5.000,00.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1619/1619_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1619/1619_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 05/2017 - CONCEDE REAJUSTE AOS ESTAGIÁRIOS DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>Filipe Pico, Filipe da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1620/1620_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1620/1620_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 06/2017 - INSTITUI O PROGRAMA &amp;#8220;CÂMARA NO SEU BAIRRO&amp;#8221; NO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.        </t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>Elisa Mara, Amaro da Maré, Filipe Pico, Rodrigo Marcolin, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1719/1719_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1719/1719_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 07/2017 - ACRESCENTA A &amp;#8220;SUBSEÇÃO V&amp;#8221; E O &amp;#8220;ARTIGO 65 &amp;#8211; C&amp;#8221; NO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DO MUNICÍPIO DE SÃO JERÔNIMO, QUE CRIA A COMISSÃO DE SAÚDE, MEIO AMBIENTE E DESENVOLVIMENTO SUSTENTÁVEL.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1720/1720_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1720/1720_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 08/2017 - FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$38.000,00._x000D_
  </t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>Elisa Mara, Amaro da Maré, Filipe Pico, Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1721/1721_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1721/1721_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2017 - AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO A REALIZAR CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 10/2017 - FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 44.000,00. </t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5086/projeto_de_resolucao_11.2017.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5086/projeto_de_resolucao_11.2017.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 11/2017 - Fica o Poder Legislativo autorizado a abrir um Crédito Suplementar no valor de R$ 2.000,00.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>XXXXX</t>
   </si>
   <si>
     <t>Alan  Menezes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTO A SEC</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTO A SE</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>Filipe da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">    OS  VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM AO PODER EXECUTI</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.odt</t>
   </si>
   <si>
     <t>VEREADOR SOLICITA AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA COMPETENTE, QUE PATROLEM O LEITO DA RUA R</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">         O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO </t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER, APÓS OUVIR O PLENÁRIO, QUE SEJA ENVIADO AO EXECUTIVO MUNICIPA</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER, APÓS OUVIR O PLENÁRIO, QUE SEJA ENVIADO AO CHEFE DA AGÊNCIA D</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ELABORE</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">   _x000D_
                  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO EXEC</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                 O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A SECRETARIA</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROPOSIÇÃO_x000D_
 _x000D_
 _x000D_
   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER </t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.odt</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO DO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, SOLICI</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER AO PLENÁRIO,_x000D_
 SOLICITAR AO PODER LEGISLATIVO ATRAVÉS MESA DIRE</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO_x000D_
 PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE PROVID</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.doc</t>
   </si>
   <si>
     <t>O VEREADOR SOLICITA A SECRETARIA DE OBRAS CORTE DE GRAMA EM TORNO DO GINÁSIO</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER AO PLENÁRIO, SOLICITAR AO PODER LEGISLATIVO ATRAVÉS MESA DIRET</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">                 O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO_x000D_
 PLENÁRIO, SOLICITAR AO PODER EXE</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O  VEREADOR QUE ESTA SUBSCREVE, REQUERE APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE C</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.odt</t>
   </si>
   <si>
     <t>O  VEREADOR QUE ESTA SUBSCREVE, REQUERE APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO  REFORMA</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE NOT</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>Arthur dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE O PATROLAMENTO NA ESTRA</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO QUE PROVIDENCIE A COLOCAÇÃO DE RED</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                         O VEREADOR QUE ESTA SUBSC</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER AO PLENÁRIO,_x000D_
 SOLICITAR AO PODER LEGISLATIVO ATRAVÉS DA MESA D</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE O MUNICÍPIO FAÇA A INSTALAÇÃO DE UM PONTO DE ÁGUA QUENTE, DISPONIBILIZE UMA REDE WI-FI </t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA QUE O MUNICÍPIO FAÇA A COMPRA DE UM OU DOIS LONÕES</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE ANAL</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>Valmir Nunes, Amaro da Maré, Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf</t>
   </si>
   <si>
     <t>PLENÁRIO, SOLICITAR Á MESA DIRETORA UMA AUDIÊNCIA PÚBLICA COM A DIRETORIA DA_x000D_
 CORSAN, COM DATA Á COM</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>Amaro da Maré</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE UMA </t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.odt</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A EMPRESA EXPRESSO VITÓRIA, U</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR_x000D_
  AO PODER EXECUTIVO JUNTAMENT</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS, PAVIMENTO NA RUA ANTÔNIO PINTO ENTRE </t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS, A CANALIZAÇÃO E POSSÍVEL PAVIMENTAÇÃO</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO, QUE VIA</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER AO PLENÁRIO, SOLICITAR AO_x000D_
 PODER LEGISLATIVO ATRAVÉS MESA DIRE</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO,_x000D_
 SOLICITAR AO PODER EXECUTIVO, ATRAVÉS D</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.odt</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTO AO D</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO SINALIZAÇÃO INDICATIVA NA AV. RIO BRANCO.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA A PARCERIA PÚBLICA PRIVADA (MUNICÍPIO E CONTRIBUINTES) A FIM DE VIABILIZAR A CHAMADA PAVIME</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIR  DO  PLENÁRIO, SOLICITAR AO PODER LEGISLATIVO</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER, APÓS OUVIR O PLENÁRIO, SOLICITAR AO PROCON QUE VENHA Á SÃO JE</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.odt</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE O PATROLAMENTO COM COLO</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO SR. JULIO HOFER, DIRETOR DE DISTRIBUIÇÃO DA CEEE-D, QUE SEJAM TOMADAS AS MEDIDAS PROVID</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA DESTA CASA LEG</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA COMPETENTE, QUE PATROLEM O LEITO DA RUA ANTÔNIO CA</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  OS  VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTAMEN</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER AO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO  ATRAVÉS DO DEPARTA</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR_x000D_
  AO PODER EXECUTIVO  A POSS</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, CONVID</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE REQUER APOS OUVIDO PLENARIO, SOLICITAR QUE A MESA DIRETORA CONVIDE O D</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE FAÇA A RETIRADA DOS ENTULHOS NA RUA</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA </t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.odt</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA DESTA C</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO, QUE SE</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A SECRETARIA DE OBRAS QUE ALÉM DA LIMPEZA E MANUTENÇÃO BÁSICA DO CEMITÉRIO MUNICIPAL, FAÇA</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.odt</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LOMBADAS, NAS RUAS ANTÔNIO PINTO EM FRENTE A CASA 169 E OUTRA NA RUA ANTÔNIO CANDIDO CO</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO MUNICIPAL QUE FAÇA UM ESTUDO PARA VER A POSSIBILIDADE DE CONSTRUÇÃO DE UM ABR</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE CONVIDE PARA RECEBER MOÇÃO DE RECONHECIMENTO, O MERETÍSSIMO SR. JUIZ D</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE A COLOCAÇÃO DE CANOS EM</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE ENVIE PARA ESTA CASA RELATÓRIO DE TODOS OS GASTOS COM COMBUSTÍVEL N</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO A COLOCAÇÃO DE UMA LOMBADA(QUEBRA MOLAS) NA RUA RAMIRO BARCELOS ESQUINA</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS QUE NOTIFIQUE O PROPRIETÁRIO DO TERRENO </t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO PARA QUE</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO AO PLENÁRIO, SOLICITAREM A MESA DIRETORA A </t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.odt</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.odt</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1435/1435_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1435/1435_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">    OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM  AO PODER EXECUTI</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ENVIE </t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE O PATROLAMENTO E O CORT</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.odt</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE </t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO A COLOCAÇÃO DE LOMBADAS NAS VIAS: RUA LUIZ MULLER PICARELLI (DESCIDA DO ABRIGO, EM FRENTE À</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO O AUMENTO DE VAGAS NAS CRECHES MUNICIPAIS, BEM COMO A AMPLIAÇÃO NO HORÁRIO DE ATENDIMENTO P</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR O TRÂNSITO MUNICIPAL,</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO UMA AUDIÊNCIA PÚBLICA COM A SECRETARIA DA FAZENDA MUNICIPAL.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS QUE FAÇA UMA LIMPEZA E POSSÍVEL CANALI</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO MUNICIPAL, QUE FAÇA UM ESTUDO PARA QUE SEJA PAVIMENTADA O TRECHO QUE FA</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ATRAVÉS </t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.odt</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM  AO PODER EXECUTIVO  </t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTO A C</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.odt</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA DESTA </t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO JUNTAMEN</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.odt</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1455/1455_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1455/1455_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUAL OS VA</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE SEJA C</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO A MANUTENÇÃO DA RUA JOÃO ANTÔNIO OLIVEIRA COM A RUA IVO BARCELLOS, NO BAIRRO SÃO THOMÁS, VI</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO A LIMPEZA DE ALGUMAS VIAS DO BAIRRO SÃO THOMÁS, RUA CAETANO BIANCHI ESQUINA COM RUA EPITÁCI</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO QUE ENVIE PARA ESTA CASA O PROJETO DE LEI DA GUARDA MUNICIPAL ARMADA._x000D_
 </t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS PAVIMENTO NA RUA JACINTO PEREIRA LAGO </t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER LEGISLATIVO  ATRA</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.odt</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO C</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.odt</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.odt</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR_x000D_
  AO PODER EXECUTIVO JUNTO A</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.odt</t>
   </si>
   <si>
     <t>PATROLAMENTO NA TRAVESSA DO PIZZIO PALMEIRA SÃO JERÕNIMO</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS </t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.odt</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A LIMPEZA DO BUEIRO RUA DIAMANTINA CHANANECO, PRÓXIMO AO NÚMERO 38, NO BAIRRO SÃO FRANCISCO , POIS </t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.odt</t>
   </si>
   <si>
     <t>O LEVANTAMENTO/ESTUDO E EXECUÇÃO/IMPLANTAÇÃO DO SANEAMENTO BÁSICO NA RUA C - NO BAIRRO SÃO FRANCISCO</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE VIABI</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO QUE SE FAÇA UMA BARREIRA DE CONTENÇÃO DE 1,5M E PATROLAMENTO NA RUA APOLINÁRIO MARQUES DE S</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO FISCALIZAÇÃO E A MANUTENÇÃO DE UM BURACO SITUADO NA RUA RAFAEL ATHANÁSIO</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Bagana</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR O RELATÓRIO DE RECEITA E DESPESA DA 1ª EDIÇÃO FESTA DE PÁSCOA.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO DISPONIB</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER LEGISLATIVO, ATRA</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.odt</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, A CEDÊNCIA</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE MOÇÃ</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE M</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA DE OBRAS A MANUTENÇÃO DA CALÇADA DA PRAÇA JÚLIO</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  AO PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA DE OBRAS A POSSIBILIDADE DE DESENTUPIR BUEIRO E </t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO PLENÁRIO, SOLICITAM AO PODER EXECUTIVO QUE A</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO PLENÁRIO, SOLICITAM A MESA DIRETORA QUE ENTR</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE EN</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE ALTER</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO QUE FAÇA A MANUTENÇÃO (ASFALTO FRIO) DA RUA BENTO GONÇALVES ENTRE AS RESIDÊNCIAS Nº 149 À 4</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO, APÓS REIVINDICAÇÕES DOS MORADORES DO BAIRRO SÃO THOMAS, A INSTALAÇÃO DE UMA PRACINHA NO TE</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS QUE FAÇA UM PATROLAMENTO NA RUA VALDEM</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.odt</t>
   </si>
   <si>
     <t>VENHO SOLICITAR QUE SEJA COLOCADO UM RELÓGIO PONTO NO POSTO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE FAÇA </t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.odt</t>
   </si>
   <si>
     <t>RESTAUREM A PAVIMENTAÇÃO NO LEITO DE ROLAGEM DA AVENIDA MAURÍCIO CARDOSO NO TRECHO COMPREENDIDO ENTR</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.odt</t>
   </si>
   <si>
     <t>ENVIE A AGÊNCIA ESTADUAL DE REGULAÇÃO DOS SERVIÇOS PÚBLICOS DELEGADOS DO RIO GRANDE DO SUL &amp;#8211; A</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO  QUE ES</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTAS SUBSCREVEM, REQUEREM APÓS OUVIDO AO PLENÁRIO, SOLICITAREM AO PODER EXECUTIV</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO ESTUD</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.odt</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.odt</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, QUE ENVI</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO A CONSTRUÇÃO DE RAMPA PARA CADEIRANTES NA CAPELA MORTUÁRIA, ASSIM RESPE</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MESA DIRETORA QUE ENTREGUE MOÇÃO DE RECONHECIMENTO AO SMARJA (SOCIEDADE DOS MINERADORES </t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1525/1525_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1525/1525_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR_x000D_
  AO PODER EXECUTIVO JUNTAM</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE  REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR_x000D_
  AO PODER EXECUTIVO JUNTAMENT</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.odt</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.odt</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAREM A MESA DIRETORA QUE ENTREGUE MOÇÃO DE RECONHECIMENTO MANIFESTANDO A CONGRATULAÇÃO AO LIO</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE AO DEPARTAMENTO DE TRÂNSITO, VERIFICAR A POSSIBILIDADE DE UM</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE UM</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR ATRAVÉS DA MESA DIRETORA Q</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DO</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">       O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, CED</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.odt</t>
   </si>
   <si>
     <t>OLICITO, APÓS REIVINDICAÇÕES DOS MORADORES DO BAIRRO QUININHO,  A INSTALAÇÃO DE UMA PRACINHA NO BAIR</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1536/1536_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1536/1536_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAMOS AO DEPARTAMENTO DE TRÂNSITO QUE VIABILIZE A SINALIZAÇÃO DE PLACAS DAS RUAS DO BAIRRO SÃO</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1539/1539_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1539/1539_texto_integral.odt</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.odt</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, QUE ENVIE</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, CONVIDE O</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENTREGUE MOÇÃO DE RECONHECIMENTO AOS FESTEIROS E COLABORADORES QUE COM</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1544/1544_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1544/1544_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAREM AO PODER EXECUTIVO INFORMAÇÕES SOBRE A MÁQUINA LOCADA DA EMPRESA MAK &amp;#8211; MÁQUINAS LT</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAREM AO PODER EXECUTIVO CÓPIA INTEGRAL DO PROCESSO SELETIVO PARA CONTRATAÇÃO EMERGENCIAL DE P</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAREM AO PODER EXECUTIVO RELATÓRIO DE TODAS AS DESPESAS COM AS PROGRAMAÇÕES: &amp;#8220;VERÃO 2017</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR À MESA DIRETIVA QUE ATRAVÉS DE PROJETO DE RESOLUÇÃO, QUE SEJA INSTITUÍDO NO MUNICÍPIO DE S</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINE A TRAVESSA ACIMA DA RUA DIAMANTINA SILVEIRA CHANANECO, NO BAIRRO SÃO FRANCISCO, PASSANDO A </t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM AO PODER EXECUTIVO JU</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO, AO PODER EXECUTIVO A PLANILHA DA ESTRUTURA ORGANIZACIONAL, BEM COMO O NOME DO SERVIDOR QUE</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO, APÓS REIVINDICAÇÕES DOS MORADORES DO BAIRRO BANDEIRA BRANCA E PORTO DO CONDE, A INSTALAÇÃO</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA LIMPA A RUA CONSTANTINO PICARELLI AO LADO DA CASA DA JUÍZA CARLA, POR RECLAMAÇÃO DE MORADOR</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR ATRAVÉS DA MESA DIRETORA QU</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE PRO</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO  PODER EXECUTIVO JUNTO AO D</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAR À MESA DIRETIVA QUE ATRAVÉS DE PROJETO DE RESOLUÇÃO, QUE SEJA INSTITUÍDO NO MUNICÍPIO DE </t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA LIMPA A RUA ZEFERINO MOREIRA DA SILVA E REALIZADO O CORTE DE UMA ÁRVORE DE ALTO RISCO NA ME</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR_x000D_
  AO PODER EXECUTIVO JUNTAME</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.odt</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">    O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE IN</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE FAÇA A</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA INSTALADO UMA &amp;#8220;ACADEMIA AO AR LIVRE&amp;#8221; COM EQUIPAMENTOS, DENTRO DO PROGRAMA NACIO</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.odt</t>
   </si>
   <si>
     <t>OLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA MUNICIPAL DE PLANEJAMENTO E DESENVOLVIMENTO ECONÔM</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA  QUE ATRAVÉS </t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO QUE VERIFIQUEM A POSSIBILIDADE DE VIABILIZAR O DESLOCAMENTO DE PESSOAS QUE IRÃO UTILIZAR O </t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DE OBRAS QUE VISTORIE A RUA JOSÉ BATISTA ANJOLIN</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENV</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM ESTACIONAMENTO NA RUA HERBERT SCHREINERT COMO FOI FEITO EM FRENTE A ACADEMIA DO DU</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA ARRUMADO E COLOCADO OS CANOS DE 30 ONDE ESCORRE ESGOTO CÉU ABERTO NA RUA RAFAEL ATHANÁSIO (</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO EXECUTIVO QUE ESTUDE A P</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO EXECUTIVO QUE ESTUDE A PO</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, A IMPLAN</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTAS SUBSCREVEM, REQUEREM APÓS OUVIDO O PLENÁRIO, SOLICITAREM AO PODER EXECUTIVO </t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, QUE PROVIDENCIE O CADASTRAMENTO DE PROJETOS NO PROGRAMA DE DESENVOLVIM</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, APÓS VERIFICAR A VIABILIDADE E IMPACTO ECONÔMICO, QUE ENVIE PROJETO DE</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR_x000D_
  AO PODER EXECUTIVO ATRAVÉS </t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTO DA S</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1584/1584_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1584/1584_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> _x000D_
 _x000D_
  VEREADORES QUE ESTA SUBSCREVM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM AO PODER EXECUTIVO </t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1585/1585_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1585/1585_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE UM</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1586/1586_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1586/1586_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ATRAVÉS DO</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1587/1587_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1587/1587_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO O PATROLAME</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1588/1588_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1588/1588_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS QUE PROVIDENCIE A LIMPEZA DE TODOS OS VA</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1589/1589_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1589/1589_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAREM AO PODER EXECUTIVO A RELAÇÃO DAS DIÁRIAS DOS SECRETÁRIOS E COORDENADORES NOMINADAS DESDE</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1590/1590_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1590/1590_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAREM AO PODER EXECUTIVO CÓPIA DIÁRIO DE BORDO DE TODOS OS VEÍCULOS, CAMINHÕES E MÁQUINAS DA S</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1591/1591_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1591/1591_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO, QUE R</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1592/1592_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1592/1592_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO A INSTALAÇÃO DE UMA PRACINHA AO LADO DO GINÁSIO DE ESPORTES PLÁCIDO CUNDA (GINÁSIO MUNICIPA</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1593/1593_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1593/1593_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO A CANALIZAÇÃO DA VALA ENTRE AS RUAS GENERAL OSÓRIO E RILLOY SCHREINERT.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1594/1594_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1594/1594_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE ENVIE PARA ESTA CASA A SEGUINTE SOLICITAÇÃO: QUAL O SETOR E QUEM RE</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1595/1595_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1595/1595_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE À SECRETARIA COMPETENTE, QUE ACHEM UMA SOLUÇÃO PARA A SEGUND</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1596/1596_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1596/1596_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS PARA VERIFICAR A SITUAÇÃO DO TERRENO D</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1597/1597_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1597/1597_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">VENHO SOLICITAR QUE SEJA REALIZADA A PODA(SEM CUSTOS) DE QUATRO ÁRVORES NA RUA BARRETO LEITE 115, A </t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1598/1598_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1598/1598_texto_integral.odt</t>
   </si>
   <si>
     <t>VENHO SOLICITAR QUE SEJA FISCALIZADO ATRAVÉS DOS ÓRGÃOS COMPETENTES, A VISTORIA E AVALIAÇÃO NOS PRÉD</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1600/1600_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1600/1600_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA FINALIZADO O SERVIÇO NA RUA JOSÉ BATISTA ANJOLIM NA QUAL INICIOU-SE A COLOCAÇÃO DE NEOBRITA</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1601/1601_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1601/1601_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS E SANEAMENTO QUE PROVIDENCIE A COLOCAÇÃO</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1602/1602_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1602/1602_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO  PODER EXECUTIVO JUNTAMENT</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1603/1603_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1603/1603_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM AO PODER EXECUTIVO J</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1604/1604_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1604/1604_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO A PAVIMENTAÇÃO DE TRECHO DA RUA CAETANO BIACHI (APROXIMADAMENTE DE 340 METROS), ENTRE AS RU</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1605/1605_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1605/1605_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE ELABORE UM PROJETO DE LEI ONDE A PREFEITURA POSSA FAZER LIMPEZA NOS</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1607/1607_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1607/1607_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS QUE PATROLE E COLOQUE NEO BRITA NA RUA</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1608/1608_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1608/1608_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE REPARE OS DANOS CAUSADOS AO MONUMENTO DA BÍBLIA DA PRAÇA JULIO DE C</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1609/1609_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1609/1609_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR O EXECUTIVO QUE ENVIE O PRO</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1611/1611_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1611/1611_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM A MESA DIRETORA ATRA</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1612/1612_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1612/1612_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO QUE A PREFEITURA MUNICIPAL FAÇA UMA PARCERIA JUNTO A ULBRA DE SÃO JERÔNIMO, COM OS ALUNOS D</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1613/1613_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1613/1613_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO A  ELEVAÇÃO COM POSSÍVEL PAVIMENTAÇÃO DO TRECHO DA RUA FLORES DA CUNHA (RUA QUE DÁ ACESSO A</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1614/1614_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1614/1614_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">    OS VEREADORES QUE ESTA SUBSCREM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM  AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1615/1615_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1615/1615_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO CÓPIA DE TODAS AS PORTARIAS DESDE 02/01/2017 ATÉ O DIA DO ENVIO. </t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1623/1623_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1623/1623_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITO UMA ÁREA DE LAZER NA RUA CLAUDIO MARCOLIN ESQUINA COM A RUA LUIZ MULLER PICARELLI (NO BAIRR</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1624/1624_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1624/1624_texto_integral.odt</t>
   </si>
   <si>
     <t>OLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS PARA QUE FAÇA UM REPARO  E COLOCAÇÃO DE</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1625/1625_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1625/1625_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTAM</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1626/1626_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1626/1626_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTAMENTE</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1627/1627_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1627/1627_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> AO PODER EXECUTIVO, EM PARCERIA COM A EMPRESA RESPONSÁVEL PELA TRAVESSIA DO BOTE SÃO JERÔNIMO TRI</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1628/1628_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1628/1628_texto_integral.odt</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1629/1629_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1629/1629_texto_integral.odt</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1630/1630_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1630/1630_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO A POSSIB</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1631/1631_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1631/1631_texto_integral.odt</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA QUE ENVIE UMA</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1632/1632_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1632/1632_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO PLENÁRIO, SOLICITAR AO EXECUTIVO ATRAVÉS DA</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Filipe Pico, Jair Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1635/1635_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1635/1635_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM AO PODER EXECUTIVO </t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1636/1636_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1636/1636_texto_integral.odt</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1637/1637_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1637/1637_texto_integral.odt</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA A CRIAÇÃO DA COMISSÃO PERMANENTE DE SAÚDE, MEIO AMBIENTE DESENVOLVIMENTO SUST</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1638/1638_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1638/1638_texto_integral.odt</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1639/1639_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1639/1639_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">	O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTO A S</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1640/1640_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1640/1640_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, CEDÊNCIA N</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Filipe Pico, Filipe da Agricultura, Jair Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1642/1642_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1642/1642_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO A ELABORAÇÃO DO PLANO DE CONTINGENCIA A DESASTRES (ENCHENTES)</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1644/1644_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1644/1644_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA INCLUÍDO NO PLANO PLURI ANUAL &amp;#8211; PPA UM PROGRAMA QUE VIABIZE O USO DE UNIFORM</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1648/1648_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1648/1648_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, CONFORME</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1649/1649_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1649/1649_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE O PREF</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1650/1650_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1650/1650_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO A MANUTENÇÃO DA QUADRA DE ESPORTES, LOCALIZADA NA PRAÇA DO BAIRRO SÃO THOMÁS.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1651/1651_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1651/1651_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA DA CÂMARA DE VE</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1652/1652_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1652/1652_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS  OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA DESTA CASA </t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1653/1653_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1653/1653_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS QUE ARRUME UM BOEIRO ABERTO, EXISTENTE</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1654/1654_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1654/1654_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS MELHORIAS NA RUA APOLINÁRIO MARQUES DE</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Elisa Mara, Alan  Menezes, Amaro da Maré, Arthur dos Santos, Bagana, Filipe da Agricultura, Filipe Pico, Gilnei Ventura, Jair Ribeiro, Rodrigo Marcolin, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1655/1655_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1655/1655_texto_integral.odt</t>
   </si>
   <si>
     <t>A CÂMARA DE VEREADORES DE SÃO JERÔNIMO, POR SEUS VEREADORES, VEM RESPEITOSAMENTE REQUERER QUE APÓS O</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1658/1658_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1658/1658_texto_integral.odt</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1659/1659_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1659/1659_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE SEJA E</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1660/1660_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1660/1660_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">		O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR O EXECUTIVO JUNTO A SECRE</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1661/1661_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1661/1661_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO O CONVÊNIO DA PREFEITURA MUNICIPAL COM SERVIÇOS DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Filipe Pico, Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1662/1662_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1662/1662_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">   OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO J</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1663/1663_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1663/1663_texto_integral.odt</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1664/1664_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1664/1664_texto_integral.odt</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1665/1665_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1665/1665_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO DAER PINTURA DAS LOMBADAS NO TRECHO DA RS 401 ENTRE SÃO JERONIMO E CHARQUEADAS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Filipe Pico, Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1666/1666_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1666/1666_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                         OS VEREADORES QUE ESTA SU</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1667/1667_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1667/1667_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE RESOLVA O PROBLEMA DE ESGOTO Á CÉU ABERTO NA RUA PRINCESA ISABEL NO</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1668/1668_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1668/1668_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, PAVIMENTA</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1669/1669_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1669/1669_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, AS SEGUIN</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Filipe Pico, Filipe da Agricultura, Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1670/1670_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1670/1670_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA MUNICIPAL DO PLANEJAMENTO E DESENVOLVIMENTO ECON</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1671/1671_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1671/1671_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAMOS O PATROLAMENTO DA ESTRADA E DO BAIRRO DO PORTO DO CONDE</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1672/1672_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1672/1672_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE DESPORTO E LAZER, JUVENTUDE E TERCEIRA IDADE</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1673/1673_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1673/1673_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR QUE SEJA ENVIADO AO PREFEITO MUNICIPAL, PROPOSTA DE RECLASSIFICAÇÃO DOS SALÁRIOS DOS SERVI</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1674/1674_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1674/1674_texto_integral.odt</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1675/1675_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1675/1675_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR O EXECUTIVO  ATRAVÉS DO DEP</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1676/1676_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1676/1676_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR_x000D_
  AO PODER EXECUTIVO, ATRAVÉS</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1677/1677_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1677/1677_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO A LIBERAÇÃO</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Alan  Menezes, Bagana, Elisa Mara, Filipe Pico, Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1678/1678_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1678/1678_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM A MESA DIRETORA QUE V</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1679/1679_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1679/1679_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER LEGISLATIVO, AT</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1680/1680_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1680/1680_texto_integral.odt</t>
   </si>
   <si>
     <t>INFORMAR, QUANTOS CONCURSADOS NÍVEL UM ESTÃO EXERCENDO SUAS FUNÇÕES NA PREFEITURA ATUALMENTE. SOLICI</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Filipe Pico, Gilnei Ventura, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1681/1681_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1681/1681_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">      OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM AO PODER EXECUT</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1682/1682_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1682/1682_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, AS SEGUI</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1683/1683_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1683/1683_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, QUE SEJA </t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA OS SEGUINTES DECRETOS LEGISLATIVOS, QUE ATRAVÉS DO_x000D_
 1° DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.odt</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1687/1687_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1687/1687_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE O POSTO DE SAÚDE SEJA NOMEADO DE &amp;#8220;JOÃO CARLOS JORGE NUNES, (M</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1688/1688_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1688/1688_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MESA DIRETORA QUE SEJA FEITA UMA AUDIÊNCIA PÚBLICA COM O SINDICATO DOS MUNICIPÁRIOS. </t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJAM COLOCADAS TRÊS LOMBADAS (QUEBRA-MOLAS) ENTRE A ESQUADRIA BARONENSE E O SHOPPING B</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.odt</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.odt</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.odt</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM A MESA DIRETORA QUE</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1693/1693_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1693/1693_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS QUE SEJA REALIZADO PATROLAMENTO COM CO</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1694/1694_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1694/1694_texto_integral.odt</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.odt</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1696/1696_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1696/1696_texto_integral.odt</t>
   </si>
   <si>
     <t>DRENAGEM E A COLOCAÇÃO DE ENTULHOS NA RUA AMARO MOREIRA DINIZ, PASSO DA CRUZ</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">     		O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUN</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1703/1703_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1703/1703_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA A SECRETARIA DE OBRAS PATROLAMENTO E COLOCAÇÃO DE NEO BRITA NO BAIRRO BANDEIRA BRANCA.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1704/1704_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1704/1704_texto_integral.odt</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1705/1705_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1705/1705_texto_integral.odt</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1706/1706_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1706/1706_texto_integral.odt</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1707/1707_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1707/1707_texto_integral.odt</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1708/1708_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1708/1708_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA DE OBRAS QUE SEJA FEITO A MELHORIA NA ILUMINAÇÃO </t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1709/1709_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1709/1709_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENTREGUE MOÇÃO DE RECONHECIMENTO AOS ALUNOS DA ESCOLA EVA ALVES PEREIR</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1710/1710_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1710/1710_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE ELABORE UM PROJETO DE LEI PARA A CEDÊNCIA DE UMA ÁREA VERDE NA QUAL</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1711/1711_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1711/1711_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS QUE PROVIDENCIE UM REPARO NO CALÇAMENT</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1712/1712_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1712/1712_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM AO PODER EXECUTIVO A </t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1713/1713_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1713/1713_texto_integral.doc</t>
   </si>
   <si>
     <t>LOMBADAS, NA RUA LUIZ MULLER PICARELLI E PLACA PARE NA RUA MARCIONILIO SARAIVA DA FONSECA ESQUINA CO</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1714/1714_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1714/1714_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO REFORMA NO POSTO DE SAÚDE DO PORTO DO CONDE JUNTO AO VEREADOR FILIPE ALMEIDA - PICO</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1725/1725_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1725/1725_texto_integral.odt</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1726/1726_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1726/1726_texto_integral.odt</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Clovis</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1727/1727_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1727/1727_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA DE OBRAS NO SETOR DE ILUMINAÇÃO PÚBLICA QUE REA</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1728/1728_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1728/1728_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA DE OBRAS QUE SEJA FEITO UMA MANUTENÇÃO NOS BRIN</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Arthur dos Santos, Bagana, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1729/1729_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1729/1729_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAREM AO PODER EXECUTIVO A RELAÇÃO DE TODAS AS ENTRADAS DE PRODUTORES REALIZADAS PELA PREFEITU</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1730/1730_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1730/1730_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">		O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO AO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTAM</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1731/1731_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1731/1731_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAMOS A COLOCAÇÃO DE CANOS NO BAIRRO PASSO DA CRUZ, NA RUA JERÔNIMO RAMOS (RUA 06) E ILUMINAÇÃ</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1732/1732_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1732/1732_texto_integral.odt</t>
   </si>
   <si>
     <t>OS MORADORES REIVINDICARAM A SOLUÇÃO DAS RUAS LUIZ MULLER PICARELLI  E ANTÔNIO DE SOUZA FRANCO (CENT</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1733/1733_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1733/1733_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">     OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, SOLICITAREM AO PODER EXECUTI</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1734/1734_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1734/1734_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO SEJA REMET</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1735/1735_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1735/1735_texto_integral.doc</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR QUE A MESA DIRETORA, REALI</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1736/1736_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1736/1736_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR QUE A MESA DIRETORA, QUE ATRAVÉS DO ASSESSOR JURÍDICO DESTA CASA PROJETO DE LEI, QUE ESCOL</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1745/1745_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1745/1745_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A FISCALIZAÇÃO O PEDIDO DE RENUMERAÇÃO DOS LOTES DAS RUAS 7 DE SETEMBRO E GRACILIANO NUNES</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO A FISCALIZAÇÃO DA PONTE DO PORTO DO CONDE, DEVIDO A EROSÃO QUE APRESENTA NA CABECEIRA DA PO</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.odt</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA NO PORTO DO CONDE, JUNTAMENTE  COM A SECRETÁRIA DA SAÚDE DO MESM</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE A SECRETARIA DE OBRAS QUE ESTUDE A POSSIBILIDADE DE REMOVER OS TAPUMES DA ANTIGA PREFEITURA</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR_x000D_
  AO PODER EXECUTIVO ATRAVÉS</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.odt</t>
   </si>
   <si>
     <t>OFICIO AO COMANDO DA BRIGADA MILITAR, COMANTE GERAL SENHOR CEL QOEM ANDREIS SÍLVIO DAL&amp;#8217;LAGO, P</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA INCLUÍDO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO, APRESENTAÇÃO DE BALONISMO (COMPETIÇÃO).</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">        PATROLAMENTO E COLOCAÇÃO DE NEOBRITA NAS RUAS: _x000D_
 PROFESSOR JAIR SILVA E LAURO RODRIGUES, N</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA PROGRAMA MUNICIPAL PROJETO </t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ENTREGUE MOÇÃO DE RECONHECIMENTO A SENHORA NISETE LINDNER E O SENHOR S</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Amaro da Maré</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA A CONCESSÃO DA HONRARIA DO TROFÉU CÂMARA DE VEREADORES PARA SENHORA HONORI</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.odt</t>
   </si>
   <si>
     <t>ENVIE UM PEDIDO PARA A CEEE-COMPANHIA ESTADUAL DE ENERGIA ELÉTRICA, SOLICITANDO EXPLICAÇÕES SOBRE OS</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">COLOCAÇÃO DE NEO BRITA PRÓXIMO A CURVA DA MORTE, NA RUA DAS ORQUÍDEAS. </t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.odt</t>
   </si>
   <si>
     <t>REFAZER A PONTE NA TRAVESSA RODRIGUES, POIS COM A PASSAGEM DOS CAMINHÕES ACABOU QUEBRANDO E OS MORAD</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.odt</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CANOS, NO VALO NA RUA: JOSÉ BATISTA ANJOLIM, FUNDOS DA RESIDÊNCIA Nº177, AONDE PASSA NA</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.odt</t>
   </si>
   <si>
     <t>TROFÉU CÂMARA DE VEREADORES PARA O SENHOR GILBERTO TADEU CAMPEZATO RIBEIRO, PELO INCENTIVO DADO Á CU</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITADO À SECRETARIA DE OBRAS FAÇA O ALARGAMENTO E O AUMENTO DA ILUMINAÇÃO DA RUA LIMA E SILVA</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITO, APÓS REIVINDICAÇÃO DE MORADORES DO BAIRRO SÃO THOMÁS, A COLOCAÇÃO DE DOIS PONTOS DE ILUMI</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.odt</t>
   </si>
   <si>
     <t>NA FORMA REGIMENTAL COM FULCRO EM SEU ARTIGO 113 DO CAPÍTULO VII, SOLICITAR A MESA DIRETORA DESTA CA</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA A CONCESSÃO DA MOÇÃO DE RECONHECIMENTO PARA O PATRÃO DO CTG ZECA NETO SENH</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO QUE SEJA ARRUMADO NA RUA JERÔNIMO FERREIRA Nº 88 O ESGOTO QUE ESTÁ CÉU ABERTO COM URGÊNCIA</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.odt</t>
   </si>
   <si>
     <t>CONCEDE TROFÉU CÂMARA VEREADORES 2017 - PAULO BORBA DIAS FILHO</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE ATRAVÉS DE DECRETO LEGISLATIVO DENOMINE O BECO LOCALIZADO ENTRE AS RUA</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">MANUTENÇÃO E APLICAÇÃO DE NEOBRITA NA RUA RAMIRO BARCELOS MAIS ESPECIFICAMENTE, NO INICIO  DELA NAS </t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER LEGISLATIVO ATRAVÉS D</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.odt</t>
   </si>
   <si>
     <t>A COMPRA DE UM NOVO CAMINHÃO PARA A ILUMINAÇÃO PÚBLICA E O CAMINHÃO QUE ESTÁ EM USO APÓS SER REFORMA</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.odt</t>
   </si>
   <si>
     <t>COMISSÃO DE VEREADORES, PARA IR ATÉ AO COMANDO DA BRIGADA MILITAR, COMANTE GERAL SENHOR CEL QOEM AND</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.odt</t>
   </si>
   <si>
     <t>PROJETO DE LEI PARA ESTA CASA CONCEDENDO TÍTULO DE CIDADÃO JERONIMENSE AO SENHOR EDMUNDO AGIZ HEBERL</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA QUE CRIE UMA ESCOLA LEGISLATIVA</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.odt</t>
   </si>
   <si>
     <t>REITERANDO PROPOSIÇÃO DO DIA 06 DE MARÇO DE 2017, REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.odt</t>
   </si>
   <si>
     <t>REITERANDO PROPOSIÇÃO DO DIA 12 DE JUNHO DE 2017.PATROLAMENTO E COLOCAÇÃO DE NEO BRITA NA RUA ARGEMI</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">  A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A MESA DIRETORA A CONCESSÃO</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.odt</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.odt</t>
   </si>
   <si>
     <t>MELHORIAS NA RUA APOLINÁRIO MARQUES DE SOUZA (ANTIGA RUA C) BAIRRO SÃO FRANCISCO.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO A LARISSA VASCO DOS SANTOS.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">EXTENSÃO DE REDE ATÉ O CEMITÉRIO DO PORTO DO CONDE. _x000D_
 </t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">CRIAÇÃO DE UMA SUBPREFEITURA NA LOCALIDADE DA PALMEIRA. </t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1787/1787_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1787/1787_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA A CONCESSÃO DA MOÇÃO DE RECONHECIMENTO PARA O SENHOR RENATO JUNQUEIRA DE A</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Gilnei Ventura, Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1788/1788_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1788/1788_texto_integral.odt</t>
   </si>
   <si>
     <t>PATROLAMENTO, COLOCAÇÃO DE MATERIAL E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA BAIRRO PADRE RÉUS, NAS RUAS J</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Gilnei Ventura, Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1789/1789_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1789/1789_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO UMA AUDIÊNCIA PÚBLICA PARA DISCUTIR O TRÂNSITO MUNICIPAL</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1790/1790_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1790/1790_texto_integral.odt</t>
   </si>
   <si>
     <t>VENHO SOLICITAR QUE SEJA LEVANTADA A ESTRADA NO TRECHO ONDE EXISTE TRÊS BOEIROS ELEVADOS ENTRE A FAZ</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1791/1791_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1791/1791_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO NA MESMA DATA DA AUDIÊNCIA PÚBLICA DA SAÚDE, NO PORTO DO CONDE, UMA SESSÃO ORDINÁ</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1792/1792_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1792/1792_texto_integral.odt</t>
   </si>
   <si>
     <t>CONVIDE O DIRETOR-PRESIDENTE DA CRM ( COMPANHIA RIOGRANDENSE DE MINERAÇÃO), O SENHOR EDIVILSON MEURE</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1793/1793_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1793/1793_texto_integral.doc</t>
   </si>
   <si>
     <t>SESSÃO SOLENE EM HOMENAGEM AO BONATO SUPERMERCADO PELOS 28 ANOS DE EXISTÊNCIA, NO DIA 15 DE SETEMBRO</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAREM AO PODER EXECUTIVO CÓPIA DO PROCESSO LICITATÓRIO DA COMPRA DAS DUAS PATROLAS E CÓPIA DA </t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1795/1795_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1795/1795_texto_integral.odt</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1796/1796_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1796/1796_texto_integral.odt</t>
   </si>
   <si>
     <t>SEJA ESTUDADO A POSSIBILIDADE DE LIBERAÇÃO DO TRAFEGO DE VEÍCULOS NOS DIAS DE SEMANA PELO CALÇADÃO D</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1797/1797_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1797/1797_texto_integral.odt</t>
   </si>
   <si>
     <t>ALAGAMENTO DO BAIRRO QUININHO</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1798/1798_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1798/1798_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> QUE ENVIE OFICIOS PARA AS OPERADORAS DE TELEFONIA E REDE ELÉTRICA, PARA QUE REALIZEM A MANUTENÇÃO D</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1799/1799_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1799/1799_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DO PRÉDIO DA CASA DE CULTURA, POIS O PRÉDIO ENCONTRA-SE PÉSSIMO ESTADO, SENDO QUE O MESMO É </t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1800/1800_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1800/1800_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A BRIGADA MILITAR INFORMAÇÕES SOBRE O PORQUÊ DO NÃO FUNCIONAMENTO DA PATRAN, E SE ESTÁ FUN</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Arthur dos Santos, Bagana</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1801/1801_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1801/1801_texto_integral.odt</t>
   </si>
   <si>
     <t>INFORMAÇÕES REFERENTES A QUANTIDADE DE CAMISETAS COMPRADAS PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>Filipe Pico, Filipe da Agricultura, Gilnei Ventura, Jair Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1802/1802_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1802/1802_texto_integral.odt</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ROTATÓRIA NO CRUZAMENTO DAS RUAS RAMIRO BARCELOS E IVO JOSÉ DE BARCELOS (ESQUINA BONAT</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1803/1803_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1803/1803_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO QUE ENVIE PARA ESTA CASA O PROJETO DE LEI DA GUARDA MUNICIPAL ARAMADA. </t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>Bagana, Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1804/1804_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1804/1804_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAMOS ILUMINAÇÃO E TORNEIRA NA PISTA DE SKATE</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1805/1805_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1805/1805_texto_integral.odt</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1806/1806_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1806/1806_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">COMPRA DE MÁQUINAS DE TOSAR OVELHAS PARA O INTERIOR DA CIDADE. </t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1809/1809_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1809/1809_texto_integral.odt</t>
   </si>
   <si>
     <t>SECRETARIA DE COMPETÊNCIA PARA QUE REALIZE A LIMPEZA DA PRAÇA E A MANUTENÇÃO DO PLAYGROUND E DOS APA</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Amaro da Maré, Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1810/1810_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1810/1810_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAREM AO PODER EXECUTIVO INSTITUIR NO MUNICÍPIO DE SÃO JERÔNIMO  O  PROJETO DE LEI QUE: &amp;#8220;</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Gilnei Ventura, Jair Ribeiro, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.odt</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA BENTO GONÇALVES E DA 30 DE SETEMBRO COM JAIR RIBEIRO</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.odt</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE REVISÃO DO PERCURSO DOS ALUNOS DO INTERIOR ATÉ O LOCAL DE PEGAR O ÔNIBUS, QUE DE 2K</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.odt</t>
   </si>
   <si>
     <t>OFÍCIO CONVIDANDO O COMANDANTE DA BRIGADA MILITAR 3º COMPANHIA O SENHOR MARCELO OLIVEIRA DA COSTA, P</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.doc</t>
   </si>
   <si>
     <t>SESSÃO SOLENE EM HOMENAGEM A EMPRESA JGB PELOS 13 ANOS DE EXISTÊNCIA, NO DIA 01 DE MAIO DE 2017</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAREM AO SETOR DE PROTOCOLO QUE ENVIEM DOCUMENTAÇÃO REFERENTE AO PROCESSO 1115/2017 E 1308/201</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO DA COMISSÃO FESTEIRA</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJAM CONSERTADOS OS DANOS DEIXADOS PELO PARQUE E BARRACAS NA PRAÇA JÚLIO DE CASTILHOS.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1819/1819_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1819/1819_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJAM CONSERTADAS AS RUAS: MARCIONÍLIO SARAIVA DA FONSECA E PADRE PINTO.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1821/1821_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1821/1821_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA CRIADO PROGRAMA MUNICIPAL DE INCENTIVO À LEITURA INTITULADO: </t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1822/1822_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1822/1822_texto_integral.odt</t>
   </si>
   <si>
     <t>VIABILIZEM PARA QUE OS PRODUTORES RUAIS, REALIZEM A SUA EXPOSIÇÃO DE PRODUTOS ORIUNDOS DA AGRICULTUR</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1823/1823_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1823/1823_texto_integral.odt</t>
   </si>
   <si>
     <t>NVIE PARA ESTA CASA LEGISLATIVA, OS NÚMEROS DE TODAS AS MATRÍCULAS DAS ÁREAS DO MUNICÍPIO DE SÃO JER</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1827/1827_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1827/1827_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR_x000D_
  AO PODER EXECUTIVO, ATRAVÉS </t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1828/1828_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1828/1828_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR A MESA DIRETORA QUE CONVIDE PARA RECEBER MOÇÃO DE RECONHECIMENTO, O SR. MILTON BATISTA DA </t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1829/1829_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1829/1829_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAR AO PODER EXECUTIVO, ATRAVÉS SECRETARIA MUNICIPAL DE DESPORTO E LASER JUVENTUDE E TERCEIRA</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1830/1830_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1830/1830_texto_integral.odt</t>
   </si>
   <si>
     <t>OFÍCIO AO DAER (DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM), SOLICITANDO MANUTENÇÃO DE MAIOR PORTE</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1831/1831_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1831/1831_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJAM RECOLOCADAS AS PLACAS ENTRE AS RUAS CORONEL SOARES DE CARVALHO E GETÚLIO VARGAS  NA ESQUIN</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1832/1832_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1832/1832_texto_integral.odt</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA TAMPA DE BUEIRO E A COLOCAÇÃO DE CANOS (20 METROS), AS DUAS DEMANDAS NA RUA JERÔNIM</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1833/1833_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1833/1833_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">QUE PROVIDENCIE A MANUTENÇÃO DA MOTONIVELADORA QUE ENCONTRA-SE NO INTERIOR DO MUNICÍPIO E TAMBÉM DO </t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1834/1834_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1834/1834_texto_integral.odt</t>
   </si>
   <si>
     <t>PARA QUE REMOVA DO PLANO DIRETOR MUNICIPAL 15 METROS DO EIXO DE DELIMITAÇÃO DAS MARGENS DAS RODOVIAS</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1835/1835_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1835/1835_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO QUE A COLETA DO LIXO PASSE A SER DA SEGUINTE FORMA:</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1836/1836_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1836/1836_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃOM QUE SEJA INCLUÍDO NA GRADE</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1837/1837_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1837/1837_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR À MESA DIRETIVA DESTA EGRÉGIA </t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1838/1838_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1838/1838_texto_integral.odt</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO DE REGULARIZAÇÃO FUNDIÁRIA E HABITAÇÃO NA CASA LEGISLATIVA</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1839/1839_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1839/1839_texto_integral.odt</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1843/1843_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1843/1843_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, QUE PROVIDENCIE NOVA TUBULAÇÃO NA RUA PAULINO MOREIRA, NO BAIRRO QUINI</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1844/1844_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1844/1844_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE A MESA DIRETORA, JUNTO COM A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, REALIZE SESSÃO SOLENE EM HOMENAGE</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1845/1845_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1845/1845_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE PROVIDENCIE A CONSTRUÇÃO DA SEDE, DA ASSOCIAÇÃO DE MORADORES DO BAIRRO PRINCESA ISABEL, ONDE O T</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Alan  Menezes, Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1846/1846_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1846/1846_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO A VIABILIDADE DE ALOCAR UMA DAS PATROLAS PERTENCENTES À SECRETARIA DE O</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Gilnei Ventura, Filipe Pico, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1847/1847_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1847/1847_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO PARA SECRETARIA DE OBRAS CONSERTO DE ALGUMAS RUAS </t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1848/1848_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1848/1848_texto_integral.odt</t>
   </si>
   <si>
     <t>NOMEAR O ATUAL COORDENADOR DE OBRAS LUIS FERNANDO DOMINGUES RIBEIRO PARA SER SECRETÁRIO DE OBRAS</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Gilnei Ventura, Alan  Menezes, Filipe da Agricultura, Filipe Pico, Jair Ribeiro, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1849/1849_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1849/1849_texto_integral.odt</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE REUNIÃO PARA DEFINIR MEDIDAS URGENTES DA RUA PAULINO MOREIRA</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1851/1851_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1851/1851_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO JURÍDICO DESTA CASA QUE ELABORE O PROJETO DE LEI &amp;#8220;SÃO JERÔNIMO SEM FOME&amp;#8221;, D</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1852/1852_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1852/1852_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA DE OBRAS QUE FAÇA PODA DAS ÁRVORES (NA PARTE DE</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Jair Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1853/1853_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1853/1853_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAREM AO PODER EXECUTIVO A POSSIBILIDADE DE ENVIAR PARA O PODER LEGISLATIVO UM PROJETO DE LEI </t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1854/1854_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1854/1854_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ELABORE UM PLANO DE REVITALIZAÇÃO PRAIA/CAMPING DO PORTO DO CONDE</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1855/1855_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1855/1855_texto_integral.odt</t>
   </si>
   <si>
     <t>MESA DIRETORA QUE ENVIE MOÇÃO DE RECONHECIMENTO AO SENHOR ANTÔNIO PAULO MACHADO (SARGENTO DA BRIGADA</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1856/1856_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1856/1856_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA A ESTA CASA LEGISLATIVA QUE ATRAVÉS DO DECRETO LEGISLATIVO SEJA ALTERADO O ARTIGO 1º DO DEC</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1857/1857_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1857/1857_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">TÍTULO DE CIDADÃO JERONIMENSE AO SENHOR JÚLIO CÉSAR BONATO. </t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1858/1858_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1858/1858_texto_integral.odt</t>
   </si>
   <si>
     <t>LIMPEZA DA BOCA DE LOBO, SITUADA DENTRO DO TERRENO NA RUA HENRY KUPLICH DE PROPRIEDADE DA SRª RUTI M</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1862/1862_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1862/1862_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAREM AO PODER EXECUTIVO, QUE SEJA CRIADO UM PROGRAMA MUNICIPAL DE INCENTIVO A OVINOCULTURA, O</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1863/1863_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1863/1863_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, QUE ENVIE PARA ESTA CASA LEGISLATIVA PROJETO REFAZ, PARA QUE O MUNICÍP</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1864/1864_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1864/1864_texto_integral.odt</t>
   </si>
   <si>
     <t>ENVIE OFÍCIO PARA LIDERANÇA DA BANCADA GAUCHA DOS DEPUTADOS FEDERAIS E SENADORES, PARA QUE FAÇA REFO</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1866/1866_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1866/1866_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO COPIA DO RELATÓRIO DO IGAM - INSTITUTO GAÚCHO DE APOIO.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1867/1867_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1867/1867_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO ATRAVÉS DAS SECRETARIAS DE OBRAS, AGRICULTURA, SAÚDE E COORDENADORIA DO</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1902/1902_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1902/1902_texto_integral.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO SENHOR PAULO CÉSAR LIMA DE AGUIAR, MAIS CONHECIDO COMO PADRE PC, E A IRMÃ</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1903/1903_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1903/1903_texto_integral.odt</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE CEDER A CADEIRA ODONTOLÓGICA DA PALMEIRA PARA O POSTO DE SAÚDE DE GRAMAL, POIS NO G</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1904/1904_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1904/1904_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA INSTITUÍDA A SEMANA MUNICIPAL DO HOMEM A QUAL PASSARÁ A INTEGRAR O CALENDÁRIO OFICIAL DE EV</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1905/1905_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1905/1905_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITA A ESTA CASA LEGISLATIVA QUE ATRAVÉS DO DECRETO LEGISLATIVO SEJA ALTERADO O ARTIGO 1º DO DE</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1906/1906_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1906/1906_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE Á SECRETARIA DE OBRAS PARA QUE FAÇA PODA NA VEGETAÇÃO QUE DA</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1907/1907_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1907/1907_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO PARA AGENDAR UMA REUNIÃO COM O SR. PREFEITO EVANDRO AGIZ HEBERLE E A SE</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1908/1908_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1908/1908_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA RETIRADOS OS SINALIZADORES DE QUEM VEM DA ULBRA NA RUA ANTONIO DE CARVALHO QUE DÁ ACESSO À RUA </t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1909/1909_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1909/1909_texto_integral.odt</t>
   </si>
   <si>
     <t>SEJA CONSERTADO OS BANHEIROS DA PRAÇA DE SÃO JERÔNIMO. E QUANDO OCORRER UM EVENTO NA CIDADE QUE SEJA</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1910/1910_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1910/1910_texto_integral.odt</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1911/1911_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1911/1911_texto_integral.odt</t>
   </si>
   <si>
     <t>LIMPEZA DAS RUAS E PRACINHAS DO BAIRRO SAO THOMAS E PASSO DA AREIA</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1912/1912_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1912/1912_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO MUNICIPAL QUE SEJA AUTORIZADA A CELEBRAÇÃO DE CONVÊNIO COM OS CATADORES</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1913/1913_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1913/1913_texto_integral.odt</t>
   </si>
   <si>
     <t>PARA QUE ENVIE A CÂMARA DOS DEPUTADOS, UM OFÍCIO DE APOIO AO PROJETO DE LEI 6717/2016, DE AUTORIA DO</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1914/1914_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1914/1914_texto_integral.odt</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA CULTURA HIP-HOP E A SEMANA DO EMPREENDEDORISMO</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1918/1918_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1918/1918_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO DAS RUAS AC DE CASTILHOS E ULISSES JOÃO RADA</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1919/1919_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1919/1919_texto_integral.odt</t>
   </si>
   <si>
     <t>PEDIDO DE FISCALIZAÇÃO DA RUA OLAVO BRAZ DO AMARAL</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1920/1920_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1920/1920_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO JUNTAMENTE COM A SECRETARIA COMPETENTE  QUE COLOQUE BANHEIROS PÚBLICOS </t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1921/1921_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1921/1921_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO JUNTAMENTE A SECRETARIA DE OBRAS QUE FAÇA A REMOÇÃO E ENTERRE UM CAVALO</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1922/1922_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1922/1922_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR AO PODER EXECUTIVO JUNTAMENT</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1923/1923_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1923/1923_texto_integral.odt</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1924/1924_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1924/1924_texto_integral.odt</t>
   </si>
   <si>
     <t>PODER EXECUTIVO PARA QUE ESTUDE A POSSIBILIDADE DE ALOCAR A POLÍCIA CIVIL JUNTAMENTE A BRIGADA MILIT</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1925/1925_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1925/1925_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAR AO PODER EXECUTIVO O CUMPRIMENTO DA LEI MUNICIPAL DE N°3477/16, ONDE REQUER A CONTRATAÇÃO </t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1926/1926_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1926/1926_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR A ESTA CASA LE</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1927/1927_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1927/1927_texto_integral.odt</t>
   </si>
   <si>
     <t>LIMPEZA DAS ENTRADAS E ESPAÇOS DOS PONTOS TURÍSTICOS DO INTERIOR, TAIS COMO, 3 PONTES, ARROIO DOS CA</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1928/1928_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1928/1928_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DO SECRETÁRIO DE AGRICULTURA, O SENHOR LUIZ FERNANDO SEIXAS DE</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1929/1929_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1929/1929_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO, ATRAVÉS DA SECRETARIA DE OBRAS E SECRETARIA DE INFRAESTRUTURA E ADMINI</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1930/1930_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1930/1930_texto_integral.odt</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO O ENCONTRO DE TRILHEIROS, NO MÊS DE MARÇO.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>Gilnei Ventura, Alan  Menezes, Amaro da Maré, Bagana, Elisa Mara, Filipe da Agricultura, Filipe Pico, Jair Ribeiro, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DO ASFALTO NO BAIRRO SÃO FRANCISCO. RUA INÁCIO RODRIGUES</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.odt</t>
   </si>
   <si>
     <t>PATROLAMENTO E LIMPEZA DE TODO O BAIRRO E EM ESPECIAL ENTORNO DO LAGO E A COLOCAÇÃO DE LIXEIRAS AS M</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2012/2012_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2012/2012_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO QUE ENVIE </t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.odt</t>
   </si>
   <si>
     <t>PARA QUE FAÇA UM BANHEIRO   EXCLUSIVO  PARA OS SERVIDORES DO POSTO DE SAÚDE, TENDO EM VISTA QUE HOJE</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2014/2014_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2014/2014_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE ENCAMINHE O PROJETO DE LEI MUNICIPAL DE N°81/16 PARA A CÂMARA DE VEREADORES, PARA APRECIAÇÃO DOS</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Alan  Menezes, Bagana, Elisa Mara, Filipe Pico, Jair Ribeiro, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2018/2018_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2018/2018_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">       OS VEREADORES QUE ESTA SUBSCREVEM, REQUEREM APÓS OUVIDO  PLENÁRIO, QUE SEJA ENVIADO AO PODER </t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2048/2048_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2048/2048_texto_integral.odt</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE SINALIZAÇÃO NAS PONTES DO NOSSO INTERIOR, E TAMBÉM VER A POSSIBILIDADE DA IDENTIFICAÇÃO</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2049/2049_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2049/2049_texto_integral.odt</t>
   </si>
   <si>
     <t>REALIZADA MANUTENÇÃO E ORGANIZE O ESPAÇO DO MONUMENTO DA BÍBLIA, NA PRAÇA CENTRAL JÚLIO CASTILHO, PA</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2050/2050_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2050/2050_texto_integral.odt</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2051/2051_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2051/2051_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE SEJAM REVISTAS AS REGRAS IMPOSTAS PELO DECRETO MUNICIPAL 4700/2016,</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2052/2052_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2052/2052_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO MUNICIPAL PARA QUE SEJA INSTITUÍDA O DIA DA CONSCIÊNCIA NEGRA QUE A INT</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2053/2053_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2053/2053_texto_integral.odt</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO JERONIMENSE PARA O DOUTOR PAULO RENATO AVENDANO VALENTE, PELO EXCELENTE TRABALHO R</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2054/2054_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2054/2054_texto_integral.odt</t>
   </si>
   <si>
     <t>AO DAER PINTURA DAS LOMBADAS NA RS 401 E COLOCAÇÃO DE PLACA NA LOMBADA PRÓXIMO AO LOTEAMENTO BELA VI</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2055/2055_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2055/2055_texto_integral.odt</t>
   </si>
   <si>
     <t>AO PODER EXECUTIVO QUE O HORÁRIO DAS CRECHES MUNICIPAIS PASSA ABRIR DAS 07:00 HORAS ÀS 19:00 HORAS.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2056/2056_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2056/2056_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITO A SECRETARIA DA EDUCAÇÃO QUE IMPLANTE PALESTRAS EDUCATIVAS DE ORIENTAÇÃO DO TRÂNSITO</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.odt</t>
   </si>
   <si>
     <t>CONVIDE O SECRETÁRIO DE SAÚDE DO MUNICÍPIO, O SENHOR EDERSON PIZIO LOPES, PARA REUNIÃO NESTA CASA LE</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.odt</t>
   </si>
   <si>
     <t>CONVIDE O DIRETOR-PRESIDENTE DA CORSAN (COMPANHIA RIOGRANDENSE DE SANEAMENTO) O SENHOR FLÁVIO FERREI</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR A MESA DIRETORA PARA AGENDAR UMA REUNIÃO COM O DIRETOR DO HOSPITAL DE SÃO JERÔNIMO O SR. J</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.odt</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>Rodrigo Marcolin, Bagana</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.odt</t>
   </si>
   <si>
     <t>PODER EXECUTIVO, NO SENTIDO DE REITERAR PEDIDO FEITO ATRAVÉS DA PROPOSIÇÃO PROTOCOLADA SOB N°369/201</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Rodrigo Marcolin, Filipe da Agricultura, Filipe Pico, Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.odt</t>
   </si>
   <si>
     <t>PODER EXECUTIVO, QUE DISPONIBILIZE NAS AMBULÂNCIAS MUNICIPAIS UM APARELHO DESFIBRILADOR CARDÍACO, AC</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A AQUISIÇÃO E INSTALAÇÃO DE UMA USINA DE ASFALTO FRIO PARA RECAPEAMENTO ASFÁLT</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.odt</t>
   </si>
   <si>
     <t>PODA DAS ARVORES NA AVENIDA MAURICIO CARDOSO EM FRENTE AO ANEXO DA ESCOLA ARNO PRETZEL.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.doc</t>
   </si>
   <si>
     <t>SESSÃO ESPECIAL COM O CONSELHO GESTOR DO FUNDO DA PREVIDÊNCIA DO FUNCIONALISMO MUNICIPAL, PARA TRATA</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.odt</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO JERONIMENSE 2017 AO SENHOR JOÃO BATISTA POZZA</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> A CONSTRUÇÃO DE UMA PARADA DE ÔNIBUS, ENTRE O CEMITÉRIO MUNICIPAL E A ULBRA.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.odt</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NA LOCALIDADE DO PORTO DO CONDE</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.odt</t>
   </si>
   <si>
     <t>DESAPROPRIADA UMA ÁREA DE TERRA, NA RS401 E NA RS470, PARA IMPLANTAÇÃO DE UMA ÁREA INDUSTRIAL DE NOV</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.odt</t>
   </si>
   <si>
     <t>CONSTRUÍDO BANHEIROS PÚBLICOS, NA PRAÇA DA USINA, DEVIDO AO GRANDE FLUXO DA COMUNIDADE AOS FINAIS DE</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.odt</t>
   </si>
   <si>
     <t>LIMPEZA DO BUEIRO LOCALIZADO NA RUA NICÁCIO MACHADO, SOLICITO TAMBÉM A LIMPEZA DA RUA LIMA E SILVA.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.odt</t>
   </si>
   <si>
     <t>OLICITAR QUE A MESA DIRETORA, QUE ENVIE OFÍCIO AO DAER (DEPARTAMENTO AUTÔNOMO DE ESTRADAS DE RODAGEM</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve"> SOLICITAR AO PODER EXECUTIVO, QUE ENCAMINHE AO DEPARTAMENTO COMPETENTE PARA QUE REALIZE MANUTENÇÃO </t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.odt</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO O PLENÁRIO, SOLICITAR A MESA DIRETORA DESTA CASA,</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.odt</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO  PLENÁRIO, SOLICITAR  AO PODER EXECUTIVO, QUE VIAB</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE SEJA FEITO UMA ESTRUTURA NO ENTORNO DO MONUMENTO DA BÍBLIA QUE ESTA</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITAR AO PODER EXECUTIVO QUE COLOQUE  BANHEIROS QUÍMICOS NA PRAIA DO ENCONTRO AINDA NO MÊS DE DE</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2126/2126_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2126/2126_texto_integral.odt</t>
   </si>
   <si>
     <t>CONVIDE AS DISTRIBUIDORAS DE GÁS, PARA UMA AUDIÊNCIA PÚBLICA, PARA FALAR REFERENTE AOS VALORES DO GÁ</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.odt</t>
   </si>
   <si>
     <t xml:space="preserve">CONVIDE O CONSEPRO (CONSELHO COMUNITÁRIO PRÓ-SEGURANÇA PÚBLICA DE SÃO JERÔNIMO), PARA UMA AUDIÊNCIA </t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.odt</t>
   </si>
   <si>
     <t>QUE SEJA ALTERADA A RESOLUÇÃO VIGENTE QUE DISCIPLINA A REALIZAÇÃO E PAGAMENTO DE DIÁRIAS DOS VEREADO</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>Filipe Pico, Arthur dos Santos, Filipe da Agricultura, Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.odt</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO P. EXECUTIVO ACERCA DA ARRECADAÇÃO DE IMPOSTOS SOBRE SERVIÇO DE TRAVESSIA HI</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.odt</t>
   </si>
   <si>
     <t>REQUER ESTUDO PARA UTILIZAÇÃO DE PAVERS PARA PAVIMENTAÇÃO PROPOSTA NO PLE 90/2017.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>XXXXXXXXXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE SOLICITAÇÃO DE VIAGEM DE AUTORIA DO VEREADOR JAIR RIBEIRO A FIM DE VIAJAR A BRASÍLIA DE 25 A 28 DE ABRIL DO CORRENTE ANO.   </t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE SOLICITAÇÃO PARA VIAJAR DE AUTORIA DO VEREADOR GILNEI VENTURA PARA VIAJAR A BRASÍLIA NO DIAS 25 A 26 DE ABRIL CORRENTE.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE AUTORIA DO VEREADOR JOÃO CARLOS SOLICITANDO ABONO DA AUSÊNCIA DELE NAS SESSÕES ORDINÁRIAS DOS DIAS 13 E 20 DE MARÇO CORRENTE.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O USO DO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE SÃO JERÔNIMO,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 5.000,00.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "CÂMARA NO SEU BAIRRO" NO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$38.000,00.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO A REALIZAR CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 44.000,00.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 2.000,00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8354,67 +8354,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2899/ata_38.17..doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2900/ata_39.17..doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2901/ata_40.17..doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2902/ata_41.17..doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2903/ata_42.17..doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2904/ata_43.17..doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2905/ata_44.17..doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5222/dec_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5223/dec_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5224/dec_3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5225/dec_4.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5226/dec_5.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5227/dec_6.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5228/dec_7.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5229/dec_8.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5230/dec_9.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5231/dec_10.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5232/dec_11.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5233/dec_12.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5234/dec_13.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5235/dec_14.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5236/dec_15.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5237/dec_16.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5238/dec_17.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5239/dec_18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5240/dec_19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5241/dec_20.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5242/dec_21.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5243/dec_22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5244/dec_24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5246/dec_25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5247/dec_26.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5248/dec_27.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5249/dec_28.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5250/dec_29.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5251/dec_30.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5253/dec_31.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5254/dec_32.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5255/dec_33.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5256/dec_34.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/4741/decreto_legislativo_07.17.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2806/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2807/portaria_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2808/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2809/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2810/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2811/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2812/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2813/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2814/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2815/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2816/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2817/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2818/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2819/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2820/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.odt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.odt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.odt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.odt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1840/1840_texto_integral.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1841/1841_texto_integral.odt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1916/1916_texto_integral.odt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1917/1917_texto_integral.odt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.rar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1716/1716_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1717/1717_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1718/1718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1619/1619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1620/1620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1719/1719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1720/1720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1721/1721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5086/projeto_de_resolucao_11.2017.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.odt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.odt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.odt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.odt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.odt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.odt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.odt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.odt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.odt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.odt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.odt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.odt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.odt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.odt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.odt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.odt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.odt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.odt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.odt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.odt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.odt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.odt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.odt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.odt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.odt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.odt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.odt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.odt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1435/1435_texto_integral.odt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.odt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1455/1455_texto_integral.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.odt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.odt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.odt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.odt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.odt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.odt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.odt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.odt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.odt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.odt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.odt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.odt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.odt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.odt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.odt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.odt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.odt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1525/1525_texto_integral.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1536/1536_texto_integral.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1539/1539_texto_integral.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.odt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.odt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1544/1544_texto_integral.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.odt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.odt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.odt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.odt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.odt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.odt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.odt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.odt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.odt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.odt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.odt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.odt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.odt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.odt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.odt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.odt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.odt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.odt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.odt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.odt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.odt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1584/1584_texto_integral.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1585/1585_texto_integral.odt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1586/1586_texto_integral.odt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1587/1587_texto_integral.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1588/1588_texto_integral.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1589/1589_texto_integral.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1590/1590_texto_integral.odt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1591/1591_texto_integral.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1592/1592_texto_integral.odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1593/1593_texto_integral.odt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1594/1594_texto_integral.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1595/1595_texto_integral.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1596/1596_texto_integral.odt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1597/1597_texto_integral.odt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1598/1598_texto_integral.odt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1600/1600_texto_integral.odt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1601/1601_texto_integral.odt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1602/1602_texto_integral.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1603/1603_texto_integral.odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1604/1604_texto_integral.odt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1605/1605_texto_integral.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1607/1607_texto_integral.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1608/1608_texto_integral.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1609/1609_texto_integral.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1611/1611_texto_integral.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1612/1612_texto_integral.odt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1613/1613_texto_integral.odt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1614/1614_texto_integral.odt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1615/1615_texto_integral.odt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1623/1623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1624/1624_texto_integral.odt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1625/1625_texto_integral.odt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1626/1626_texto_integral.odt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1627/1627_texto_integral.odt" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1628/1628_texto_integral.odt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1629/1629_texto_integral.odt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1630/1630_texto_integral.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1631/1631_texto_integral.odt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1632/1632_texto_integral.odt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1635/1635_texto_integral.odt" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1636/1636_texto_integral.odt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1637/1637_texto_integral.odt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1638/1638_texto_integral.odt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1639/1639_texto_integral.odt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1640/1640_texto_integral.odt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1642/1642_texto_integral.odt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1644/1644_texto_integral.odt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1648/1648_texto_integral.odt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1649/1649_texto_integral.odt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1650/1650_texto_integral.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1651/1651_texto_integral.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1652/1652_texto_integral.odt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1653/1653_texto_integral.odt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1654/1654_texto_integral.odt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1655/1655_texto_integral.odt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1658/1658_texto_integral.odt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1659/1659_texto_integral.odt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1660/1660_texto_integral.odt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1661/1661_texto_integral.odt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1662/1662_texto_integral.odt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1663/1663_texto_integral.odt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1664/1664_texto_integral.odt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1665/1665_texto_integral.odt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1666/1666_texto_integral.odt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1667/1667_texto_integral.odt" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1668/1668_texto_integral.odt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1669/1669_texto_integral.odt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1670/1670_texto_integral.odt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1671/1671_texto_integral.odt" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1672/1672_texto_integral.odt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1673/1673_texto_integral.odt" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1674/1674_texto_integral.odt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1675/1675_texto_integral.odt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1676/1676_texto_integral.odt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1677/1677_texto_integral.odt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1678/1678_texto_integral.odt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1679/1679_texto_integral.odt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1680/1680_texto_integral.odt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1681/1681_texto_integral.odt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1682/1682_texto_integral.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1683/1683_texto_integral.odt" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.odt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.odt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1687/1687_texto_integral.odt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1688/1688_texto_integral.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.odt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1693/1693_texto_integral.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1694/1694_texto_integral.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.odt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1696/1696_texto_integral.odt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.odt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1703/1703_texto_integral.odt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1704/1704_texto_integral.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1705/1705_texto_integral.odt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1706/1706_texto_integral.odt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1707/1707_texto_integral.odt" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1708/1708_texto_integral.odt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1709/1709_texto_integral.odt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1710/1710_texto_integral.odt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1711/1711_texto_integral.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1712/1712_texto_integral.odt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1713/1713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1714/1714_texto_integral.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1725/1725_texto_integral.odt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1726/1726_texto_integral.odt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1727/1727_texto_integral.odt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1728/1728_texto_integral.odt" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1729/1729_texto_integral.odt" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1730/1730_texto_integral.odt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1731/1731_texto_integral.odt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1732/1732_texto_integral.odt" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1733/1733_texto_integral.odt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1734/1734_texto_integral.odt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1735/1735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1736/1736_texto_integral.odt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1745/1745_texto_integral.odt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.odt" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.odt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.odt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.odt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.odt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.odt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.odt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.odt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.odt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.odt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.odt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.odt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.odt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.odt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.odt" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.odt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.odt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.odt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.odt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.odt" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.odt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.odt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.odt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.odt" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.odt" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.odt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.odt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.odt" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.odt" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.odt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.odt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.odt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.odt" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.odt" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.odt" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1787/1787_texto_integral.odt" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1788/1788_texto_integral.odt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1789/1789_texto_integral.odt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1790/1790_texto_integral.odt" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1791/1791_texto_integral.odt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1792/1792_texto_integral.odt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1793/1793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1795/1795_texto_integral.odt" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1796/1796_texto_integral.odt" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1797/1797_texto_integral.odt" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1798/1798_texto_integral.odt" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1799/1799_texto_integral.odt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1800/1800_texto_integral.odt" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1801/1801_texto_integral.odt" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1802/1802_texto_integral.odt" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1803/1803_texto_integral.odt" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1804/1804_texto_integral.odt" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1805/1805_texto_integral.odt" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1806/1806_texto_integral.odt" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1809/1809_texto_integral.odt" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1810/1810_texto_integral.odt" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.odt" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.odt" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.odt" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.odt" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.odt" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.odt" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1819/1819_texto_integral.odt" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1821/1821_texto_integral.odt" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1822/1822_texto_integral.odt" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1823/1823_texto_integral.odt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1827/1827_texto_integral.odt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1828/1828_texto_integral.odt" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1829/1829_texto_integral.odt" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1830/1830_texto_integral.odt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1831/1831_texto_integral.odt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1832/1832_texto_integral.odt" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1833/1833_texto_integral.odt" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1834/1834_texto_integral.odt" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1835/1835_texto_integral.odt" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1836/1836_texto_integral.odt" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1837/1837_texto_integral.odt" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1838/1838_texto_integral.odt" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1839/1839_texto_integral.odt" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1843/1843_texto_integral.odt" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1844/1844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1845/1845_texto_integral.odt" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1846/1846_texto_integral.odt" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1847/1847_texto_integral.odt" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1848/1848_texto_integral.odt" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1849/1849_texto_integral.odt" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1851/1851_texto_integral.odt" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1852/1852_texto_integral.odt" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1853/1853_texto_integral.odt" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1854/1854_texto_integral.odt" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1855/1855_texto_integral.odt" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1856/1856_texto_integral.odt" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1857/1857_texto_integral.odt" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1858/1858_texto_integral.odt" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1862/1862_texto_integral.odt" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1863/1863_texto_integral.odt" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1864/1864_texto_integral.odt" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1866/1866_texto_integral.odt" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1867/1867_texto_integral.odt" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1902/1902_texto_integral.odt" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1903/1903_texto_integral.odt" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1904/1904_texto_integral.odt" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1905/1905_texto_integral.odt" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1906/1906_texto_integral.odt" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1907/1907_texto_integral.odt" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1908/1908_texto_integral.odt" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1909/1909_texto_integral.odt" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1910/1910_texto_integral.odt" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1911/1911_texto_integral.odt" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1912/1912_texto_integral.odt" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1913/1913_texto_integral.odt" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1914/1914_texto_integral.odt" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1918/1918_texto_integral.odt" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1919/1919_texto_integral.odt" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1920/1920_texto_integral.odt" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1921/1921_texto_integral.odt" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1922/1922_texto_integral.odt" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1923/1923_texto_integral.odt" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1924/1924_texto_integral.odt" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1925/1925_texto_integral.odt" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1926/1926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1927/1927_texto_integral.odt" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1928/1928_texto_integral.odt" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1929/1929_texto_integral.odt" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1930/1930_texto_integral.odt" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.odt" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.odt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2012/2012_texto_integral.odt" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.odt" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2014/2014_texto_integral.odt" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2018/2018_texto_integral.odt" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2048/2048_texto_integral.odt" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2049/2049_texto_integral.odt" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2050/2050_texto_integral.odt" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2051/2051_texto_integral.odt" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2052/2052_texto_integral.odt" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2053/2053_texto_integral.odt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2054/2054_texto_integral.odt" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2055/2055_texto_integral.odt" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2056/2056_texto_integral.odt" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.odt" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.odt" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.odt" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.odt" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.odt" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.odt" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.odt" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.odt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.odt" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.odt" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.odt" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.odt" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.odt" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.odt" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.odt" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.odt" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.odt" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.odt" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.odt" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.odt" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2126/2126_texto_integral.odt" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.odt" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.odt" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.odt" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.odt" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1868/1868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1869/1869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1871/1871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1872/1872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1873/1873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1874/1874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1875/1875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1876/1876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1877/1877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1878/1878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1879/1879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1880/1880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1881/1881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1882/1882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1883/1883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1884/1884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1885/1885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1886/1886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1887/1887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1888/1888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1889/1889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1890/1890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1891/1891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1892/1892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1893/1893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1894/1894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1895/1895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1896/1896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1897/1897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1898/1898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1899/1899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1900/1900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1901/1901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2045/2045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2046/2046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2047/2047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2899/ata_38.17..doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2900/ata_39.17..doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2901/ata_40.17..doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2902/ata_41.17..doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2903/ata_42.17..doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2904/ata_43.17..doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2905/ata_44.17..doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5222/dec_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5223/dec_2.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5224/dec_3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5225/dec_4.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5226/dec_5.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5227/dec_6.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5228/dec_7.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5229/dec_8.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5230/dec_9.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5231/dec_10.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5232/dec_11.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5233/dec_12.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5234/dec_13.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5235/dec_14.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5236/dec_15.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5237/dec_16.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5238/dec_17.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5239/dec_18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5240/dec_19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5241/dec_20.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5242/dec_21.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5243/dec_22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5244/dec_24.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5246/dec_25.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5247/dec_26.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5248/dec_27.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5249/dec_28.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5250/dec_29.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5251/dec_30.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5253/dec_31.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5254/dec_32.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5255/dec_33.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5256/dec_34.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2037/2037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2038/2038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2039/2039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2040/2040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2041/2041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2042/2042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/4741/decreto_legislativo_07.17.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1407/1407_texto_integral.odt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2806/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2807/portaria_2.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2808/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2809/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2810/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2811/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2812/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2813/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2814/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2815/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2816/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2817/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2818/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2819/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/2820/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1515/1515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1516/1516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1517/1517_texto_integral.odt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1518/1518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1519/1519_texto_integral.odt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1520/1520_texto_integral.odt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1576/1576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1577/1577_texto_integral.odt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1840/1840_texto_integral.odt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1841/1841_texto_integral.odt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1916/1916_texto_integral.odt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1917/1917_texto_integral.odt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1372/1372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1373/1373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1374/1374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1378/1378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1375/1375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1376/1376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1377/1377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1379/1379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1380/1380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1381/1381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1382/1382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1383/1383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1403/1403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1457/1457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1458/1458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1463/1463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1464/1464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1466/1466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1495/1495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1496/1496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1497/1497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1521/1521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1522/1522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1538/1538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1537/1537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1560/1560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1575/1575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1559/1559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1606/1606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1599/1599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1616/1616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1617/1617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1618/1618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1621/1621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1622/1622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1698/1698_texto_integral.rar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1716/1716_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1717/1717_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1718/1718_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1780/1780_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1781/1781_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1813/1813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1807/1807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1808/1808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1824/1824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1825/1825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1826/1826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1842/1842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1850/1850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1859/1859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1860/1860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1915/1915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1861/1861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2094/2094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2043/2043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2015/2015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2016/2016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2044/2044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2017/2017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2093/2093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2118/2118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2095/2095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2119/2119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2099/2099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2120/2120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2108/2108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2109/2109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2110/2110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2111/2111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2112/2112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2113/2113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2114/2114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2115/2115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2123/2123_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2122/2122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2121/2121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1404/1404_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1406/1406_texto_integral.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1425/1425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1619/1619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1620/1620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1719/1719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1720/1720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1721/1721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2017/5086/projeto_de_resolucao_11.2017.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1338/1338_texto_integral.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1339/1339_texto_integral.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1340/1340_texto_integral.odt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1341/1341_texto_integral.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1342/1342_texto_integral.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1343/1343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1344/1344_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1345/1345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1346/1346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1347/1347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1349/1349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1350/1350_texto_integral.odt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1351/1351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1352/1352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1353/1353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1354/1354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1355/1355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1356/1356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1357/1357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1358/1358_texto_integral.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1359/1359_texto_integral.odt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1360/1360_texto_integral.odt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1361/1361_texto_integral.odt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1362/1362_texto_integral.odt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1363/1363_texto_integral.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1364/1364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1365/1365_texto_integral.odt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1366/1366_texto_integral.odt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1367/1367_texto_integral.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1368/1368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1369/1369_texto_integral.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1370/1370_texto_integral.odt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1371/1371_texto_integral.odt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1384/1384_texto_integral.odt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1385/1385_texto_integral.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1386/1386_texto_integral.odt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1387/1387_texto_integral.odt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1388/1388_texto_integral.odt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1389/1389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1390/1390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1391/1391_texto_integral.odt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1392/1392_texto_integral.odt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1393/1393_texto_integral.odt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1394/1394_texto_integral.odt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1395/1395_texto_integral.odt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1396/1396_texto_integral.odt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1397/1397_texto_integral.odt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1398/1398_texto_integral.odt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1399/1399_texto_integral.odt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1400/1400_texto_integral.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1401/1401_texto_integral.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1402/1402_texto_integral.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1410/1410_texto_integral.odt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1411/1411_texto_integral.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1412/1412_texto_integral.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1413/1413_texto_integral.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1414/1414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1415/1415_texto_integral.odt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1416/1416_texto_integral.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1417/1417_texto_integral.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1418/1418_texto_integral.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1419/1419_texto_integral.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1420/1420_texto_integral.odt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1421/1421_texto_integral.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1422/1422_texto_integral.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1423/1423_texto_integral.odt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1426/1426_texto_integral.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1427/1427_texto_integral.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1428/1428_texto_integral.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1429/1429_texto_integral.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1430/1430_texto_integral.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1431/1431_texto_integral.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1432/1432_texto_integral.odt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1433/1433_texto_integral.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1434/1434_texto_integral.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1435/1435_texto_integral.odt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1436/1436_texto_integral.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1437/1437_texto_integral.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1438/1438_texto_integral.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1439/1439_texto_integral.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1440/1440_texto_integral.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1441/1441_texto_integral.odt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1442/1442_texto_integral.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1443/1443_texto_integral.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1444/1444_texto_integral.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1445/1445_texto_integral.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1447/1447_texto_integral.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1448/1448_texto_integral.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1449/1449_texto_integral.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1450/1450_texto_integral.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1451/1451_texto_integral.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1452/1452_texto_integral.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1453/1453_texto_integral.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1454/1454_texto_integral.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1455/1455_texto_integral.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1456/1456_texto_integral.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1467/1467_texto_integral.odt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1468/1468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1469/1469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1470/1470_texto_integral.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1471/1471_texto_integral.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1472/1472_texto_integral.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1473/1473_texto_integral.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1474/1474_texto_integral.odt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1475/1475_texto_integral.odt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1476/1476_texto_integral.odt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1477/1477_texto_integral.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1478/1478_texto_integral.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1479/1479_texto_integral.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1480/1480_texto_integral.odt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1481/1481_texto_integral.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1482/1482_texto_integral.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1483/1483_texto_integral.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1484/1484_texto_integral.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1485/1485_texto_integral.odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1486/1486_texto_integral.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1487/1487_texto_integral.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1488/1488_texto_integral.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1489/1489_texto_integral.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1490/1490_texto_integral.odt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1491/1491_texto_integral.odt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1492/1492_texto_integral.odt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1493/1493_texto_integral.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1494/1494_texto_integral.odt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1498/1498_texto_integral.odt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1499/1499_texto_integral.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1500/1500_texto_integral.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1501/1501_texto_integral.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1502/1502_texto_integral.odt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1503/1503_texto_integral.odt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1504/1504_texto_integral.odt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1505/1505_texto_integral.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1506/1506_texto_integral.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1507/1507_texto_integral.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1508/1508_texto_integral.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1509/1509_texto_integral.odt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1510/1510_texto_integral.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1511/1511_texto_integral.odt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1512/1512_texto_integral.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1513/1513_texto_integral.odt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1514/1514_texto_integral.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1523/1523_texto_integral.odt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1524/1524_texto_integral.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1525/1525_texto_integral.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1526/1526_texto_integral.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1527/1527_texto_integral.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1528/1528_texto_integral.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1529/1529_texto_integral.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1530/1530_texto_integral.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1531/1531_texto_integral.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1532/1532_texto_integral.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1533/1533_texto_integral.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1534/1534_texto_integral.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1535/1535_texto_integral.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1536/1536_texto_integral.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1539/1539_texto_integral.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1540/1540_texto_integral.odt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1541/1541_texto_integral.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1542/1542_texto_integral.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1543/1543_texto_integral.odt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1544/1544_texto_integral.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1545/1545_texto_integral.odt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1546/1546_texto_integral.odt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1547/1547_texto_integral.odt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1548/1548_texto_integral.odt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1549/1549_texto_integral.odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1550/1550_texto_integral.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1551/1551_texto_integral.odt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1553/1553_texto_integral.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1554/1554_texto_integral.odt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1555/1555_texto_integral.odt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1556/1556_texto_integral.odt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1557/1557_texto_integral.odt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1558/1558_texto_integral.odt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1561/1561_texto_integral.odt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1562/1562_texto_integral.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1563/1563_texto_integral.odt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1564/1564_texto_integral.odt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1565/1565_texto_integral.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1566/1566_texto_integral.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1567/1567_texto_integral.odt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1568/1568_texto_integral.odt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1569/1569_texto_integral.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1570/1570_texto_integral.odt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1571/1571_texto_integral.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1572/1572_texto_integral.odt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1573/1573_texto_integral.odt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1574/1574_texto_integral.odt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1578/1578_texto_integral.odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1579/1579_texto_integral.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1580/1580_texto_integral.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1581/1581_texto_integral.odt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1582/1582_texto_integral.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1583/1583_texto_integral.odt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1584/1584_texto_integral.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1585/1585_texto_integral.odt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1586/1586_texto_integral.odt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1587/1587_texto_integral.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1588/1588_texto_integral.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1589/1589_texto_integral.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1590/1590_texto_integral.odt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1591/1591_texto_integral.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1592/1592_texto_integral.odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1593/1593_texto_integral.odt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1594/1594_texto_integral.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1595/1595_texto_integral.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1596/1596_texto_integral.odt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1597/1597_texto_integral.odt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1598/1598_texto_integral.odt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1600/1600_texto_integral.odt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1601/1601_texto_integral.odt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1602/1602_texto_integral.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1603/1603_texto_integral.odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1604/1604_texto_integral.odt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1605/1605_texto_integral.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1607/1607_texto_integral.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1608/1608_texto_integral.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1609/1609_texto_integral.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1611/1611_texto_integral.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1612/1612_texto_integral.odt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1613/1613_texto_integral.odt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1614/1614_texto_integral.odt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1615/1615_texto_integral.odt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1623/1623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1624/1624_texto_integral.odt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1625/1625_texto_integral.odt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1626/1626_texto_integral.odt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1627/1627_texto_integral.odt" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1628/1628_texto_integral.odt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1629/1629_texto_integral.odt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1630/1630_texto_integral.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1631/1631_texto_integral.odt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1632/1632_texto_integral.odt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1635/1635_texto_integral.odt" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1636/1636_texto_integral.odt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1637/1637_texto_integral.odt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1638/1638_texto_integral.odt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1639/1639_texto_integral.odt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1640/1640_texto_integral.odt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1642/1642_texto_integral.odt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1644/1644_texto_integral.odt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1648/1648_texto_integral.odt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1649/1649_texto_integral.odt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1650/1650_texto_integral.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1651/1651_texto_integral.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1652/1652_texto_integral.odt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1653/1653_texto_integral.odt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1654/1654_texto_integral.odt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1655/1655_texto_integral.odt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1658/1658_texto_integral.odt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1659/1659_texto_integral.odt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1660/1660_texto_integral.odt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1661/1661_texto_integral.odt" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1662/1662_texto_integral.odt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1663/1663_texto_integral.odt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1664/1664_texto_integral.odt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1665/1665_texto_integral.odt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1666/1666_texto_integral.odt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1667/1667_texto_integral.odt" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1668/1668_texto_integral.odt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1669/1669_texto_integral.odt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1670/1670_texto_integral.odt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1671/1671_texto_integral.odt" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1672/1672_texto_integral.odt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1673/1673_texto_integral.odt" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1674/1674_texto_integral.odt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1675/1675_texto_integral.odt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1676/1676_texto_integral.odt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1677/1677_texto_integral.odt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1678/1678_texto_integral.odt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1679/1679_texto_integral.odt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1680/1680_texto_integral.odt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1681/1681_texto_integral.odt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1682/1682_texto_integral.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1683/1683_texto_integral.odt" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1684/1684_texto_integral.odt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1685/1685_texto_integral.odt" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1687/1687_texto_integral.odt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1688/1688_texto_integral.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1689/1689_texto_integral.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1690/1690_texto_integral.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1691/1691_texto_integral.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1692/1692_texto_integral.odt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1693/1693_texto_integral.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1694/1694_texto_integral.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1695/1695_texto_integral.odt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1696/1696_texto_integral.odt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1702/1702_texto_integral.odt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1703/1703_texto_integral.odt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1704/1704_texto_integral.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1705/1705_texto_integral.odt" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1706/1706_texto_integral.odt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1707/1707_texto_integral.odt" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1708/1708_texto_integral.odt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1709/1709_texto_integral.odt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1710/1710_texto_integral.odt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1711/1711_texto_integral.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1712/1712_texto_integral.odt" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1713/1713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1714/1714_texto_integral.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1725/1725_texto_integral.odt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1726/1726_texto_integral.odt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1727/1727_texto_integral.odt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1728/1728_texto_integral.odt" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1729/1729_texto_integral.odt" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1730/1730_texto_integral.odt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1731/1731_texto_integral.odt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1732/1732_texto_integral.odt" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1733/1733_texto_integral.odt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1734/1734_texto_integral.odt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1735/1735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1736/1736_texto_integral.odt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1745/1745_texto_integral.odt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1746/1746_texto_integral.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1747/1747_texto_integral.odt" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1748/1748_texto_integral.odt" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1749/1749_texto_integral.odt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1750/1750_texto_integral.odt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1751/1751_texto_integral.odt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1752/1752_texto_integral.odt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1753/1753_texto_integral.odt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1754/1754_texto_integral.odt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1758/1758_texto_integral.odt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1759/1759_texto_integral.odt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1760/1760_texto_integral.odt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1761/1761_texto_integral.odt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1762/1762_texto_integral.odt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1763/1763_texto_integral.odt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1764/1764_texto_integral.odt" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1765/1765_texto_integral.odt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1766/1766_texto_integral.odt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1767/1767_texto_integral.odt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1768/1768_texto_integral.odt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1769/1769_texto_integral.odt" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1770/1770_texto_integral.odt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1771/1771_texto_integral.odt" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1772/1772_texto_integral.odt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1773/1773_texto_integral.odt" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1774/1774_texto_integral.odt" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1775/1775_texto_integral.odt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1776/1776_texto_integral.odt" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1777/1777_texto_integral.odt" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1778/1778_texto_integral.odt" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1779/1779_texto_integral.odt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1782/1782_texto_integral.odt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1783/1783_texto_integral.odt" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1784/1784_texto_integral.odt" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1785/1785_texto_integral.odt" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1786/1786_texto_integral.odt" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1787/1787_texto_integral.odt" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1788/1788_texto_integral.odt" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1789/1789_texto_integral.odt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1790/1790_texto_integral.odt" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1791/1791_texto_integral.odt" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1792/1792_texto_integral.odt" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1793/1793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1795/1795_texto_integral.odt" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1796/1796_texto_integral.odt" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1797/1797_texto_integral.odt" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1798/1798_texto_integral.odt" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1799/1799_texto_integral.odt" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1800/1800_texto_integral.odt" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1801/1801_texto_integral.odt" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1802/1802_texto_integral.odt" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1803/1803_texto_integral.odt" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1804/1804_texto_integral.odt" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1805/1805_texto_integral.odt" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1806/1806_texto_integral.odt" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1809/1809_texto_integral.odt" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1810/1810_texto_integral.odt" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1811/1811_texto_integral.odt" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1812/1812_texto_integral.odt" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1814/1814_texto_integral.odt" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1815/1815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1816/1816_texto_integral.odt" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1817/1817_texto_integral.odt" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1818/1818_texto_integral.odt" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1819/1819_texto_integral.odt" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1821/1821_texto_integral.odt" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1822/1822_texto_integral.odt" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1823/1823_texto_integral.odt" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1827/1827_texto_integral.odt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1828/1828_texto_integral.odt" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1829/1829_texto_integral.odt" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1830/1830_texto_integral.odt" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1831/1831_texto_integral.odt" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1832/1832_texto_integral.odt" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1833/1833_texto_integral.odt" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1834/1834_texto_integral.odt" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1835/1835_texto_integral.odt" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1836/1836_texto_integral.odt" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1837/1837_texto_integral.odt" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1838/1838_texto_integral.odt" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1839/1839_texto_integral.odt" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1843/1843_texto_integral.odt" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1844/1844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1845/1845_texto_integral.odt" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1846/1846_texto_integral.odt" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1847/1847_texto_integral.odt" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1848/1848_texto_integral.odt" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1849/1849_texto_integral.odt" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1851/1851_texto_integral.odt" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1852/1852_texto_integral.odt" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1853/1853_texto_integral.odt" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1854/1854_texto_integral.odt" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1855/1855_texto_integral.odt" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1856/1856_texto_integral.odt" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1857/1857_texto_integral.odt" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1858/1858_texto_integral.odt" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1862/1862_texto_integral.odt" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1863/1863_texto_integral.odt" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1864/1864_texto_integral.odt" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1866/1866_texto_integral.odt" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1867/1867_texto_integral.odt" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1902/1902_texto_integral.odt" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1903/1903_texto_integral.odt" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1904/1904_texto_integral.odt" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1905/1905_texto_integral.odt" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1906/1906_texto_integral.odt" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1907/1907_texto_integral.odt" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1908/1908_texto_integral.odt" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1909/1909_texto_integral.odt" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1910/1910_texto_integral.odt" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1911/1911_texto_integral.odt" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1912/1912_texto_integral.odt" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1913/1913_texto_integral.odt" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1914/1914_texto_integral.odt" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1918/1918_texto_integral.odt" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1919/1919_texto_integral.odt" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1920/1920_texto_integral.odt" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1921/1921_texto_integral.odt" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1922/1922_texto_integral.odt" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1923/1923_texto_integral.odt" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1924/1924_texto_integral.odt" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1925/1925_texto_integral.odt" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1926/1926_texto_integral.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1927/1927_texto_integral.odt" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1928/1928_texto_integral.odt" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1929/1929_texto_integral.odt" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1930/1930_texto_integral.odt" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2010/2010_texto_integral.odt" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2011/2011_texto_integral.odt" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2012/2012_texto_integral.odt" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2013/2013_texto_integral.odt" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2014/2014_texto_integral.odt" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2018/2018_texto_integral.odt" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2048/2048_texto_integral.odt" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2049/2049_texto_integral.odt" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2050/2050_texto_integral.odt" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2051/2051_texto_integral.odt" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2052/2052_texto_integral.odt" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2053/2053_texto_integral.odt" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2054/2054_texto_integral.odt" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2055/2055_texto_integral.odt" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2056/2056_texto_integral.odt" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2085/2085_texto_integral.odt" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2086/2086_texto_integral.odt" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2087/2087_texto_integral.odt" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2088/2088_texto_integral.odt" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2089/2089_texto_integral.odt" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2090/2090_texto_integral.odt" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2091/2091_texto_integral.odt" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2092/2092_texto_integral.odt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2096/2096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2097/2097_texto_integral.odt" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2098/2098_texto_integral.odt" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2100/2100_texto_integral.odt" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2101/2101_texto_integral.odt" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2102/2102_texto_integral.odt" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2103/2103_texto_integral.odt" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2104/2104_texto_integral.odt" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2105/2105_texto_integral.odt" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2106/2106_texto_integral.odt" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2107/2107_texto_integral.odt" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2124/2124_texto_integral.odt" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2125/2125_texto_integral.odt" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2126/2126_texto_integral.odt" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2127/2127_texto_integral.odt" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2128/2128_texto_integral.odt" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2130/2130_texto_integral.odt" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2131/2131_texto_integral.odt" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1408/1408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1409/1409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/1424/1424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/./sapl/public/materialegislativa/2017/2180/2180_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H722"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="144.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>