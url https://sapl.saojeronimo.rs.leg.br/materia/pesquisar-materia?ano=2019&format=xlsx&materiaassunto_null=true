--- v0 (2026-01-13)
+++ v1 (2026-06-17)
@@ -54,6481 +54,6481 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
     <t>Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3218/ata_01.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3218/ata_01.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 01/2019</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3219/ata_02.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3219/ata_02.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 02/2019</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3220/ata_03.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3220/ata_03.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 03/2019</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3221/ata_04.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3221/ata_04.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 04/2019</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3222/ata_05.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3222/ata_05.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 5/2019</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3223/ata_06.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3223/ata_06.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 6/2019</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3224/ata_07.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3224/ata_07.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 7/2019</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3225/ata_08.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3225/ata_08.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 8/2019</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3227/ata_09.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3227/ata_09.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 9/2019</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3228/ata_10.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3228/ata_10.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 10/2019</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3229/ata_11.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3229/ata_11.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 11/2019</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3230/ata_12.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3230/ata_12.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 12/2019</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3231/ata_13.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3231/ata_13.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 13/2019</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3232/ata_14.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3232/ata_14.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 14/2019</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3233/ata_15.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3233/ata_15.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 15/2019</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3234/ata_16.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3234/ata_16.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 16/2019</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3235/ata_17.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3235/ata_17.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 17/2019</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3243/ata_18.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3243/ata_18.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 18/2019</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3244/ata_19.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3244/ata_19.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 19/2019</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3303/ata_20.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3303/ata_20.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 20/2019</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3304/ata_21.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3304/ata_21.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 21/2019.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/ata_22.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/ata_22.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 22/2019</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/ata_23.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/ata_23.19.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 23/2019.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3569/ata_24.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3569/ata_24.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 24/2019</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3570/ata_25.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3570/ata_25.pdf</t>
   </si>
   <si>
     <t>ATA Nº 25/2019</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3571/ata_26.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3571/ata_26.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 26/2019</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3572/ata_27.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3572/ata_27.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 27/2019</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3573/ata_28.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3573/ata_28.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 28/2019</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3574/ata_29.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3574/ata_29.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 29/2019</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3575/ata_30.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3575/ata_30.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 30/2019</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3576/ata_31.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3576/ata_31.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 31/2019</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3577/ata_32.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3577/ata_32.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 32/2019</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3578/ata_33.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3578/ata_33.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 33/2019</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3579/ata_34.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3579/ata_34.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 34/2019</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3580/ata_35.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3580/ata_35.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 35/2019</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3581/ata_36.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3581/ata_36.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 36/2019</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3582/ata_37.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3582/ata_37.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 37/2019</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3583/ata_38.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3583/ata_38.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 38/2019</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3584/ata_39.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3584/ata_39.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 39/2019</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3585/ata_40.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3585/ata_40.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 40/2019</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3586/ata_41.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3586/ata_41.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 41/2019 COM VOTAÇÃO DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3587/ata_42.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3587/ata_42.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 42/2019</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3588/ata_43.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3588/ata_43.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA Nº 43/2019</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3400/d_no1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3400/d_no1.pdf</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3401/d_no2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3401/d_no2.pdf</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3402/d_no3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3402/d_no3.pdf</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3512/decreto_0420122019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3512/decreto_0420122019.pdf</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3513/decreto_0520122019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3513/decreto_0520122019.pdf</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO NOS DIAS 23,24, 30 E 31 DE DEZEMBRO DE 2019 NA CÂMARA MUNICIPAL DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/documento_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/documento_12.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 01/2019 - Dá denominação de Adair Alves a Rua a direita da Rua Manoel Nilo Magalhães entrada da Carvoeira nesta cidade.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/decreto_l17102019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/decreto_l17102019.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 02/2019 - dá denominação de Jurema Barbosa Alves a Rua sem nome ao final da Rua Adair Alves na localidade da Carvoeira nesta cidade.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/documento_14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/documento_14.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 03/2019 - Dá denominação de Ilo Araújo Magalhães a Rua sem nome que parte da Rua Adair Alves em direção a estrada velha do Butiá, nesta cidade.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3176/documento_15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3176/documento_15.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 04/2019 - Dá denominação de Travessa Cresci Teresinha de Souza a Rua sem nome localizada no Bairro São Francisco nesta cidade.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3177/documento_16.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3177/documento_16.pdf</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 05/2019 - Dá denominação de Rua Dona Olívia Rosa da Rosa a Rua sem nome entre as Ruas Riloy Guilherme Schreinert a Rua Alice da Rosa</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3427/emenda01112019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3427/emenda01112019.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 86-A NA LEI ORGÂNICA DO MUNICÍPIO DE SÃO JERÔNIMO, QUE INSTITUI O ORÇAMENTO IMPOSITIVO E DISPÕE SOBRE A EXECUÇÃO ORÇAMENTÁRIA E FINANCEIRA DE EMENDAS DO PODER LEGISLATIVO MUNICIPAL EM LEI ORÇAMENTÁRIA ANUAL.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>OAT</t>
   </si>
   <si>
     <t>Ofício a Terceiros</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3018/resposta_proposicao_ver._amaro.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3018/resposta_proposicao_ver._amaro.pdf</t>
   </si>
   <si>
     <t>Ofício resposta de proposição Vereador Amaro Azevedo</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2761/fotografia_46.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2761/fotografia_46.pdf</t>
   </si>
   <si>
     <t>Resolve renovar Gratificação por Dedicação Exclusiva, GDE, da Servidora Magda Rosani de Campos Garcia.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2762/fotografia_47.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2762/fotografia_47.pdf</t>
   </si>
   <si>
     <t>Concede férias a Funcionária Kátia Pio Oliveira.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2763/fotografia_48.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2763/fotografia_48.pdf</t>
   </si>
   <si>
     <t>Concede férias a Funcionária Magda Rosani de Campos Garcia.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2764/fotografia_49.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2764/fotografia_49.pdf</t>
   </si>
   <si>
     <t>Concede férias a funcionária Taís de Campos Bittencourt.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2765/fotografia_50.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2765/fotografia_50.pdf</t>
   </si>
   <si>
     <t>Concede férias a Funcionária Danieli Cristina Garcia Conceição.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2766/fotografia_51.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2766/fotografia_51.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da Comissão de Licitação da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2767/fotografia_52.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2767/fotografia_52.pdf</t>
   </si>
   <si>
     <t>Revoga a portaria nº 05/2019.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2768/fotografia_53.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2768/fotografia_53.pdf</t>
   </si>
   <si>
     <t>Concede férias a funcionária Marina Pedreira Fazenda.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2769/fotografia_54.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2769/fotografia_54.pdf</t>
   </si>
   <si>
     <t>Concede férias a Funcionária Elissandra Moreira Lanzarini.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2770/fotografia_55.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2770/fotografia_55.pdf</t>
   </si>
   <si>
     <t>Concede férias ao Funcionário Luís Paulo Araújo Machado.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3022/portaria_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3022/portaria_11.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA JAQUELINE DOS SANTOS RODRIGUES</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3023/portaria_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3023/portaria_12.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO DANRLEI DOS SANTOS MASSENA.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3024/portaria_13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3024/portaria_13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SERVIDORA HARAXANE SOUZA DINIZ COMO FISCAL DO CONTRATO Nº 01/2019</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3025/portaria_14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3025/portaria_14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS PARA A COMISSÃO DE INVENTÁRIO E REAVALIAÇÃO DE BENS MÓVEIS, IMÓVEIS, INTANGÍVEIS E ALMOXARIFADO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3026/portaria_15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3026/portaria_15.pdf</t>
   </si>
   <si>
     <t>EXONERA O SENHOR LUCIANO MACHADO CEZIMBRA DO CARGO DE CHEFE DE GABINETE DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3027/portaria_16.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3027/portaria_16.pdf</t>
   </si>
   <si>
     <t>EXONERA O SENHOR DAKSON ANTÔNIO FREITAS LEAL DO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3028/portaria_17.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3028/portaria_17.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SENHORA JOSIANE MICHELE RODRIGUES LESSA PARA O CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3029/portaria_18.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3029/portaria_18.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SENHOR DAKSON ANTÔNIO DE FREITAS LEAL PARA O CARGO DE CHEFE DE GABINETE DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3030/portaria_19.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3030/portaria_19.pdf</t>
   </si>
   <si>
     <t>NOMEIA SENHOR LUCIANO MACHADO CEZIMBRA PARA O CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3031/portaria_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3031/portaria_20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SERVIDORA ELISSANDRA MOREIRA LANZARINI PARA O EXERCÍCIO DA FUNÇÃO DE COORDENADOR DE PATRIMÔNIO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3032/portaria_21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3032/portaria_21.pdf</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/portaria_22.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/portaria_22.pdf</t>
   </si>
   <si>
     <t>Concede férias a Funcionária Danieli Cristina Garcia Conceição</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/portaria_23.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/portaria_23.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO LUIS PAULO ARAÚJO MACHADO</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/portaria_24.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/portaria_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A COMPOSIÇÃO DA PROCURADORIA ESPECIAL DA MULHER "LEZY DORNELLES LINCK" DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/portaria_25.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/portaria_25.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA ELISSANDRA MOREIRA LANZARINI.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/portaria_26.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/portaria_26.pdf</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA MAGDA ROSANI DE CAMPOS GARCIA PARA O EXERCÍCIO DA FUNÇÃO DE OUVIDORA DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3291/portaria_27.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3291/portaria_27.pdf</t>
   </si>
   <si>
     <t>EXONERA A SENHORA JAQUELINE DOS SANTOS RODRIGUES DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3292/portaria_28.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3292/portaria_28.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA GABRIELA STREB SOARES AZZI ARAÚJO.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3293/portaria_29.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3293/portaria_29.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA KÁTIA PIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3294/portaria_30.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3294/portaria_30.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO NICOLAS MACIEL ESSWEIN.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3295/portaria_31.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3295/portaria_31.pdf</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3296/portaria_32.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3296/portaria_32.pdf</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3297/portaria_33.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3297/portaria_33.pdf</t>
   </si>
   <si>
     <t>EXONERA A SENHORITA GABRIELA STREB SOARES AZZI ARAÚJO DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3298/portaria_34.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3298/portaria_34.pdf</t>
   </si>
   <si>
     <t>EXONERA A SENHORITA MARINA PEDREIRA FAZENDA DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3299/portaria_35.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3299/portaria_35.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SENHORA CAROLINE MOURA PIRES DO CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3351/portaria_36.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3351/portaria_36.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SENHORA JOVANIA COLERAUS RAMOS PARA O CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3352/portaria_37.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3352/portaria_37.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA ANA PAULA OLICHESKI.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3350/documento_42.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3350/documento_42.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS DA COMISSÃO DE LICITAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO PARA O EXERCÍCIO 2019 E REVOGA A PORTARIA Nº 06/2019.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3353/portaria_39.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3353/portaria_39.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SENHORA LIETE SATURNINO BOEIRA PARA O CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3396/portaria_no_40.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3396/portaria_no_40.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A UTILIZAÇÃO DAS DEPENDÊNCIAS DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO PARA REALIZAÇÃO DO CERIMONIAL FÚNEBRE DO VEREADOR JOÃO CARLOS DA SILVA RAMOS "BAGANA".</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3397/portaria_no_41.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3397/portaria_no_41.pdf</t>
   </si>
   <si>
     <t>DECLARA LUTO OFICIAL NO PODER LEGISLATIVO MUNICIPAL DE SÃO JERÔNIMO EM RAZÃO DO FALECIMENTO DO VEREADOR JOÃO CARLOS DA SILVA RAMOS (BAGANA).</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3398/portaria_no_42.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3398/portaria_no_42.pdf</t>
   </si>
   <si>
     <t>DECLARA EXTINTO O MANDATO ELETIVO EM RAZÃO DO FALECIMENTO DO VEREADOR JOÃO CARLOS DA SILVA RAMOS (BAGANA).</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3399/portaria_no_43.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3399/portaria_no_43.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONVOCAÇÃO DE SUPLENTE DE VEREADOR.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3428/portaria_4401112019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3428/portaria_4401112019.pdf</t>
   </si>
   <si>
     <t>EXONERA O SENHOR NICOLAS ESSWEIN DO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3425/portaria_4501112019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3425/portaria_4501112019.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SENHORA MARINDIA DA SILVA RODRIGUES KONRATH PARA O CARGO DE ASSESSORA PARLAMENTAR DA CÂMARA DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/portaria_4601112019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/portaria_4601112019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE MEMBRO PARA A COMISSÃO DE INVENTÁRIO E REAVALIAÇÃO DE BENS MÓVEIS, IMÓVEIS, INTANGÍVEIS E ALMOXARIFADO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3502/portaria_47.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3502/portaria_47.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MARIA FERNANDA FERREIRA QUADROS</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3503/portaria_48.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3503/portaria_48.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO FELIPE ATHANÁZIO VIEIRA</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3504/portaria_49.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3504/portaria_49.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS AO FUNCIONÁRIO VINICIUS BARTZ ELY</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3505/portaria_50.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3505/portaria_50.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MELISSA LIMA HOLZBACH</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3506/portaria_51.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3506/portaria_51.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA ANA PAULA OLICHESKI</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3507/portaria_52.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3507/portaria_52.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA LISA MARA DOS SANTOS</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3508/portaria_53.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3508/portaria_53.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA ANA CRISTINA MARTINS VIANA DA CRUZ</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2760/pll_01_2019_credito_especial.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2760/pll_01_2019_credito_especial.doc</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 01/2019 - Fica o Poder Legislativo autorizado a abrir um Crédito Especial no valor de R$ 35.000,00 (trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2898/pll_02_2019_comissao_de_inventario_1.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2898/pll_02_2019_comissao_de_inventario_1.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2019 - Institui a Comissão de inventário e reavaliação de bens móveis e imóveis, intangível e almoxarifado da Câmara de Vereadores de São Jerônimo.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2986/pll_03_2019_altera_lei_municipal_3734_2019_comi_qICUA9n.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2986/pll_03_2019_altera_lei_municipal_3734_2019_comi_qICUA9n.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2019 - Altera a Lei Municipal 3734 de 06 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>Rodrigo Marcolin, Amaro da Maré, Elisa Mara, Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2987/pll_04_2019_altera_quadro_servidores_1_assessor_yViChlR.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2987/pll_04_2019_altera_quadro_servidores_1_assessor_yViChlR.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2019 - Altera a Lei Municipal n 2940 de 03 de janeiro de 2011 que dispõe sobre o quadro de cargos e funções públicas da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2988/pll_05_2019_cria_fg_patrimonio_alterado_p_gf.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2988/pll_05_2019_cria_fg_patrimonio_alterado_p_gf.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2019 - Cria função gratificada com a denominação de Coordenador de patrimônio da Câmara  Municipal de Vereadores de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3015/pll_06_2019_premio_mulher_destaque_camara.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3015/pll_06_2019_premio_mulher_destaque_camara.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06/2019 - Cria o Prêmio Mulher Destaque da Câmara Municipal de São Jerônimo.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3034/pll_07_2019_simbolo_autismo.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3034/pll_07_2019_simbolo_autismo.doc</t>
   </si>
   <si>
     <t>Projeto de lei 07/2019 - dispõe sobre a obrigatoriedade de atendimento preferencial nos estabelecimentos públicos e privados do Município de São Jerônimo às pessoas com Transtorno do Espectro Autista - TEA e dá outras providências.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3072/pll_08_2019_reajuste_servidores_legislativo.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3072/pll_08_2019_reajuste_servidores_legislativo.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 08/2019 - Concede reajuste aos Servidores do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3073/pll_09_2019_reajuste_jeton_cl_revisado.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3073/pll_09_2019_reajuste_jeton_cl_revisado.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2019 - ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 3.639/2018, A QUAL DISPÕE SOBRE O PAGAMENTO DE JETON PARA OS MEMBROS DA COMISSÃO DE LICITAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3074/pll_10_2019_reajuste_vereadores_revisado.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3074/pll_10_2019_reajuste_vereadores_revisado.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10/2019 - ALTERA OS ARTIGOS 2º, CAPUT E PARÁGRAFO PRIMEIRO DA LEI MUNICIPAL Nº 3.484/2016, A QUAL FIXA OS SUBSÍDIOS DOS VEREADORES DE SÃO JERÔNIMO, PARA A LEGISLATURA DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3075/pll_11_2019_reajuste_prefeito_e_vice_revisado.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3075/pll_11_2019_reajuste_prefeito_e_vice_revisado.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2019 - ALTERA OS ARTIGOS 2º E 3º DA LEI MUNICIPAL Nº 3.482/2016, A QUAL FIXA OS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE SÃO JERÔNIMO, PARA A LEGISLATURA DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3076/pll_12_2019_reajuste_secretarios_revisado.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3076/pll_12_2019_reajuste_secretarios_revisado.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2019 - ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 3.483/2016, A QUAL FIXA O SUBSÍDIO DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE SÃO JERÔNIMO, PARA A LEGISLATURA DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3114/pll_13_2019_atendimento_fibromialgia.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3114/pll_13_2019_atendimento_fibromialgia.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2019 -   DISPÕE SOBRE A OBRIGATORIEDADE DE ATENDIMENTO PREFERENCIAL NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS DO MUNICÍPIO DE SÃO JERÔNIMO ÀS PESSOAS PORTADORAS DE FIBROMIALGIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3212/pll_14_2019_divulgacao_lista_medicamentos.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3212/pll_14_2019_divulgacao_lista_medicamentos.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2019 - Dispõe sobre a obrigatoriedade de divulgação da listagem de Medicamentos disponíveis e em falta na rede municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3213/pll_15_2019_vedacao_uso_fogos.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3213/pll_15_2019_vedacao_uso_fogos.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2019 - DISPÕE SOBRE A QUEIMA, SOLTURA E MANUSEIO DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO NO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3272/pll_16_2019_proibicao_de_canudos.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3272/pll_16_2019_proibicao_de_canudos.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2019 - DISPÕE SOBRE A PROIBIÇÃO DE DISTRIBUIÇÃO DE CANUDOS FLEXÍVEIS PLÁSTICOS DESCARTÁVEIS EM RESTAURANTES, BARES, LANCHONETES, QUIOSQUES E ESTABELECIMENTOS SIMILARES, OU POR AMBULANTES NO MUNICÍPIO DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3273/pll_17_2019_meia_entrada.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3273/pll_17_2019_meia_entrada.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17/2019 - INSTITUI O PAGAMENTO DE MEIA ENTRADA PARA ESTUDANTES, IDOSOS, PESSOAS COM DEFICIÊNCIA E DOADORES REGULARES DE SANGUE NO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>Filipe da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/pll_18.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/pll_18.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18/2019 - ALTERA OS ARTIGOS 8º, 9º E 11 DA LEI MUNICIPAL Nº 2.626, DE 04 DE SETEMBRO DE 2007, QUE “DISPÕE SOBRE OS PROCEDIMENTOS PARA PODA, SUPRESSÃO E TRANSPLANTE DE ESPÉCIMES VEGETAIS EM CONSONÂNCIA COM A LEI MUNICIPAL Nº 2.590, DE 08/01/2007 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3348/pll_19_2019_vacinacao.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3348/pll_19_2019_vacinacao.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2019 -  ESTABELECE A OBRIGATORIEDADE DE EXIGÊNCIA DA CADERNETA DE SAÚDE DA CRIANÇA OU DA CADERNETA DE VACINAÇÃO NO ATO DA MATRÍCULA DOS ALUNOS DA EDUCAÇÃO INFANTIL E DO ENSINO FUNDAMENTAL NO MUNICÍPIO DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>Amaro da Maré</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3389/pll_20_2019_premio_homem_destaque_camara.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3389/pll_20_2019_premio_homem_destaque_camara.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20/2019 - Cria o Prêmio Homem Destaque da Câmara de Vereadores de São Jerônimo.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>Jair Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3390/pll_21_2019_altera_lei_municipal_2468_2006.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3390/pll_21_2019_altera_lei_municipal_2468_2006.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21/2019 - ALTERA A LEI MUNICIPAL Nº 2.468, DE 3 DE JANEIRO DE 2006, QUE “DISPÕE SOBRE A POLÍTICA DE INCENTIVO AO DESENVOLVIMENTO ECONÔMICO E SOCIAL DO MUNICÍPIO DE SÃO JERÔNIMO, CRIA O PROGRAMA DE DESENVOLVIMENTO ECONÔMICO E SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3495/pll_22_2019_vedacao_nomeacao_cc_maria_da_penha.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3495/pll_22_2019_vedacao_nomeacao_cc_maria_da_penha.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 22/2019 - VEDA A NOMEAÇÃO PARA CARGOS EM COMISSÃO DE PESSOAS QUE TENHAM SIDO CONDENADAS PELAS LEIS FEDERAIS N. 11.340/2006 E N. 13.104/2015, NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3496/pll_23_2019_manobra_heimlich.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3496/pll_23_2019_manobra_heimlich.doc</t>
   </si>
   <si>
     <t>Projeto de Lei n º 23/2019 - DISPÕE SOBRE A AFIXAÇÃO DE CARTAZES EXPLICATIVOS QUE DEMONSTREM A APLICAÇÃO DA MANORA DE HEIMLICH (CONHECIDA COMO ABRAÇO DA VIDA) EM RESTAURANTES, LANCHONETES, PRAÇAS DE ALIMENTAÇÃO E ESTABELECIMENTOS SIMILARES, ALÉM DE REFEITÓRIOS DAS ESCOLAS PÚBLICAS E PRIVADAS.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2757/projeto_001_-_credito_suplementar_850_mil_pont_wzcjVG0.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2757/projeto_001_-_credito_suplementar_850_mil_pont_wzcjVG0.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 850.000,00.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2758/projeto_002_-_apae_2019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2758/projeto_002_-_apae_2019.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2019 - Autoriza a realização de parceria voluntária com a APAE de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2759/projeto_003_-_parklets.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2759/projeto_003_-_parklets.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2019 - Institui o uso de extensão de passeio público denominada "PARKLET".</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2891/projeto_004_-_altera_lei_2387_lixeira.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2891/projeto_004_-_altera_lei_2387_lixeira.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2019 - Altera a Lei Municipal 2387/2005.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2892/projeto_005_-_revoga_lei_1812_2000.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2892/projeto_005_-_revoga_lei_1812_2000.docx</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 05/2019 - Revoga Lei Municipal nº 1812/2000.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2893/projeto_006_-_credito_especial_legislativo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2893/projeto_006_-_credito_especial_legislativo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06/2019 - Fica o Poder Legislativo autorizado a abrir um Crédito Especial no valor de R$ 35.000,00 (trinta e cinco mil).</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2894/projeto_007_-_contrato_emergencial_educacao_professor.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2894/projeto_007_-_contrato_emergencial_educacao_professor.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2019 - Autoriza a contratação emergencial de profissionais da educação.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2895/projeto_008_-_contrato_emergencial_motorista_educacao.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2895/projeto_008_-_contrato_emergencial_motorista_educacao.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 08/2019 - Autoriza a contratação emergencial de 03 (três) Motoristas.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2896/projeto_009_-_credito_especial_pontes.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2896/projeto_009_-_credito_especial_pontes.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2944/projeto_010_-_altera_salario_agente_comunitario_acs.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2944/projeto_010_-_altera_salario_agente_comunitario_acs.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10/2019 - Altera a Lei Municipal nº 3652/2018 que cria emprego Público de Agente Comunitário de Saúde.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2974/projeto_011_-_credito_especial_tce_tecnologia.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2974/projeto_011_-_credito_especial_tce_tecnologia.docx</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR R$ 991.000,00.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2975/projeto_012_-_contrato_emergencial_tec_enfermagem.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2975/projeto_012_-_contrato_emergencial_tec_enfermagem.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 09 (NOVE) TÉCNICOS EM ENFERMAGEM.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2990/projeto_013_-_contrato_emergencial_operarios_e_H7oBpMp.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2990/projeto_013_-_contrato_emergencial_operarios_e_H7oBpMp.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2019 - Autoriza a contratação emergencial de 01 (um) Operador de Motoniveladora e 03 (três) Operários.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2991/projeto_014_-_credito_especial_educacao_livros.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2991/projeto_014_-_credito_especial_educacao_livros.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 86.000,00.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2992/projeto_015_-_aquisicao_imovel_escola.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2992/projeto_015_-_aquisicao_imovel_escola.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2019 - Fica o Poder Executivo autorizado a adquirir imóvel para a E.M.E.F Salgado Filho.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2019 - Autoriza a realização de parceria voluntária com o Coral Municipal de São Jerônimo.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3016/projeto_017_-_contrato_emergencial_professor_ciencias.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3016/projeto_017_-_contrato_emergencial_professor_ciencias.docx</t>
   </si>
   <si>
     <t>Autoriza a contratação Emergencial de 01 (um) Professor de Ciências.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/projeto_018_-_cessao_uso_terreno_lions_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/projeto_018_-_cessao_uso_terreno_lions_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18/2019- Autoriza a concessão de direito real de uso de imóvel do Município ao Lions Clube de São Jerônimo.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/projeto_019_-_credito_especial_50_mil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/projeto_019_-_credito_especial_50_mil.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2019 - Fica o Poder Executivo autorizado a abari um Crédito Especial no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/projeto_020_-_finisa.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/projeto_020_-_finisa.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20/2019 - AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL - CEF, NO ÂMBITO DO PROGRAMA FINISA - FINANCIAMENTO À INFRAESTURADA E AO SANEAMENTO NA MODALIDADE APOIO FINANCEIRO DESTINADO A APLICAÇÃO EM DESPESA DE CAPITAL, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/projeto_021_-_credito_especial_finisa.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/projeto_021_-_credito_especial_finisa.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 4.800,000,00.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3069/projeto_022_-_reajuste_servidores_aposentados.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3069/projeto_022_-_reajuste_servidores_aposentados.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 22/2019 -ESTABELECE O ÍNDICE PARA A REVISÃO GERAL ANUAL DOS PROVENTOS DOS APOSENTADOS E DAS PENSÕES, DO PODER EXECUTIVO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3070/projeto_023_-_reajuste_magisterio.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3070/projeto_023_-_reajuste_magisterio.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23/2019 - REAJUSTA AS TABELAS DE PAGAMENTO DOS VENCIMENTOS DOS INTEGRANTES DO MAGISTÉRIO PÚBLICO DE SÃO JERÔNIMO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3071/projeto_024_-_reajuste_servidores_geral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3071/projeto_024_-_reajuste_servidores_geral.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 24/2019 - REAJUSTA A TABELA DE PAGAMENTOS DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS DE CARGOS DE PROVIMENTO EFETIVO, EM COMISSÃO, FUNÇÕES GRATIFICADAS, ESTAGIÁRIOS, CELETISTAS E DEMAIS SERVIDORES E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3081/projeto_025_-_uniforme_escolar.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3081/projeto_025_-_uniforme_escolar.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/2019 - Institui o uso de uniforme escolar e dispõe sobre o fornecimento gratuito do mesmo aos alunos matriculados nas escolas da rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3082/projeto_026_-_receber_doacao_imovel_ubs_rincao.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3082/projeto_026_-_receber_doacao_imovel_ubs_rincao.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 26/2019 - Autoriza a receber imóvel em comodato.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3083/projeto_027_-_cooperacao_rincao.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3083/projeto_027_-_cooperacao_rincao.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 27/2019 - Autoriza o Município a firmar acordo de Cooperação com a Associação Comunitária Condomínio Rural Rincão dos Correas.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3092/projeto_028_-_contrato_emergencial_atendente_creche.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3092/projeto_028_-_contrato_emergencial_atendente_creche.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 28/2019 - Autoriza a contratação emergencial de 01 (um) Atendente de Creche.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3093/projeto_029_-_cria_coordenador_protecao_animal.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3093/projeto_029_-_cria_coordenador_protecao_animal.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 29/2019 - ALTERA LEI 3.565/2017 QUE REESTRUTUROU A ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3115/projeto_031_-_credito_especial_finac_bb.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3115/projeto_031_-_credito_especial_finac_bb.docx</t>
   </si>
   <si>
     <t>Projeto de lei nº 31/2019 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 1.000.000,00.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3116/projeto_033_-_contrato_emergencial_professor_m_NUdtazd.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3116/projeto_033_-_contrato_emergencial_professor_m_NUdtazd.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 33/2019 - Autoriza a contratação emergencial  de 01 (um) Professor de Matemática.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3117/projeto_034_-_credito_especial_avancar_cidades.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3117/projeto_034_-_credito_especial_avancar_cidades.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 34/2019 - Fica o Poder Excecutivo autorizado a abrir um Crédito Especial no valor de R$ 6.584.882.07.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3118/projeto_035_-_brigada_videomonitoramento.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3118/projeto_035_-_brigada_videomonitoramento.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 35/2019 - Autoriza a realização de termo de cooperação com o Estado do Rio Grande do Sul - Secretaria de Segurança Pública - Sistema de Videomonitoramento.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3119/projeto_036_-_contrato_emergencial_operador_retro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3119/projeto_036_-_contrato_emergencial_operador_retro.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 36/2019 - Autoriza a contratação emergencial de  02 (dois) operadores de retroescavadeira.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3139/projeto_037_-_contrato_emergencial_calceteiro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3139/projeto_037_-_contrato_emergencial_calceteiro.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 37/2019 - Autoriza a contratação emergencial de 1 (um) Calceteiro.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3140/projeto_039_-_credito_especial_legislativo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3140/projeto_039_-_credito_especial_legislativo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 38/2019 - Autoriza a realização de termo aditivo ao Convênio com a EMATER/RS.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3141/projeto_039_-_credito_especial_legislativo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3141/projeto_039_-_credito_especial_legislativo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 39/2019 - Fica o Poder Legislativo autorizado a abrir um Crédito Especial no valor de R$ 5.000,00.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3142/projeto_040_-_sala_sindicato_rural.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3142/projeto_040_-_sala_sindicato_rural.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 40/2019 - Autoriza permissão de uso de imóvel do Município ao Sindicato dos Trabalhadores Agricultores Familiares de São Jerônimo.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3143/projeto_041_-_contrato_emergencial_monitor_abrigo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3143/projeto_041_-_contrato_emergencial_monitor_abrigo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 41/2019 - Autoriza a contratação emergencial de 01 (um) Monitor.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3189/projeto_042_-_credito_especial_saude__10_mil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3189/projeto_042_-_credito_especial_saude__10_mil.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 42/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3190/projeto_043_-_credito_especial_saude__320_mil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3190/projeto_043_-_credito_especial_saude__320_mil.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 43/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 320.000,00.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3200/projeto_044_-_contrato_emergencial_servente_saude.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3200/projeto_044_-_contrato_emergencial_servente_saude.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 44/2019 - Autoriza a contratação emergencial de 01 (um) Servente.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3236/projeto_045_-_contrato_emergencial_educacao_professor.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3236/projeto_045_-_contrato_emergencial_educacao_professor.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 45/2019 - Autoriza a contratação emergencial de Professor de Educação Infantil.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/projeto_046_-_credito_suplementar_saude__177mil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/projeto_046_-_credito_suplementar_saude__177mil.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 46/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 177.000,00.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/projeto_047_-_credito_suplementar_diversos_820_mil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/projeto_047_-_credito_suplementar_diversos_820_mil.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 47/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 820.000,00.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/projeto_048_-_altera_lei_2823_plano_magisterio.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/projeto_048_-_altera_lei_2823_plano_magisterio.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 48/2019 - Altera a Lei 2.823/2009 - Que institui o Plano de Carreira do Magistério.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3246/projeto_049_-_contrato_emergencial_motorista_escolar.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3246/projeto_049_-_contrato_emergencial_motorista_escolar.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 49/2019 - Autoriza a contratação emergencial de Motorista</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3255/projeto_050_-_cedencia_ginasio_2019_festa.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3255/projeto_050_-_cedencia_ginasio_2019_festa.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 50/2019 - Autoriza a cedência do Ginásio de Esportes e seu respectivo terreno.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3256/projeto_051_-_contrato_emergencial_monitor_abrigo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3256/projeto_051_-_contrato_emergencial_monitor_abrigo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 51/2019  - Autoriza a contratação emergencial de 01 (um) Monitor.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3257/projeto_052_-_contrato_emergencial_medico_veterinario.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3257/projeto_052_-_contrato_emergencial_medico_veterinario.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 52/2019 - Autoriza a contratação emergencial de 01 (um) Médico Veterinário.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3262/projeto_053_-_credito_suplementar_190_mil_saude_camara.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3262/projeto_053_-_credito_suplementar_190_mil_saude_camara.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 53/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 190.000,00.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3271/projeto_054_-_cessao_uso_presidio.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3271/projeto_054_-_cessao_uso_presidio.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 54/2019 - AUTORIZA CESSÃO DE USO DE IMÓVEL DO MUNICÍPIO AO ESTADO DO RIO GRANDE DO SUL PARA INSTALAÇÃO DO PRESIDIO ESTADUAL DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3300/projeto_055_-_credito_especial_financiamento_b_u8NhIs7.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3300/projeto_055_-_credito_especial_financiamento_b_u8NhIs7.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 55/2019 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 40.000,00.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3301/projeto_056_-_altera_lei_2395_2005_sobreaviso.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3301/projeto_056_-_altera_lei_2395_2005_sobreaviso.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 56/2019 - ALTERA LEI 2.395/2005 QUE INSTITUIU O SISTEMA DE SOBREAVISO NO SERVIÇO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3302/projeto_057_-_altera_lei_insalubridade_zelador_s9L7F54.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3302/projeto_057_-_altera_lei_insalubridade_zelador_s9L7F54.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 57/2019 - ALTERA LEI 1.715/1999 QUE DISPÕE SOBRE O PAGAMENTO DOS ADICIONAIS DE INSALUBRIDADE E PERICULOSIDADE.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3317/projeto_058_-_contrato_emergencial_monitor_abrigo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3317/projeto_058_-_contrato_emergencial_monitor_abrigo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 58/2019 - Autoriza a contratação emergencial de um (01) Monitor.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/projeto_059_-_credito_especial_saude_medicamen_3eECDNi.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/projeto_059_-_credito_especial_saude_medicamen_3eECDNi.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 59/2019 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 50.000,00.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/projeto_060_-_contrato_emergencial_operador_re_4ohOd6E.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/projeto_060_-_contrato_emergencial_operador_re_4ohOd6E.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 60/2019 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) OPERADOR DE RETROESCAVADEIRA</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3327/projeto_061_-_altera_lei_2590_2007_-_publicaca_2sSQwI3.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3327/projeto_061_-_altera_lei_2590_2007_-_publicaca_2sSQwI3.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 61/2019 -ALTERA LEI 2.590/2007 QUE DISPÕE DA POLITICA MUNICIPAL DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3346/projeto_062_-_contrato_emergencial_medico.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3346/projeto_062_-_contrato_emergencial_medico.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 62/2019 - Autoriza a contratação emergencial de 01 (um) Médico Clínico Geral.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3347/projeto_063_-_ginasio_liga_gincana.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3347/projeto_063_-_ginasio_liga_gincana.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 63/2019 - Autoriza o uso de bens públicos por prazo determinado pela Liga das equipes da Gincana Cultural de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3365/projeto_064_-_altera_lei_3490_taxi.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3365/projeto_064_-_altera_lei_3490_taxi.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 64/2019 - Altera a Lei 3490/2016 que dispõe sobre o regulamento dos serviços de táxi do Município de São Jerônimo/RS.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3366/projeto_065_-_altera_lei_658_1994_-_plano_carr_RJKF6T0.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3366/projeto_065_-_altera_lei_658_1994_-_plano_carr_RJKF6T0.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 65/2019 - ALTERA LEI 658/1994 QUE INSTITUIU O PLANO DE CARREIRA DOS SERVIDORES PÚBLICO MUNICIPAIS.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Projeto de lei nº 66/2019  Dispõe sobre as diretrizes orçamentárias para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3370/projeto_067_-_credito_suplementar_diversos.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3370/projeto_067_-_credito_suplementar_diversos.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 67/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$  1.120.000,00.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3371/projeto_068_-_credito_especial_imovel_saude.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3371/projeto_068_-_credito_especial_imovel_saude.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 68/2019 - Fica o Poder Executivo a abrir um Crédito Especial no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3377/projeto_069_-_contrato_emergencial_educacao_pr_J1h7Lfm.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3377/projeto_069_-_contrato_emergencial_educacao_pr_J1h7Lfm.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 69/2019 - Autoriza a contratação emergencial de Professor de Geografia.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3386/projeto_070_-_contrato_emergencial_servente_abrigo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3386/projeto_070_-_contrato_emergencial_servente_abrigo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 70/2019 - Autoriza a contratação emergencial de 01 (um) Servente.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/projeto_071_-_cessao_uso_associacao_costa_do_sutil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/projeto_071_-_cessao_uso_associacao_costa_do_sutil.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 71/2019 - Autoriza permissão de uso de bem móvel público à Associação dos Produtores do Condomínio Rural de Costa do Sutil e dá outras providências.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3387/projeto_072_-_credito_suplementar_100mil__saud_2ZI5Sbj.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3387/projeto_072_-_credito_suplementar_100mil__saud_2ZI5Sbj.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 72/2019 - Foca o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3388/projeto_073_-_credito_suplementar_200mil__saud_sYUumof.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3388/projeto_073_-_credito_suplementar_200mil__saud_sYUumof.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 73/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3403/projeto_074_-_credito_especial_6_mil_anos_anteriores.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3403/projeto_074_-_credito_especial_6_mil_anos_anteriores.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 74/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 6.000,00.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3411/projeto_075_-_receber_doacao_adquirir_imovel_b_14x0j7i.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3411/projeto_075_-_receber_doacao_adquirir_imovel_b_14x0j7i.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 75/2019 - Autoriza o Município a receber imóvel em doação.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3412/projeto_076_-_denominacao_ubs_zildo_sippel.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3412/projeto_076_-_denominacao_ubs_zildo_sippel.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 76/2019 - Denomina de unidade de saúde da Família Zildo Sippel, a unidade de saúde tipo II construída na Rua Luiz Dias Cunha.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3429/projeto_077_-_refaz_conciliacao.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3429/projeto_077_-_refaz_conciliacao.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 77/2019 - INSTITUI CONCILIAÇÃO ADMINISTRATIVA, PARA RECUPERAÇÃO DE CRÉDITOS E DISPÕE SOBRE OS PROCEDIMENTOS PARA COBRANÇA DE CRÉDITOS TRIBUTÁRIOS OU NÃO TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3430/projeto_078_-_credito_especial_vereadora_claudia.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3430/projeto_078_-_credito_especial_vereadora_claudia.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 78/2019 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 6.204,00.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3455/terca-feira_26_de_novembro_de_2019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3455/terca-feira_26_de_novembro_de_2019.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 79/2019 - Autoriza a contratação emergencial de um (1) Monitor.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3456/projeto_080_-_contrato_emergencial_jardineiro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3456/projeto_080_-_contrato_emergencial_jardineiro.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 80/2019 - Autoriza a contratação de 01 (um) Jardineiro.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3457/projeto_081_-_taxi.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3457/projeto_081_-_taxi.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 81/2019 - DISPÕE SOBRE AS NORMAS PARA EXECUÇÃO DOS SERVIÇOS DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS EM VEÍCULOS AUTOMOTORES DE ALUGUEL (TÁXI) NO MUNICÍPIO DE SÃO JERÔNIMO/RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3458/projeto_082_-_credito_suplementar.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3458/projeto_082_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 82/2019 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 2.593.919,84.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3465/projeto_083_-_cidadao_jeronimense_alex_sandro__q2M0Pf7.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3465/projeto_083_-_cidadao_jeronimense_alex_sandro__q2M0Pf7.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 83/2019 - Concede Título de Cidadão Jeronimense ao Senhor Alex Sandro Figueiredo Pires.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3466/projeto_084_-_cidadao_jeronimense_adalberto_de_1h2oyuT.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3466/projeto_084_-_cidadao_jeronimense_adalberto_de_1h2oyuT.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 84/2019 - Concede Titulo de Cidadão Jeronimense ao Senhor Adalberto de Oliveira.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3467/projeto_085_-_cidadao_jeronimense_joao_batista_campos.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3467/projeto_085_-_cidadao_jeronimense_joao_batista_campos.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 85/2019 - Concede Título de Cidadão Jeronimense ao Senhor João Batista Campos.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3468/projeto_086_-_cidadao_jeronimense_therezinha_sippel.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3468/projeto_086_-_cidadao_jeronimense_therezinha_sippel.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 86/2019 - Concede Título de Cidadã Jeronimense a Senhora Therezinha Sippel.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3469/projeto_087_-_cidadao_jeronimense_jose_rubens.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3469/projeto_087_-_cidadao_jeronimense_jose_rubens.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 87/2019 - Concede Título de Cidadão Jeronimense ao Senhor José Rubem Damasceno Pacheco.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3470/projeto_088_-_cidadao_jeronimense_luis_andre_da_costa.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3470/projeto_088_-_cidadao_jeronimense_luis_andre_da_costa.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 88/2019 - Concede Titulo de Cidadão Jeronimense ao Senhor Luís André da Costa Silva.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3519/loa_2020_plei_anexos.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3519/loa_2020_plei_anexos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 89/2019 - Estima a receita e fixa a despesa para o exercício de 2020.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3471/projeto_090_-_credito_suplementar_20_mil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3471/projeto_090_-_credito_suplementar_20_mil.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 90/2019 - Autoriza a abertura de um Crédito Suplementar no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3477/projeto_091_-_consepro_2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3477/projeto_091_-_consepro_2020.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 91/2019 - Autoriza a realização de parceria voluntária com o Consepro (Conselho Comunitário Pró-Segurança Pública de São Jerônimo) e dá outras providências.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3478/projeto_092_-_calendario_de_eventos.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3478/projeto_092_-_calendario_de_eventos.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 92/2019 - Institui o Calendário de Eventos oficiais do Município de São Jerônimo.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3479/projeto_093_-_casa_da_crianca_2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3479/projeto_093_-_casa_da_crianca_2020.docx</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 93/2019 - Autoriza a realização de parceria voluntária com a Associação de Manutenção da Casa da Criança de São Jerônimo.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3480/projeto_094_-_priobicao_venda_fogos_artificio.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3480/projeto_094_-_priobicao_venda_fogos_artificio.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 94/2019 - Proíbe a venda de fogos de artifício no Município de São Jerônimo.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3481/projeto_095_-_prorroga_refaz_2019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3481/projeto_095_-_prorroga_refaz_2019.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 95/2019 - Altera a Lei Municipal nº 3.819, de novembro de 2019.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3482/projeto_096_-_isencao_iptu_multilab_com_consideracoes.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3482/projeto_096_-_isencao_iptu_multilab_com_consideracoes.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 96/2019 - Autoriza o Poder Executivo Municipal a isentar de responsabilidade pelo pagamento do Imposto Predial e Territorial Urbano - IPTU, no exercício de 2020, a Empresa Multilab Industria e Comércio de Produtos Farmacêuticos LTDA.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3483/projeto_097_-_imovel_para_unidade_saude_posto.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3483/projeto_097_-_imovel_para_unidade_saude_posto.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 97/2019 - Autoriza o Município a adquirir um imóvel para construção de unidade de saúde.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3484/projeto_098_-_conselho_de_saude.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3484/projeto_098_-_conselho_de_saude.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 98/2019 - Atualiza a composição e funcionamento do Conselho Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3492/projeto_099_-_altera_lei_2573_2006.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3492/projeto_099_-_altera_lei_2573_2006.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 99/2019  - Altera Lei 2573/2006 que autorizou o recebimento de imóvel como dação em pagamento.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3493/projeto_100_-_doacao_imovel_cavalgadas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3493/projeto_100_-_doacao_imovel_cavalgadas.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 100/2019 - Fica o Poder Executivo autorizado a proceder a concessão de direito real de uso de imóvel ao Grupo de Cavalgadas Parceiros na Tradição.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3494/projeto_101_-_apae_2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3494/projeto_101_-_apae_2020.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 101/2019 - Autoriza a realização de parceria com a APAE.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3500/projeto_102_-_sirio.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3500/projeto_102_-_sirio.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 102/2019 - AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS À EMPRESA SÍRIO LUIS DOS SANTOS MARTINS, NOS TERMOS DA LEI MUNICIPAL Nº 2.468/2006.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3501/projeto_103_-_orb.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3501/projeto_103_-_orb.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 103/2019 - AUTORIZA O PODER EXECUTIVO MUNICIPAL CONCEDER INCENTIVOS À EMPRESA ORB COMERCIO DE ALIMENTOS LTDA., NOS TERMOS DA LEI MUNICIPAL Nº 2.468/2006.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Projeto de Lei nº 104/2019 -Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 274.636,43.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3392/p_e_lei_org_no1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3392/p_e_lei_org_no1.pdf</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3454/projeto_emenda_lei_organica_-_002_2019_-_taxi.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3454/projeto_emenda_lei_organica_-_002_2019_-_taxi.docx</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica Nº 02/2019 - Altera e acrescenta dispositivos no artigo 6º da Lei Orgânica do Município de  São Jerônimo.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 01/2019 - Altera o artigo 88, inciso I do regimento Interno da Câmara Municipal de Vereadores de São Jerônimo.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3017/projeto_de_resolucao_02_2019_procuradoria_espec_okgL7mz.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3017/projeto_de_resolucao_02_2019_procuradoria_espec_okgL7mz.doc</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher" Lezy Dornelles Linck "- na Câmara Municipal de Vereadores de São Jerônimo.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3077/projeto_de_resolucao_03__2019_aumento_estagiario.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3077/projeto_de_resolucao_03__2019_aumento_estagiario.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 03/2019 - Concede reajuste aos Estagiários do Poder Legislativo de São Jerônimo.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3078/projeto_de_resolucao_04_2019__aumento_vale_alimentacao.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3078/projeto_de_resolucao_04_2019__aumento_vale_alimentacao.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 04/2019 - Dispõe sobre o reajuste no vale-alimentação dos Servidores ao Poder Legislativo de São Jerônimo.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/projeto_de_resolucao_05_2019_comissao_habitacao.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/projeto_de_resolucao_05_2019_comissao_habitacao.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 05/2019 - Acrescenta a “Subseção VII” e o “Artigo 65 – E” no Regimento Interno da Câmara de Vereadores do Município de São Jerônimo, que cria a Comissão de Habitação e Patrimônio Público.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3168/projeto_de_resolucao_06_2019_altera_resolucao_diarias.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3168/projeto_de_resolucao_06_2019_altera_resolucao_diarias.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 06/2019 - ALTERA O ARTIGO 8º DA RESOLUÇÃO Nº 15/2018, QUE DISCIPLINA A CONCESSÃO, REALIZAÇÃO E O PAGAMENTO DE DIÁRIAS A VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3169/projeto_de_resolucao_07_2019_ouvidoria.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3169/projeto_de_resolucao_07_2019_ouvidoria.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 07/2019 - “INSTITUI E REGULAMENTA A OUVIDORIA DA CÂMARA MUNICIPAL DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>Filipe Pico, Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3170/projeto_de_resolucao_08_2019_sala_internet.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3170/projeto_de_resolucao_08_2019_sala_internet.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 08/2019 - Cria a Sala da Internet Popular na Câmara Municipal de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>Rodrigo Marcolin, Amaro da Maré</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3211/projeto_de_resolucao_09_2019_frente_parlamentar_wWcvcDu.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3211/projeto_de_resolucao_09_2019_frente_parlamentar_wWcvcDu.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 09/2019 - Cria a frente Parlamentar em defesa da instalação do projeto Mina Guaíba e dá outras providências.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3274/projeto_de_resolucao_10_2019_altera_horario_ini_wiXBLjv.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3274/projeto_de_resolucao_10_2019_altera_horario_ini_wiXBLjv.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 10/2019 - Altera o horário de início da sessão ordinária do dia 16 de setembro de 2019 da Câmara Municipal de São Jerônimo.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3275/projeto_de_resolucao_011_2019_regimento_interno.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3275/projeto_de_resolucao_011_2019_regimento_interno.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 11/2019 - “DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3337/projeto_de_resolucao_12_2019_credito_suplementar.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3337/projeto_de_resolucao_12_2019_credito_suplementar.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 12/2019 - Fica o Poder Legislativo autorizado a abrir um Crédito Suplementar no valor de R$ 107.000,00.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3349/projeto_de_resolucao_13_2019_ideias_legislativas.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3349/projeto_de_resolucao_13_2019_ideias_legislativas.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 13/2019 - INSTITUI O BANCO DE IDEIAS LEGISLATIVAS NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3391/projeto_de_resolucao_14_2019_credito_suplementar_741.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3391/projeto_de_resolucao_14_2019_credito_suplementar_741.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 14/2019 - FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 741,04.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3451/projeto_de_resolucao_015_2019_altera_regimento_interno.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3451/projeto_de_resolucao_015_2019_altera_regimento_interno.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 15/2019 - Altera os artigos 92 e 94 da Resolução nº 13/2019, que dispõe sobre o Regimento Interno da Câmara Municipal de São Jerônimo.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3452/projeto_de_resolucao_016_2019_credito_suplementar_2600.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3452/projeto_de_resolucao_016_2019_credito_suplementar_2600.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 16/2019  -  FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 2.600,00.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3497/projeto_de_resolucao_017_2019_altera_data_sessa_Rx8Ikgw.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3497/projeto_de_resolucao_017_2019_altera_data_sessa_Rx8Ikgw.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 17/2019 - Altera a data da reunião ordinária da Câmara de Vereadores de São Jerônimo do dia 30 de dezembro de 2019.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3498/projeto_de_resolucao_018_2019_altera_regimento__PV6YTea.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3498/projeto_de_resolucao_018_2019_altera_regimento__PV6YTea.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 18/2019 - Altera o parágrafo 2º do artigo 62º da Resolução nº 13/2019, que dispõe sobre o Regimento Interno da Câmara Municipal de São Jerônimo.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3499/projeto_de_resolucao_019_2019_credito_suplementar_3000.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3499/projeto_de_resolucao_019_2019_credito_suplementar_3000.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 19/219 - FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 3.000,00.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5085/projeto_de_resolucao_020_2019_credito_suplementar_39800.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5085/projeto_de_resolucao_020_2019_credito_suplementar_39800.doc</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 20/2019 - Fica o Poder Legislativo autorizado a abrir um Crédito Suplementar no valor de R$ 398,00.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>XXXXX</t>
   </si>
   <si>
     <t>Alan  Menezes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2976/proposicao_07.03.2019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2976/proposicao_07.03.2019.docx</t>
   </si>
   <si>
     <t>Ofício ao Senhor Ministro Chefe da Casa Civil Onix Dornelles Lorenzoni, solicitando a retomada e o término dos 15km do trecho da Br470 que esta intransitável. Essa BR liga São Jerônimo a Br290, obra esta que é de extrema importância para o desenvolvimento da Região Carbonífera. A BR470 escoa a produção para o porto de Rio Grande que esta a mais de 30 anos com as obras paradas. Desde já contamos com o seu apoio para essa obra de grande importância para nossa região.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2977/proposicao_mocao_de_reconhecimento_cnetro_energ_5xNGvvZ.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2977/proposicao_mocao_de_reconhecimento_cnetro_energ_5xNGvvZ.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que envie Moção de Reconhecimento ao Centro Energético Ogum e Iansã, pelos excelentes serviços desempenhados, fazendo sempre o melhor pela comunidade, merecendo nosso total reconhecimento.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2978/proposicao_lei_do_aprendizado.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2978/proposicao_lei_do_aprendizado.odt</t>
   </si>
   <si>
     <t>solicitar que a Mesa Diretora envie ofício ao Ministério do Trabalho e Emprego, para que visite as Empresa do nosso município para fiscalizar se está sendo cumprida a Lei nº 10.097/2000,  aprendizagem é estabelecida pela Lei nº.10.097/2000, regulamentada pelo Decreto nº. 5.598/2005 que Estabelece que todas as empresas de médio e grande porte estão obrigadas a contratarem adolescentes e jovens entre 14 e 24 anos.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>Arthur dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2979/proposicao_artur_mocao_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2979/proposicao_artur_mocao_2019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar    a Mesa Diretoria que entregue Moção de Repúdio ao Sr. Governador Eduardo Leite e também uma cópia para cada deputado da 55° legislatura da ALRGS(2019/2022).</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2980/proposicao_artur_conteiner.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2980/proposicao_artur_conteiner.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo, através do Meio Ambiente a colocação de um contêiner de lixo na rua Graciliano Nunes da Silva, entre a rua Maurício Cardoso e a rua Ramiro Barcelos, a pedido dos moradores que ficaram desassentidos pela coleta de lixo.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2981/prop._07.3.19-reforma_previdencia-produtor_rural.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2981/prop._07.3.19-reforma_previdencia-produtor_rural.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem a Mesa Diretora, que envie ao Congresso Nacional – Coordenação da Bancada Gaúcha um ofício de repúdio ao texto a respeito da proposta apresentada ao Congresso, referente a reforma da Previdência Social pelo Governo Federal, é um verdadeiro afronto e uma grande discriminação, em especial à trabalhadora rural. A discriminação ocorre, justamente no mês que se comemora o Dia Internacional da Mulher, a qual as mulheres no meio rural enfrenta uma dupla jornada - em casa e na roça-, numa atividade insalubre, sem direito a férias, 13º salário, enfim, 365 dias ao ano na produção de alimentos. Além disso, o trabalho rural faz com que a partir dos 50 anos de idade a condição laboral fica reduzida, justamente pelo excesso de atividades ao longo de uma vida inteira. E mesmo com todas essas dificuldades, é necessário a continuidade do trabalho. E com a reforma previdenciária proposta serão necessários ainda mais cinco anos. Esse é o diferencial que o governo precisa enxergar e entender que não tem como equiparar a idade de homens e mulheres do meio rural e é por isso que acreditamos na importância de manter a diferença hoje existente. Antes de aprovação de qualquer proposta referente a reforma da previdência social a Bancada Gaúcha traga para discussão do texto exposto junto a sociedade.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2982/quebra_molas_caetano_bianch.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2982/quebra_molas_caetano_bianch.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que encaminhe ao Departamento de Trânsito, para que  coloque 04 quebra molas e sinalização, dois na Rua Caetano Bianch próximo ao nº 334 de acordo com as normas de trânsito (distâncias), um na Rua Epitácio Pessoa próximo ao nº 318 ambas as ruas sem pavimento, e outro na Rua Antônio de Carvalho próximo ao nº 826, devido a alta velocidade dos veículos que ali transitam, pois não existe calçada trazendo alto risco aos pedestres.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2983/pedido_de_acessibilidade_escolas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2983/pedido_de_acessibilidade_escolas.odt</t>
   </si>
   <si>
     <t>solicitar ao Departamento de Trânsito que seja construído o acesso de acessibilidade ao espaço para deficientes em frente á Escola Dr. José Athanasio e que seja feito um estudo com referência ao estacionamento do transporte escolar na Escola Castro Alves, pois o existente os veículos ficam com a porta para o lado da rua, o que gera uma insegurança aos estudantes e monitores. Em anexo fotos dos dois estabelecimentos de Ensino.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2984/asfaltamento_jorge_leonardt.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2984/asfaltamento_jorge_leonardt.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal que  inclua a Rua Jorge Leonardt para o asfaltamento que será realizado pela Administração Municipal, pois essa rua dá acesso ao Canil Municipal e ao Aterro Sanitário o que resulta um grande fluxo de veículos provocando muita poeira em dias secos sendo uma questão de saúde pública, em dias chuvosos enfrentam dificuldades de tráfego de veículos e pedestres. Segue em anexo abaixo assinado dos moradores.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2985/prop._dia_07-03-19_premio_mulher_destaque_sj.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2985/prop._dia_07-03-19_premio_mulher_destaque_sj.odt</t>
   </si>
   <si>
     <t>Solicitar a criação do Prêmio Mulher Destaque de São Jerônimo, que pretende prestigiar e enaltecer as mulheres jeronimenses que através do seu trabalho fazem a diferença no nosso município.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2993/proposicao_11.03.2019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2993/proposicao_11.03.2019.docx</t>
   </si>
   <si>
     <t>Que seja iniciada a obra da ponte do Adair e na ponte próximo ao Catarina. A empresa que transporta madeira Rio do Sul doou as madeiras para as partes de baixo da ponte, que inclusive já se encontram no local. A empresa Rio do Sul devido as más condições das pontes teve que parar o transporte da madeira.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>Bagana</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2994/proposicao.02-11.03.2019-containers_de_lixo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2994/proposicao.02-11.03.2019-containers_de_lixo.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, que seja enviado ao executivo municipal a presente proposição: Solicito ao executivo Municipal a instalação de containers de lixo em todos os bairros de nossa cidade, pois temos relatos e moradores de bairros mais afastados do centro do nosso município que não foram contemplados com os novos containers.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2995/proposicao.01-11.03.2019-terravale_aditivo_das_pontes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2995/proposicao.01-11.03.2019-terravale_aditivo_das_pontes.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer que seja Prescrita, em papel timbrado, a fala do Sr. Marcos Frederico Wiedusch, da empresa TerraVale Drenagens LTDA, onde o mesmo compareceu a esta câmara na Sessão Extraordinária do dia 11/02/2019 para informar e explicar o motivo do Termo Aditivo de 25% às obras de construção e recuperação de danos nas pontes do interior do nosso município, conforme Projeto de Lei N°009 de 31 de Janeiro de 2019.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2996/marco_11_academia_do_ginasio_de_esportes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2996/marco_11_academia_do_ginasio_de_esportes.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, que os equipamentos que fazem parte da academia ao ar livre situada nos arredores do Ginásio Municipal de Esportes sejam reinstalados no seu devido lugar. Os mesmos foram retirados para a realização da Festa Municipal em Setembro e ainda não voltaram para o seu local de origem, ficando inutilizados durante todos esses meses, conforme fotos em anexo. Os moradores dessa região estão solicitando para fazer uso desses equipamentos.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2997/reiterando_regularicao_fundiaria_09.04.18_02.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2997/reiterando_regularicao_fundiaria_09.04.18_02.odt</t>
   </si>
   <si>
     <t>solicitam ao Executivo Municipal que seja criado um Programa de Regularização Fundiária Urbana e Rural, com o objetivo de propiciar aos munícipes a regularização de seus terrenos junto ao Município e ao cartório de registros de imóveis, pois se localiza em áreas verdes, áreas de propriedade do Município e outros inclusive já doadas mas que não poderão ser regularizadas.                     _x000D_
     Justificativa Oral ou escrita: Tal proposição se justifica no fato que á partir do momento que os terrenos forem transferidos para o nome dos munícipes, o Município terá um aumento de arrecadação de IPTU, como também possibilitará aos ocupantes conseguir financiamento junto ao Programa Minha Casa Minha Vida. Reiterando as Proposições apresentadas nos dias: 06/03/2017 , 04/09/2017 e 09/04/2018.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido  Plenário, solicitarem ao Poder Executivo que ANÁLISE e PRIORIZE a importância da PROPOSIÇÃO apresentada nos dias  14 de maio de 2018 e 12 de novembro de 2018, hoje reitero a mesma proposta, que envie para esta Egrégia Casa Legislativa o Projeto de Lei que “DISPÕE SOBRE A REDUÇÃO DA CARGA HORÁRIA ESPECIAL AOS SERVIDORES PÚBLICOS, ACRESCENDO OS ARTIGOS 56-A E 56-B NA REDAÇÃO DA LEI MUNICIPAL Nº 1.875/2001, E DÁ OUTRAS PROVIDÊNCIAS.” Enviamos para todas as Secretarias Municipais e Coordenarias ofício solicitando relação dos servidores lotados nessas condições que possuem, sob sua dependência, filho natural, adotado ou sob guarda judicial, portador de defiência, fomos informados que cinco servidores se beneficiariam com essa alteração legal. Com a redução da jornada, os familiares terão a possibilidade de dar melhor acompanhamento aos seus filhos e isso vai refletir no futuro deles, eles terão mais chances de ter um futuro._x000D_
 Conforme anteprojeto de Lei em anexo.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2999/proposicao_artur_carvoeira_atual.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2999/proposicao_artur_carvoeira_atual.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  a Mesa Diretora que através de Decreto Legislativo denomine a estrada geral da Carvoeira  em Manoel Nilo Magalhães, denominar a rua sem nome a primeira rua a direita da entrada da carvoeira já denominada rua Manoel Nilo Magalhães em Rua Adair Alves   e denomine a rua sem nome ao final da rua Adair Alves de Rua Jurema Barbosa, conforme mapa em anexo.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3000/proposicao_hidrante.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3000/proposicao_hidrante.odt</t>
   </si>
   <si>
     <t>solicitar que a Mesa Diretora envie ofício ao Corpo de Bombeiros como também ao Gerente da Corsan, solicitando a localização aonde estão localizados os hidrantes do município.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3001/proposicao_decreto_da_cresci_teresinha_silva_de_souza.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3001/proposicao_decreto_da_cresci_teresinha_silva_de_souza.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, que envie para casa legislativa Decreto da Travessa Cresci Teresinha Silva de Souza do bairro São Francisco de Assis.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3002/proposicao_11032019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3002/proposicao_11032019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja realizado o reparo da ruas Ramiro Barcelos com a Jacinto Pereira Lago, seja realizado a pintura das faixas de segurança, manutenção dos tachões e a colocação de uma quebra mola na rua Ramiro Barcelos.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Amaro da Maré</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3004/prop._13.3.19-forca_tarefa_organizacao_doc._pro_9gUo1gJ.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3004/prop._13.3.19-forca_tarefa_organizacao_doc._pro_9gUo1gJ.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, através da Administração Municipal que seja realizado uma força tarefa na organização das documentações das Associações de Produtores Rurais do Município assim os Presidentes poderão trabalhar com captura fácil e ágil no acesso aos documentos, e também solicitamos que regularize os Termos de Convênios pendentes com as mesmas.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3005/projeto_empresas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3005/projeto_empresas.odt</t>
   </si>
   <si>
     <t>solicitar ao Presidente desta Casa Legislativa que envie ao Jurídico para elaborar um Projeto normatizando novas empresas que se instale no Município, a mesma deverá cumprir com 70% de funcionários do Município de São Jerônimo, para receber os incentivos da Prefeitura.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3006/marco_18_ppc_projeto_pavimentacao_new_free_e_ozzi.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3006/marco_18_ppc_projeto_pavimentacao_new_free_e_ozzi.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo novamente que seja aplicado o Projeto de Lei PPC – Pavimentação Pública Comunitária na rua Cláudio Marcolin, no bairro São Thomás, compreendendo o trecho entre as ruas Ramiro Barcelos e Luiz Müller Picarelli. Estou ratificando a proposição enviada dia 30 de julho de 2018. Trata-se de 90 metros de comprimento, por 7 metros de largura, totalizando 630 m², com meio fio e a devida drenagem. Sugiro que seja feita a colocação de bloquetes de paver (blocos de cimento). A rua encontra-se atualmente coberta com terra, ficando em péssimo estado nas épocas de chuvas e com grande acúmulo de resíduos de poeira no verão, visto que é uma rua com grande movimentação de pessoas que se deslocam do centro para o bairro. Essa poeira seguidamente ocasiona transtornos para a fábrica New Free, sujando os tecidos utilizados como matéria-prima pela mesma._x000D_
 Além disso, peço para que seja feito o mesmo sistema de Pavimentação Pública Comunitária na rua Epitácio Pessoa, no trecho compreendido próximo ao número 318, na localidade comercial do Sr. Ozzi Delgau. Trata-se de uma área de aproximadamente 532 m².</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3007/proposicao_17032019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3007/proposicao_17032019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja realizado o reparo, limpeza e manutenção do boeiro nas ruas Constantino Picarelli com a Maurício Cardoso.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3008/proposicao_17032019..odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3008/proposicao_17032019..odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja realizada a limpeza nos banheiros ecológicos que estão localizados na praça central, atualmente a limpeza está sendo realizada uma vez por semana, solicito que a mesma seja feita mais vezes na semana.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3009/proposicao_18.03.2019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3009/proposicao_18.03.2019.docx</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo junto a Secretaria de Obras do Interior a reconstrução da Ponte do Dorvo, Estrada da Amizade, a mesma que caiu e encontra-se interditada. Os populares já doaram as madeiras para a reconstrução da parte inferior e a Prefeitura já disponibilizou as pranchas, faltando apenas a mão de obra.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3010/proposicao.03-18.03.2019-_desnivel_asfalto_lima_e_silva.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3010/proposicao.03-18.03.2019-_desnivel_asfalto_lima_e_silva.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, que seja enviado ao executivo municipal a presente proposição: Solicito a Secretaria de Obras do Município que solucione o problema de acesso a Rua Lima e Silva com a Rua Antônio de Carvalho, pois há um desnível no asfalto ocasionando problemas aos veículos ao acessar as ruas e ao comercio local que fica localizado bem na esquina destas ruas , e se possível instalar uma sinalização adequada no local.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3011/proposicao.03-18.03.2019-camera_de_seguranca.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3011/proposicao.03-18.03.2019-camera_de_seguranca.odt</t>
   </si>
   <si>
     <t>Solicito ao executivo Municipal a instalação de uma ( 1 ) câmera de segurança na esquina da Rua Rafael Athanásio sobrinho com a Rua Flores da Cunha (acesso da Barca São Jerônimo/Triunfo) , para monitorarmos a entrada e saída de veículos deste acesso ao nosso município.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3012/proposicao_artur_carvoeira_ilo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3012/proposicao_artur_carvoeira_ilo.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  a Mesa Diretora que através de Decreto Legislativo denomine a Rua sem nome que parte da rua Adair Alves em direção a Estrada Velha do Butia de Rua Ilo Araújo Magalhães</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3013/proposicao_audiencia_publica_mineracao_entorno__i6wN2ar.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3013/proposicao_audiencia_publica_mineracao_entorno__i6wN2ar.odt</t>
   </si>
   <si>
     <t>solicitar que a Mesa Diretora realize Audiência Pública convidando a comunidade Jeronimense, Promotoria Municipal, autoridades municipal, autoridades estadual e Geólogos com a seguinte pauta: Mineração entorno aos locais de banho do nosso rio Jacuí.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3014/prop._dia_18-03-19_paradas_na_rs401.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3014/prop._dia_18-03-19_paradas_na_rs401.odt</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Trânsito estudo para colocação de paradas de ônibus, na RS 401, nas localidades de acesso aos bairros Bela Vista e Lago Parque Clube.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3019/prop._25.3.19-_automovel_secretaria_da_agricultura.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3019/prop._25.3.19-_automovel_secretaria_da_agricultura.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo que envie um ofício para a Secretaria da Agricultura, Pecuária e Desenvolvimento Rural – RS solicitando a doação dos automóveis cedidos para o município em termo de comodato para que fique definitivo em uso da Secretaria Municipal da Agricultura no desenvolvimento de serviços técnicos, conforme acordado em reunião no dia 21 de março de 2019 com o Secretário Adjunto Senhor Erli Teixeira. Sendo que o mesmo garantiu  a doação para o município de São Jerônimo aguardando apenas o ofício por parte do Poder Executivo.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3020/proposicao_artur_bairro_bandeira_branca_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3020/proposicao_artur_bairro_bandeira_branca_2019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo através da Secretaria de Obras, que faça a limpeza, roçada, limpeza de valos e conserto das ruas do bairro Bandeira Branca.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3021/prop._dia_25-03-19_mocao_de_apoio_copelmi.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3021/prop._dia_25-03-19_mocao_de_apoio_copelmi.odt</t>
   </si>
   <si>
     <t>MOÇÃO de APOIO ao investimento e desenvolvimento do Pólo Carboquímico da Região Carbonífera, através da Copelmi Mineração Ltda, pela geração de mais de 5.600 postos de trabalho, baixo impacto de poluentes no meio ambiente,  sustentabilidade ambiental e pelo crescimento da Região.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3035/abril_01_mocao_william_fotografo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3035/abril_01_mocao_william_fotografo.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar à Mesa Diretora que envie Moção de Reconhecimento ao fotógrafo jeronimense William Rafael, o qual já conquistou diversos prêmios importantes na sua área e está, atualmente, entre os 20 melhores fotógrafos de casamento do mundo na lista elaborada pela Inspiration Photographers.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3036/abril01_mocao_luis_paulo_e_wilson_lopes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3036/abril01_mocao_luis_paulo_e_wilson_lopes.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido  Plenário, solicitar à mesa Diretora, que seja enviada Moção de Reconhecimento aos Srs. Luis Paulo Souza Miller e Wilson de Lopes Brilhante (in memoriam) pelos seus serviços prestados a nossa Prefeitura Municipal e a comunidade.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3037/rua_jeronimo_pedroso_de_oliveira.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3037/rua_jeronimo_pedroso_de_oliveira.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido  Plenário, solicitar ao Executivo Municipal, juntamente ao Departamento de Trânsito, a colocação de quebra-molas na Rua Jerônimo Pedroso de Oliveira, conforme constatação de alta velocidade de veículos na referida rua, reiterando solicitações já feita por esta Casa.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3038/proposicao.04-01.04.2019-_esgoto_vila_das_acaci_XtaiM3r.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3038/proposicao.04-01.04.2019-_esgoto_vila_das_acaci_XtaiM3r.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, que seja enviado ao executivo municipal a presente proposição: Solicito a Secretaria de Obras do Município que solucione o problema dos moradores da Rua Laurentino Abreu e Silva, Vila das Acácias estes que estão vivendo em meio ao esgoto a céu aberto. Os moradores pedem uma solução, pois estamos começando o período de chuvas e a situação tende a se agravar já que a água não tem para onde escorrer como mostrado nas fotos em anexo.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3039/proposicao_01042019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3039/proposicao_01042019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja realizado a notificação no terreno na rua Jeronimo Pedroso Oliveira com a RS 401 na esquina (notificar o proprietário para a limpeza).</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3040/proposicao_01.04.2019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3040/proposicao_01.04.2019.docx</t>
   </si>
   <si>
     <t>Audiência pública para convidar as pessoas que fazem o recolhimento dos materiais recicláveis com carroças a se unirem e formarem uma cooperativa, a fim de prestarem serviço ao Poder Executivo.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3041/abril_01_troca_tampa_concreto_rua_lima_e_silva.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3041/abril_01_troca_tampa_concreto_rua_lima_e_silva.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, através da Secretaria de Obras, que seja realizada a troca da boca de lobo identificada nas fotos em anexo, a qual está localizada na rua Lima e Silva, esquina com a Adelina Correa Ferrão, por uma de metal, mais eficiente e segura, visto que a mesma está se deteriorando, trazendo riscos para a população. Este pedido está reiterando a proposição enviada dia 28 de maio de 2018 com a mesma solicitação, pois a boca de lobo encontra-se novamente quebrada.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3042/proposicao_artur_homenagem.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3042/proposicao_artur_homenagem.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar    a Mesa Diretoria que entregue uma homenagem aos atletas da Confraria de Futevôlei que representaram nosso Município nos jogos Estaduais do Verão Sesc 2019 na cidade de Torres. _x000D_
 As duplas: Josué Araújo e Fábio Araújo;_x000D_
                    Kauã Lima  e Eduardo Rigotti;_x000D_
                    Anderson Pires e Márcio Rigotti;_x000D_
                    Danrlei Massena e Júnior Pires.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3043/proposicao_artur_patran.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3043/proposicao_artur_patran.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  a PATRAN de São Jerônimo, para que tome as medidas necessárias e cabíveis, combatendo o crime ambiental que está acontecendo no rio Jacuí no trecho abaixo da Barragem de Santo Amaro, onde pescadores de forma ilegal estão colocando redes dentro do limite proibido pela legislação, que nesta época é de 200 metros acima e 200 metros abaixo._x000D_
 Este pedido é por denúncias de cidadãos preocupados com a nossa fauna.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3044/prop._dia_01-04-19.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3044/prop._dia_01-04-19.odt</t>
   </si>
   <si>
     <t>solicitar que seja proibido a queima de fogos de artifício  no município de São Jerônimo, conforme ante Projeto de Lei em anexo.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3045/proposicao_decreto_da_cresci_teresinha_silva_de_souza.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3045/proposicao_decreto_da_cresci_teresinha_silva_de_souza.odt</t>
   </si>
   <si>
     <t>solicitar a mesa diretora, que através de Decreto Legislativo seja denominado a Travessa Cresci Teresinha Silva de Souza, localizada no bairro São Francisco de Assis, esquina da Rua Olavo Braz do amaral com a Rua Deamantina Silveira Chananeco. Segue mapa em anexo.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3046/proposicao_goleiras_da_quadra_do_bairro_sao_thomas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3046/proposicao_goleiras_da_quadra_do_bairro_sao_thomas.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, medida de providência da reforma das goleiras da quadra do Bairro São Thomas, por medida se segurança para as pessoas que frequentam o local, devido a situação que encontram-se as mesmas trazendo risco de vida, como também o reparo das telas e a cerca de madeira que estão caindo.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3051/solucao_inundacoes_rua_antonio_pinto.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3051/solucao_inundacoes_rua_antonio_pinto.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal juntamente á Secretaria de Obras que estudem uma solução imediata nas inundações que acontecem na Rua Antônio Pinto esquina com o Berçário Industrial do Município. Todas as chuvas que caíram nos últimos meses, inundaram as residências onde os moradores ficaram com prejuízos enormes, com a destruição em suas mobílias.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3052/prop._08.04.19-_cedencia_area_de_lazer_e_esportes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3052/prop._08.04.19-_cedencia_area_de_lazer_e_esportes.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitar ao Poder Executivo que seja cedida uma área para prática de esportes e lazer para o Grupo Motos DeArrancada e Grupo Som Supreme.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3053/proposicao_artur_08042019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3053/proposicao_artur_08042019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que informe o valor gasto com a implantação do sistema binário de trânsito no município.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3054/proposicao_churrasqueiras_e_poste_no_figueirao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3054/proposicao_churrasqueiras_e_poste_no_figueirao.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, que seja construído churrasqueiras na prainha do Figueirão no Bairro Princesa Isabel, como também colocação de 1 (um) Poste iluminação no Figueirão.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3055/proposicao_cedencia_do_carro_oficial.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3055/proposicao_cedencia_do_carro_oficial.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que verifique a possibilidade de ceder o uso de veículo oficial com motorista quando requerido pela Câmara Municipal e devidamente autorizado pelo Presidente desta Casa.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3056/proposicao.06-04.08.2019-_paradas_de_onibus_cemiterio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3056/proposicao.06-04.08.2019-_paradas_de_onibus_cemiterio.odt</t>
   </si>
   <si>
     <t>Solicito a Administração do Município, junto a Secretaria de Obras a instalação de duas (2) paradas de ônibus, uma (1) para na esquina da Rua Ivo José de Barcelos com a Rua Antônio de Carvalho, e uma (1) parada em frente à Capela mortuária do Cemitério Municipal localizado na Rua Antônio de Carvalho, para maior segurança dos estudantes da universidade e demais visitantes do cemitério.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3057/proposicao.07-08.04.2019-_aumento_salarial.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3057/proposicao.07-08.04.2019-_aumento_salarial.odt</t>
   </si>
   <si>
     <t>Solicito a Administração do Município, o motivo pelo qual não foi repassado reajuste do vale refeição do ano de 2018. E esse ano 2019 ainda não fomos informados se terá aumento salarial e do vale refeição. Gostaria de saber o valor que esta previsto para aumento salarial e do vale refeição para o ano 2019.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja enviado para esta casa esclarecimentos sobre o reajuste salarial do Funcionalismo Público.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Elisa Mara, Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3059/prop._15.4.19-mocao_de_reconhecimento_grupo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3059/prop._15.4.19-mocao_de_reconhecimento_grupo.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido  Plenário, solicitar a Mesa Diretora a concessão da Moção de Reconhecimento para EQUIPE ARTESOBRERODAS pelas  atividades que priorizam o fortalecimento da comunidade, possibilitando o crescimento esportivo, social e humano.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3060/rua_santa_terezinha_limpeza.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3060/rua_santa_terezinha_limpeza.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal  juntamente a Secretaria de Obras que realize uma limpeza e desobstrução do boeiro na Rua Santa Terezinha na RS 401, próximo ao L ar do Peregrino, pois a Rua esta sem visibilidade por existir muito mato.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3061/proposicao_150419.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3061/proposicao_150419.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja realizada  poda das árvores na rua Maurício Cardoso.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3062/proposicao_mocao_de_reconhecimento_os_rasga_brejo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3062/proposicao_mocao_de_reconhecimento_os_rasga_brejo.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que envie Moção de Reconhecimento a Equipe Jeep Club Os Rasga Brejo, merecendo nosso total reconhecimento.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3063/prop._dia_15-04-19__revisao_da_caixa_d_agua_corsan.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3063/prop._dia_15-04-19__revisao_da_caixa_d_agua_corsan.odt</t>
   </si>
   <si>
     <t>Solicitar à Companhia Riograndense de Saneamento, Corsan, nova avaliação técnica, realizada por engenheiro responsável, sobre as fissuras e vazamento d´água reportados pela filmagem e  condições estruturais da Caixa D’ Água,  localizada na Rua Dr. José Athanásio, no pátio da Secretaria de Obras do Município.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3064/proposicao_audiencia_publica_diretor_da_ceee_daniel.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3064/proposicao_audiencia_publica_diretor_da_ceee_daniel.odt</t>
   </si>
   <si>
     <t>solicitar que a Mesa Diretora convoque para Audiência Pública com a Diretoria de Distribuição da CEEE: Diretor-Presidente o senhor Urbano Schmitt, Diretor Financeiro e de Relações com Investidores o senhor Cézar Eduardo Lindenmeyer, Diretor Administrativo e Diretor de Planejamento e Projetos Especiais o senhor Giovani Francisco da Silva, Diretor de Distribuição o senhor Daniel Vargas de Farias, Diretor de Geração e Diretor de Transmissão o senhorJorge Paglioli Jobim, Gerente da CEEE na Região Metropolitana o senhor Jeferson de Oliveira Gonçalves, com a seguinte pauta: Melhorias de Distribuição de energia no interior do município e arredores da cidade.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3065/proposicao.09-15.04.2019-_mau_cheiro_banheiro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3065/proposicao.09-15.04.2019-_mau_cheiro_banheiro.odt</t>
   </si>
   <si>
     <t>Solicito a Administração Municipal, junto à empresa detentora do contrato dos banheiros químicos, que a limpeza dos mesmos seja feita fora do horário comercial, pois quando esta sendo feita esta limpeza dos banheiros, exala um grande mau cheiro em toda Praça Júlio de Castilhos e mediações.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3066/proposicao.08-15.04.2019-animais_de_rua.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3066/proposicao.08-15.04.2019-animais_de_rua.odt</t>
   </si>
   <si>
     <t>Solicito a Administração Municipal, junto à secretaria de Meio ambiente que sege tomada providência em relação aos animais soltos nas ruas do município, como cães, porcos e cavalos. E este vereador quer saber o valor que esta sendo repassado para a APROBEM, que cuida destes animais abandonados do município. Assim como quantas castrações de cães por mês estão sendo efetuadas no município e qual Médico Veterinário que esta efetuando as castrações.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3067/abril_15_manta_asfaltica_ivo_barcelos_gilnei_e__ZizBRMm.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3067/abril_15_manta_asfaltica_ivo_barcelos_gilnei_e__ZizBRMm.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido Plenário, solicitar ao Poder Executivo que sejam utilizados cerca de 1.300m de manta asfáltica para o revestimento das ruas Ivo José de Barcelos, no trecho compreendido entre a esquina com a Av. Ramiro Barcelos e a Rua Antônio de Carvalho, bem como da Rua Senador Salgado Filho, no trecho entre a Rua General Bento Gonçalves e a Av. Rio Branco. A ideia é que essa rota seja utilizada como uma opção mais prática e eficaz de acesso ao Hospital da nossa cidade, facilitando para ambulâncias e pacientes que se deslocam de General Câmara, Arroio dos Ratos, Butiá, Barão do Triunfo, e todas as outras cidades da nossa região que utilizam os serviços do nosso Hospital. A rota destacada no mapa encontra-se em anexo.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3068/proposicao_artur_valmir_dinheiro_15042019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3068/proposicao_artur_valmir_dinheiro_15042019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, que tendo em vista os projetos 21/2009 e 20/2009 que tramita na Câmara de Vereadores referente ao empréstimo junto a Caixa Federal no valor de R$ 4.800.000,000 (quatro milhões e oitocentos mil reais), que parte deste valor seja aplicada nas seguintes ruas: Rua Princesa Isabel, Rua Riachuelo trecho entre a rua João Daison e a rua Rio Branco, Rua Senador Salgado Filho trecho entre a rua João Daison e a avenida Rio Branco, Rua João Daison desde seu início até o final, e a rua Cláudio Marcolin lateral da New Free.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3084/proposicao_artur_executivo_lombada_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3084/proposicao_artur_executivo_lombada_2019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo, que envie os projetos de construção de lombadas físicas ( quebra-molas ), bem como, informe se estes estão atendendo os artigos 1° e 2° da Resolução do CONTRAN n° 600/2016, ao qual exige estudo técnico previsto na referida norma de trânsito.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3085/proposicao_artur_daer_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3085/proposicao_artur_daer_2019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Departamento Autônomo de Estradas de Rodagem ( DAER ), que seja feita a manutenção na RS 401, das lombadas e sinalização pois as mesmas estão sem pinturas e muitas placas encobertas ou já foram arrancadas.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3086/abril_22_pavimentacao_caetano_bianchi.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3086/abril_22_pavimentacao_caetano_bianchi.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, que seja realizada a pavimentação do trecho da Rua Caetano Bianchi (aproximadamente de 340 metros), entre as Ruas Justino Muller e a Antônio de Carvalho. Essa pavimentação irá beneficiar os moradores do bairro facilitando o acesso do bairro Quininho ao bairro São Thomás, além de possuir um grande fluxo de pedestre a veículos que circulam nesta via. Vale ressaltar que estou reiterando um pedido feito em 05 de junho de 2017.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3087/prop._22.4.19-patrolamento_assent._janio_guedes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3087/prop._22.4.19-patrolamento_assent._janio_guedes.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido  Plenário, solicitarem ao Poder Executivo juntamente a Secretaria de Obras, a possibilidade de uma força-tarefa no Assentamento Janio Guedes da Silveira referente a colocação de material e  patrolamento  nas vias de acesso interno do mesmo, facilitando o escoamento da produção.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3088/rua_sem_nome_para_olivia_dia_22.04.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3088/rua_sem_nome_para_olivia_dia_22.04.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que através de Decreto Legislativo que denomine a Rua sem nome entre as Ruas Rilloy Guilherme Schreinert e Rua Alice da Rosa Vanti, de Rua Dona Olívia Rosa da Rosa. Segue anexo mapa da localização.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3089/proposicao_saneamento_vila_sao_francisco.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3089/proposicao_saneamento_vila_sao_francisco.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido  Plenário, solicitar ao Poder Executivo juntamente a Secretaria de Obras, que realize a manutenção, reparos, consertos das “bocas de lobos”, substituição de tubos (canos) que encontram-se quebrados, bem como verifique da possibilidade de substituição dos tubos hoje existentes por tubos com diâmetro maior, haja vista que os mesmos têm um diâmetro que não está dando a vasão necessária, principalmente em dias de chuvas, mesmo quando o volume de aguá é baixo na RUA INÁCIO RODRIGUES da altura do número 103 ao 164; e desentupimento (desobstrução) das “bocas de lobos” e também dos tubos na RUA OLAVO BRÁS DO AMARAL da altura do número 220 ao 270, ambos no BAIRRO SÃO FRANCISCO, adequando o saneamento básico daquela comunidade.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3090/proposicao_copia_do_processo_licitatorio_da_esc_cu0ja5Q.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3090/proposicao_copia_do_processo_licitatorio_da_esc_cu0ja5Q.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo cópia de todo processo Licitatório da Creche (Escola Pró-infância Projeto Padrão Tipo I) no bairro Colina do Scherer.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3091/proposicao_mocao_de_reconhecimento_brigada_mili_aHChrmo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3091/proposicao_mocao_de_reconhecimento_brigada_mili_aHChrmo.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que envie Moção de Reconhecimento para Brigada Militar do município de São Jerônimo, pelos 182 anos da Instituição que completará no dia 18 de Novembro, conforme Lei Provincial nº 7, em 18 de novembro de 1837, criando na época a Força Policial da Província hoje Brigada Militar, pelos excelentes serviços desempenhados, fazendo sempre o melhor pela comunidade, que muito nós honramos merecendo nosso total reconhecimento.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3094/proposicao_redutor_de_velocidades_no_bairro_fatima.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3094/proposicao_redutor_de_velocidades_no_bairro_fatima.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo através do Departamento de Trânsito, a instalação de 2 (dois) à 3(três) redutores de velocidades na Rua Jeronimo Pedroso de Oliveira no Bairro Fátima, devido ao excesso de velocidade trazendo grande risco aos moradores do Bairro. Segue em anexo copia de Abaixo Assinado.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3095/proposicao_mocao_de_reconhecimento_paroquia_nos_PyoGuj2.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3095/proposicao_mocao_de_reconhecimento_paroquia_nos_PyoGuj2.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que envie Moção de Reconhecimento para todo Conselho Pastoral da Paróquia Nossa Senhora da Conceição, pelos 168 anos que a Paróquia completará no dia 22 de Novembro de 2019, pelos excelentes serviços desempenhados, fazendo sempre o melhor pela comunidade, merecendo nosso total reconhecimento.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3096/prop._dia_29-04-19_reforma_da_parada_do_bote.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3096/prop._dia_29-04-19_reforma_da_parada_do_bote.odt</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Obras a reforma da parada/abrigo do Bote da travessia São Jerônimo X Triunfo. A parada de alvenaria apresenta o telhado com furos além das telhas não cobrirem totalmente o abrigo, deixando os passageiros sem resguardo nos dias de chuva.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3097/prop._dia_29-04-19_mocao_de_repudio_reforma_da__oUXPnZi.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3097/prop._dia_29-04-19_mocao_de_repudio_reforma_da__oUXPnZi.odt</t>
   </si>
   <si>
     <t>moção de repúdio ao Senado Federal e a Câmara dos Deputados, manifestando-se contra a Reforma da Previdência, que provoca perdas nos direitos conquistados ao longo dos anos de trabalho e dificulta o acesso à aposentadoria e demais benefícios à população brasileira que contribuiu durante toda a sua vida.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3098/abril_29_vala_da_rua_alfredo_cassep.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3098/abril_29_vala_da_rua_alfredo_cassep.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, através da Secretaria de Obras, que seja realizada a limpeza e manutenção da “vala” existente na rua Alfredo Cassep, a qual abrange a Vila Fátima e o Bairro São Thomás. Conforme fotos em anexo, a mesma encontra-se totalmente obstruída, ficando água retida, o que ocasiona problema na rua Ivo José de Barcelos.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3099/painel_praca_prestacao_de_contas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3099/painel_praca_prestacao_de_contas.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal que coloque um painel na Praça Central, onde a Prefeitura possa fazer uma prestação de contas com a comunidade por mês.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3100/proposicao_29.04.2019_2.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3100/proposicao_29.04.2019_2.docx</t>
   </si>
   <si>
     <t>Que seja colocada neo brita em frente a Escola Judith Vieira Schwengber e que a rua seja nivelada, assim dando mais espaço para estacionamento no embarque e desembarque dos alunos. A neo brita ajudará para que nos dias de chuva não vire um barral em frente a escola, dificultando a entrada dos alunos.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3101/proposicao_29.04.2019_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3101/proposicao_29.04.2019_1.docx</t>
   </si>
   <si>
     <t>Que seja providenciada duas paradas de ônibus no Bairro Bela Vista, uma de cada lado da faixa, visto que, as existentes que foram feitas pelos moradores do bairro encontra-se deterioradas.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3102/proposicao.10-29.04.2019-_industrias_e_empresas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3102/proposicao.10-29.04.2019-_industrias_e_empresas.odt</t>
   </si>
   <si>
     <t>Solicito a Administração Municipal, que envie a esta casa egrégia quais foram às indústrias ou empresas que se instalaram em nosso município desde o inicio da gestão atual, e quantas vagas de empregos foram criadas por estas neste período.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3103/proposicao.11-29.04.2019-_jgb.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3103/proposicao.11-29.04.2019-_jgb.odt</t>
   </si>
   <si>
     <t>Solicito a Administração Municipal, que envie a esta casa egrégia como se encontra a situação da desapropriação do terreno solicitado pela empresa JGB para expansão da mesma, conforme relato da administração que no máximo 6(seis)meses estaria tudo resolvido.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/proposicao_reuniao_especial_com_coordenadora_fa_GZsR6Hm.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/proposicao_reuniao_especial_com_coordenadora_fa_GZsR6Hm.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que convoque para uma reunião especial a Coordenadora da Secretaria da Fazenda a senhora Maria da Conceição dos Santos Chaves, com as seguintes Pautas: esclarecimentos referente o Projeto Cura; investimentos realizados com o Projeto Cura; Quais os valores ainda a receber do Projeto Cura; Valores pagos em precatórias; BRDE (Banco Regional de Desenvolvimento do Extremo Sul) avançar cidades; FINISA (Financiamento de Infraestrutura e Saneamento), Qual o valor da parcela do FINISA.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/proposicao_artur_homenagem_dtg_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/proposicao_artur_homenagem_dtg_2019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar    a Mesa Diretoria que entregue uma Moção de Reconhecimento ao Departamento de Tradições Gaúchas (DTG Polivalente) pelos seus 30 anos levando o tradicionalismo e a cultura para a sociedade, e uma Homenagem a  Caroline de Moura Pires por ser a primeira Mulher a se tornar Patroa da mesma entidade.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/maio_06_alargamento_rua_lima_e_silva.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/maio_06_alargamento_rua_lima_e_silva.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido Plenário, solicitar ao Poder Executivo, através da Secretaria de Obras, que seja feito o alargamento da Rua Lima e Silva, localizada no bairro São Thomás, pois a mesma possui alguns pontos muito estreitos, dificultando a passagem dos carros, conforme imagens em anexo. Além disso, pedimos para que esse alargamento defina melhor a área que é considerada “rua”, deixando claro onde fica exatamente deve ser o trajeto a ser utilizado.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/proposicao.13-06.05.2019-_trator_esteira.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/proposicao.13-06.05.2019-_trator_esteira.odt</t>
   </si>
   <si>
     <t>Solicito a Administração Municipal que envie a esta casa o diário de bordo e o nome do operador responsável pelo Trator Esteira Massey Ferguson cedido pelo Governo do Estado do Rio Grande do Sul que se encontra no setor de recebimentos de entulhos e galhos no nosso Canil Municipal conforme oficio 284/2018 remetido a esta casa, em resposta a proposição deste vereador apresentada no dia 26.11.2018.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3110/proposicao.12-06.05.2019-_entrevista_meta.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3110/proposicao.12-06.05.2019-_entrevista_meta.odt</t>
   </si>
   <si>
     <t>Solicito a Administração Municipal, ao prefeito Evandro Agiz Heberle, que envie a esta casa o total da divida dos 14 (quatorze) milhões de investimento em pavimentação, conforme entrevista concedida ao portal da internet Meta News no dia 03.05.2019._x000D_
 Link da entrevista: https://www.jornalmeta.com/single-post/2019/05/03/Prefeitura-de-S%C3%A3o-Jer%C3%B4nimo-vai-construir-dois-novos-postos-de-sa%C3%BAde-e-realizar-14-milh%C3%B5es-de-reais-em-obras-asf%C3%A1lticas?fbclid=IwAR3iWrgLBZf5BKgalKztHmzzZqGscn2n9QiZIB2AwB8sN9gR185zhZLKCTQ</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3111/proposicao_06052019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3111/proposicao_06052019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja enviado a relação de todos os Cargos de Confiança, com respectivo cargo e a portaria que autoriza a conduzir os veículos do município.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3112/prop._dia_06-05-19__manutencao_passo_da_cruz.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3112/prop._dia_06-05-19__manutencao_passo_da_cruz.odt</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Obras deste Município uma Força-tarefa no bairro Passo da Cruz visando a melhoria do saneamento básico construindo valetas e o desentupimento das já existentes, pretendendo o escoamento das águas pluviais que provocam alagamentos e transtornos aos moradores, além do motonivelamento e colocação de Neo-brita nas ruas da comunidade, reduzindo ao máximo os buracos e desníveis das vias.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3113/proposicao_informacao_inacio_rodrigues.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3113/proposicao_informacao_inacio_rodrigues.odt</t>
   </si>
   <si>
     <t>solicitar que a mesa diretora envie ofício para Empresa Inácio Rodrigues Ltda, indagando quais são os tributos recolhidos ao município de São Jerônimo bem como os valores recolhidos, pelo menos, nos últimos 12 meses.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3120/proposicao_lei_incentivo_campeao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3120/proposicao_lei_incentivo_campeao.odt</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo, através do Departamento de Desporto e Lazer, vinculado à Secretaria Municipal do Desporto, Lazer, Cultura e Turismo, que seja enviado para esta egrégia Casa Legislativa Projeto de Lei (PLE), nos moldes do anteprojeto anexo, INSTITUINDO O PROGRAMA “INCENTIVO CAMPEÃO”, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A AUXILIAR FINANCEIRAMENTE ATLETAS AMADORES E PROFISSIONAIS QUE PARTICIPAM DE EVENTOS ESPORTIVOS REPRESENTANDO O MUNICÍPIO DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3121/proposicao_redutor_de_velocidades_asfalto_novo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3121/proposicao_redutor_de_velocidades_asfalto_novo.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que coloque em TODAS as RUAS que irão ser asfaltadas e pavimentadas redutores de velocidade, por medida de segurança no transito e aos pedestres. Segue resolução em anexo.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3122/mocao_gazeta.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3122/mocao_gazeta.odt</t>
   </si>
   <si>
     <t>solicitar à mesa Diretora, que seja oferecida Moção de Reconhecimento a Gazeta Mineira Rádio e Gazeta Mineira Jornal, Direção e funcionários, pelos serviços prestados a comunidade, levando á informação séria e transparente.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3123/prop._13.5.19-convenio_cdl_e_prefeitura.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3123/prop._13.5.19-convenio_cdl_e_prefeitura.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido  Plenário, solicitarem ao Poder Executivo ver a possibilidade de um convênio entre as partes Prefeitura Municipal e CDL – Câmara de Dirigentes Logistas, para disponibilizar o profissional de formação em Língua Brasileira de Sinais – Libras, devido o município ter o profissional no quadro municipal conforme o Projeto de Lei Nº 28, de 18 de abril de 2019, o mesmo irá  realizar treinamentos com os nossos empresarios e instituições em adequar sua comunicação aos deficinetes auditivos e ampliar a inclusão social no município de São Jerônimo.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3124/proposicao.14-13.05.2019-vigias_do_municipio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3124/proposicao.14-13.05.2019-vigias_do_municipio.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, que seja enviado ao executivo municipal a presente proposição: Solicito a Administração Municipal, junto à secretaria de obras que envie a esta casa através do coordenador dos vigias da noite e do dia, Sr. Miguel Rodrigues as seguintes informações: _x000D_
 1-	Quantos vigias são concursados e contratados, e nome completo dos mesmos._x000D_
 2-	Local onde estão designados para prestar o serviço._x000D_
 3-	Qual o horário de prestação de serviço de cada funcionário.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3125/proposicao_artur_convocacao_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3125/proposicao_artur_convocacao_2019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo, através da Secretaria de Saúde a convocação do secretário Éder Pizio na Câmara de Vereadores para tratar do assunto relatado através das redes sociais sobre o uso de soro vencido, falta de água destilada e produtos para estilização de instrumentos.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3126/mocao_garis.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3126/mocao_garis.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que seja entregue a Moção de Reconhecimento aos Garis, pelo excelente serviço prestado a comunidade.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, que os equipamentos que fazem parte da academia ao ar livre situada nos arredores do Ginásio Municipal de Esportes sejam reinstalados no seu devido lugar. Os mesmos foram retirados para a realização da Festa Municipal em Setembro de 2018 e ainda não voltaram para o seu local de origem, ficando inutilizados durante todos esses meses, conforme fotos em anexo. Os moradores dessa região estão solicitando para fazer uso desses equipamentos. Vale lembrar que estou ratificando proposição enviada dia 11 de Março deste ano.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3128/maio_20_troca_tampa_concreto_rua_lima_e_silva.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3128/maio_20_troca_tampa_concreto_rua_lima_e_silva.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, através da Secretaria de Obras, que seja realizada a troca da boca de lobo identificada nas fotos em anexo, a qual está localizada na rua Lima e Silva, esquina com a Adelina Correa Ferrão, próximo ao número 632, por uma de metal, mais eficiente e segura, visto que a mesma está se deteriorando, trazendo riscos para a população. Este pedido está reiterando as proposições enviadas dia 28 de maio de 2018 e dia 01 de abril e 2019. A situação atual da boca de lobo é crítica, a mesma está rompida, com os canos obstruídos, exalando um mau cheiro e com o esgoto a céu aberto. O sistema de boca de lobo no meio das vias deveria ser melhor estudado, priorizando sempre a utilização de materiais mais resistentes devido ao trânsito de cargas pesadas nas ruas.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>Elisa Mara</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3129/proposicao_audiencia_publica.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3129/proposicao_audiencia_publica.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que seja realizada nesta casa uma Audiência Pública, referente a Implantação do Sistema Binário no Município. E que a mesma encaminhe convite aos representantes do Executivo Municipal, CDL e aberto a comunidade.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3130/patrolamento_e_neo_brita_jacinto_lago.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3130/patrolamento_e_neo_brita_jacinto_lago.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal que faça um patrolamento e coloque neo brita na Rua Jacinto Lago do início próximo a Escola João Cernicchiaro passando o número 299, no Lago Parque Clube.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3131/aterramento_e_elevacao_da_residencia_sr._jose.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3131/aterramento_e_elevacao_da_residencia_sr._jose.odt</t>
   </si>
   <si>
     <t>solicito á Assistência Social que faça uma análise nas condições de moradia do Sr. José Francisco Ferreira da Silva, morador da Rua Antônio Oliveira Pinto esquina com Claudio Marcolin Berçário Industrial.            _x000D_
     _x000D_
 Justificativa Oral ou escrita:  A cada chuva forte a residência fica submersa fazendo com que os proprietários percam a maioria de suas mobílias e utensílios, ver a possibilidade de aterramento do terreno e elevação da residência.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3132/proposicao.15-20.05.2019-_associacao_da_palmeira.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3132/proposicao.15-20.05.2019-_associacao_da_palmeira.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, que seja enviado ao executivo municipal a presente proposição: Solicito a administração municipal, junto à Secretaria do interior que sege efetuado um aterro, na Associação da Palmeira, Morrinhos Alto, já que existe uma lei que ampara que pode ser feito aterro em associações, não em áreas particulares.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3133/proposicao_20.05.2019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3133/proposicao_20.05.2019.docx</t>
   </si>
   <si>
     <t>Providenciada iluminação pública na entrada da 290 próximo a sub estação da CEEE, localidade do Morrinhos que ali existem 6 (seis) residências. Os caminhões que vêm sentido interior – cidade param neste local para revisar pneu e carga, onde não tem iluminação e acaba ficando perigoso devido a escuridão.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3134/proposicao_artur_rua_da_barca_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3134/proposicao_artur_rua_da_barca_2019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo, através do Departamento de trânsito sinalização indicativas  da Balsa de São Jerônimo na entrada da Rua Flores da cunha para facilitar o acesso das pessoas que entram na cidade e de quem está saindo do centro da cidade.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3135/proposicao_artur_valmir_e_filipe_mocao_altair.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3135/proposicao_artur_valmir_e_filipe_mocao_altair.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requer após ouvido Plenário, solicitar a Mesa Diretoria que entregue uma Moção de Reconhecimento ao Sr. Altair Vieira Baptista.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3136/proposicao_repasse_do_corte_ulbra.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3136/proposicao_repasse_do_corte_ulbra.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requere após ouvido Plenário, solicitar que a mesa diretora convide o Reitor da Universidade Luterana do Brasil(Ulbra) juntamente com o Diretor de nossa cidade, para comparecer nesta casa para falar sobre o corte do repasse que as  Universidades Brasileiras sofreram.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3137/proposicao_alteracao_do_transito_ramiro_barcelos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3137/proposicao_alteracao_do_transito_ramiro_barcelos.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requere após ouvido Plenário, solicitar ao executivo que faça alteração do trânsito para mão dupla na avenida Ramiro Barcelos entre as ruas Barreto Leite e General Osório e alteração do trânsito para mão dupla na rua Coronel Soares de Carvalho entre as ruas Barreto Leite e General Osório para melhor visibilidade do comércio. Segue anexo o abaixo-assinado e croqui.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3138/maio_20_reuniao_com_margui_empresa_flores_da_cunha.docx.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3138/maio_20_reuniao_com_margui_empresa_flores_da_cunha.docx.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido Plenário, solicitar ao Poder Executivo, a realização de uma reunião entre o Poder Legislativo, juntamente com o Executivo e a empresa MARGUI – Engenharia de Equipamentos, da cidade de Flores da Cunha, com o intuito de viabilizar a possível compra e instalação de uma Usina de Asfalto no nosso município.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3144/proposicao.18_-_27.05.2019_-_folder_pra_ti.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3144/proposicao.18_-_27.05.2019_-_folder_pra_ti.odt</t>
   </si>
   <si>
     <t>Solicito a administração municipal, junto à secretaria de Comunicação o valor gasto com os folders informativos que esta sendo distribuídos na cidade denominado “Uma cidade Pra Ti”, e porque neste folder não esta apresentado as melhorias feitas por esta gestão 2017/2020.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3145/proposicao.17_-_27.05.2019_-_rua_laudelino_silv_k7bvVRu.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3145/proposicao.17_-_27.05.2019_-_rua_laudelino_silv_k7bvVRu.odt</t>
   </si>
   <si>
     <t>Solicito a administração municipal, junto a secretaria de Obras do município que passe uma maquina (rua estreita para patrola) na Rua Laudelino da Silva Rosa, entrada pela  Rua 30 de setembro, pois a mesma encontra-se com difícil acesso para automóveis e pedestres , e se possível o encascalhamento (com Neo-Brita) da mesma.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3146/proposicao_27052019_canil.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3146/proposicao_27052019_canil.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que o Canil de São Jerônimo seja chamado de Canil Palmira Gobe.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3147/proposicao_27052019_balsa.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3147/proposicao_27052019_balsa.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Legislativo, que a Mesa Diretora envie um ofício para Agergs solicitando esclarecimentos sobre o reajuste da Balsa.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3148/proposicao_sapolandia_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3148/proposicao_sapolandia_2019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo que seja destinada a área de campo na Rua Dr. Zeno (Sapolandia) para um campo de futebol e faça uma parceria com associação para fazer a manutenção da limpeza e preservação das árvores que já foram plantadas</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3149/proposicao_valo_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3149/proposicao_valo_2019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo através da Secretaria de Obras, que faça uma limpeza no valo da Rua Antônio Ruiz esquina com a Rua Brandino Maria Valle.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3150/proposicao_campanha_valores_que_ficam.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3150/proposicao_campanha_valores_que_ficam.odt</t>
   </si>
   <si>
     <t>solicita a Mesa Diretiva desta egrégia Casa Legislativa, que oficie o Senhor Presidente da Assembleia Legislativa do Rio Grande do Sul, Deputado Estadual Luís Augusto Lara (PTB), solicitando ao nobre deputado para que seja realizado nesta Câmara municipal de Vereadores uma AUDIÊNCIA PÚBLICA destinada a divulgar, debater e esclarecer a Campanha “VALORES QUE FICAM” e a concessão de serviços públicos (discutindo as sobre os possíveis contratos das Parcerias Público-Privadas - PPP’s), promovida pela AL/RS, que incentiva a doação de parte do Imposto de Renda (IR) devido a Projetos Sociais</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/prop._20.5.19-tres_pontes_morrinhos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/prop._20.5.19-tres_pontes_morrinhos.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo junto ao setor competente do Município, um relatório técnico de inspeção das Três Pontes da localidade de Morrinhos associando notas aos parâmetros estrutural e condições de trafegabilidade para garantir a segurança aos munícipes.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/proposicao_parlamentar_em_defesa_da_instalacao__8xkD475.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/proposicao_parlamentar_em_defesa_da_instalacao__8xkD475.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitar a Mesa Diretora desta Casa Legislativa, que seja instalada, através de Resolução, no âmbito da Câmara Municipal de Vereadores de São Jerônimo, FRENTE PARLAMENTAR EM DEFESA DA INSTALAÇÃO DO PROJETO MINA GUAÍBA, com as despesas decorrentes da execução da referida Resolução, correndo por conta de dotações orçamentárias próprias.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/proposicao_dispositivo_supressor_de_ar_35ooast.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/proposicao_dispositivo_supressor_de_ar_35ooast.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo que envie pra esta casa Legislativa, Projeto de Lei que permite a instalação de dispositivo supressor de ar da tubulação de abastecimento de água no município de São Jerônimo. Projetos existentes nos municípios de Florianópolis-SC, Santa Cruz-RS, Criciúma-SC segue modelos em anexo.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/maio_27_academia_do_ginasio_de_esportes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/maio_27_academia_do_ginasio_de_esportes.odt</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3155/fiscalizacao_animais.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3155/fiscalizacao_animais.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal que intensifique a fiscalização referente aos animais soltos na rua com ou sem donos, conforme o Código de Posturas, Artigo 99 da Lei 1072 de 1996, e aplique as devidas sanções.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3156/prop._dia_20-05-19__construcao_de_pracinha_na_quininho.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3156/prop._dia_20-05-19__construcao_de_pracinha_na_quininho.odt</t>
   </si>
   <si>
     <t>solicitar à Secretaria de Obras deste Município a construção de uma praça com play ground para o lazer dos moradores do bairro Quininho, em local a definir pelo Poder Executivo deste município.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3157/prop._dia_27-05-19__tribuna_prefeito_proj._cura.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3157/prop._dia_27-05-19__tribuna_prefeito_proj._cura.odt</t>
   </si>
   <si>
     <t>Solicitar que a Mesa Diretora convide o Prefeito Municipal, Sr. Evandro Agiz Heberle, para fazer uso do espaço da Tribuna Popular desta Casa Legislativa para esclarecer dúvidas sobre o Projeto Cura, gastos e utilização das verbas.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3158/proposicao_27052019_balsa.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3158/proposicao_27052019_balsa.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo que juntamente com uma Comissão de Parlamentares se diriga até a Agergs a fim de tratar a respeito do reajuste da Balsa entre outros assuntos._x000D_
 		         Solicitamos ainda que tal reunião seja agendada até o dia 30 de maio corrente.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3159/prop._dia_03-06-19__passo_da_cruz_patrolamento.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3159/prop._dia_03-06-19__passo_da_cruz_patrolamento.odt</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo através da Secretaria de Obras deste Município uma Força-tarefa no bairro Passo da Cruz e arredores da empresa JGB com o objetivo de motonivelamento e colocação de Néo-brita nas ruas da comunidade, reduzindo ao máximo os buracos e desníveis das vias, além do desentupimento das valetas a céu aberto, pretendendo o escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3160/proposicao_alvaras_para_micro_e_pequenas_empres_QL7c4Rb.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3160/proposicao_alvaras_para_micro_e_pequenas_empres_QL7c4Rb.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo através do setor de arrecadação que agilize com rapidez o fornecimento de alvará para as Micro e pequenas Empresas que encontram-se legalmente com suas taxas e alvarás pagos. Para as empresas exercer suas atividades sem burocracia.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3161/proposicao_incentivo_de_desconto_iptu_por_mais_90_dias.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3161/proposicao_incentivo_de_desconto_iptu_por_mais_90_dias.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo que renove o incentivo de pagamento com desconto do IPTU por mais 90 dias, para que as pessoas possam ter uma nova oportunidade de quitar a divida ativa.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3162/prop._20.5.19-mocao_de_reconhecimento_escoteiros.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3162/prop._20.5.19-mocao_de_reconhecimento_escoteiros.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora concessão da Moção de Reconhecimento para Grupo de Escoteiros do Mar Carajás pelas atividades na formação de caráter, cidadania e consciência ecológica dos jovens escoteiros que priorizam a preservação e proteção do meio ambiente.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Arthur dos Santos, Filipe Pico, Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3163/prop._20.5.19-rua_jeronimo_pedroso-_seguranca.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3163/prop._20.5.19-rua_jeronimo_pedroso-_seguranca.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo através do Departamento de Trânsito que tome providências referente a Rua Jerônimo Pedroso de Oliveira - Bairro Vila Fátima, devido a falta de segurança dos pedestres e dos veículos, analisar a possibilidade que seja feito estacionamento somente de um lado da rua.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3164/proposicao_melhorias_na_rua_apolinario_marques__s69aupV.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3164/proposicao_melhorias_na_rua_apolinario_marques__s69aupV.odt</t>
   </si>
   <si>
     <t>solicita ao Poder Executivo municipal, através da Secretaria de Obras, a manutenção e melhorias na Rua Apolinário Marques de Souza, no Bairro São Francisco, principalmente com relação ao alinhamento do meio-fio e a colocação de material do tipo “escória”, evitando a poeira e em dias de chuvas o barro e atoleiro, além de garantir uma maior segurança na trafegabilidade tanto dos motoristas como a dos pedestres, em especial os moradores desta rua, pois este vereador está atendendo ao pedido destes munícipes.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3165/junho_03_explicacoes_meio_ambiente_poda_arvores.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3165/junho_03_explicacoes_meio_ambiente_poda_arvores.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, que um representante da Coordenadoria do Meio Ambiente se faça presente nessa Casa com o intuito de esclarecer para os Vereadores e à comunidade sobre o serviço de poda e extração, explicando qual procedimento deve ser realizado pelo cidadão quando necessita podar ou retirar uma árvore do seu terreno ou da sua calçada. Quem ele deve procurar? Em quais situações a vegetação pode ser removida? Quais os tipos que podem ser retiradas? Esses são alguns dos questionamentos que peço que sejam devidamente esclarecidos para que nós Vereadores e os nossos gabinetes, de uma forma geral, possam informar a população de maneira correta. Em anexo, imagens de alguns casos existentes na nossa cidade.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3171/proposicao_doses_da_vacinas_h1n1.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3171/proposicao_doses_da_vacinas_h1n1.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo através da Secretaria de Saúde, que solicitação de mais doses de vacinas da Gripe H1N1, para que possa atender a demanda do município.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/proposicao_quiosque_padrao_camelos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/proposicao_quiosque_padrao_camelos.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que seja construído quiosque padrões para os camelos do nosso município. Para dar maior infraestrutura aos nossos munícipes. Segue em anexo modelo de quiosque.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3178/prop._dia17-06-19_rua_americo_munari.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3178/prop._dia17-06-19_rua_americo_munari.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo através da Secretaria de Obras deste Município uma Força-tarefa na Rua Américo Munari, no bairro Cidade Alta, com o objetivo de motonivelamento e colocação de Néo-brita reduzindo ao máximo os buracos e desníveis desta via,  além de revisar as placas de sinalização que estão em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3179/prop._dia17-06-19_mocao_de_apoio_bombeiros.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3179/prop._dia17-06-19_mocao_de_apoio_bombeiros.odt</t>
   </si>
   <si>
     <t>MOÇÃO de APOIO à Associação de Bombeiros do Estado do Rio Grande do Sul, solicitando ao Governador deste, através da Secretaria da Segurança Pública, a convocação dos 300 candidatos aprovados no concurso, realizado no ano de 2017, para Soldado-Bombeiro Militar. Conforme solicitação em anexo.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3180/pedido_do_protocolo_para_resposta_das_proposicoes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3180/pedido_do_protocolo_para_resposta_das_proposicoes.odt</t>
   </si>
   <si>
     <t>solicitar  ao Executivo que quando enviar as respostas das Proposições que foram encaminhadas as Secretarias que seja anexada o documento no qual encaminhou e autorizou as Secretarias atenderem a solicitação encaminhada pelos Vereadores, com o devido Protocolo de recebimento, atendendo o prazo de 30 dias.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3181/troca_estacionamento_escolar_castro_alves.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3181/troca_estacionamento_escolar_castro_alves.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal juntamente ao Departamento de Trânsito, para trocar o estacionamento do Transporte Escolar que hoje esta atrás da Escola Castro Alves, para o local antigo ou seja ao lado da Escola na Rua Ramiro Barcelos próximo do portão de entrada._x000D_
             _x000D_
     _x000D_
 Justificativa Oral ou escrita: O local atrás da Escola causará transtornos aos estudantes, monitores e Transportadores, levando em conta também em dias de chuva que terão que levar as crianças na chuva até a entrada da Escola.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3182/proposicao.20_-_17.06.2019_-_rua_riachuelo__emp_4f9t0KS.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3182/proposicao.20_-_17.06.2019_-_rua_riachuelo__emp_4f9t0KS.odt</t>
   </si>
   <si>
     <t>´Solicito a administração municipal, junto à secretaria de obras a que sege efetuada uma operação tapa buraco na Rua Riachuelo, centro da cidade, pois os buracos estão cada vez maiores impossibilitando acesso à rua, e dificultando o estacionamento em frente ao comércio local. Junto a esta, que venha a esta casa uma lista com as ruas que serão contempladas com recapeamento asfáltico do empréstimo da Caixa Econômica Federal, aprovado por esta casa legislativa.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3183/proposicao.19_-_17.06.2019_-_ramiro_barcelos_14_bH3qDVH.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3183/proposicao.19_-_17.06.2019_-_ramiro_barcelos_14_bH3qDVH.odt</t>
   </si>
   <si>
     <t>Solicito a administração municipal, junto à secretaria de obras a instalação de uma extensão da rede pluvial da residência localizado na Rua Ramiro Barcelos n°1457, até a rede pluvial da Rua Cristalino Ferreira da Silva, pois o proprietário deste local esta construindo uma empresa de Lavagem de Veículos e necessita de escoamento da água utilizada durante o processo.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3184/proposicao_17062019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3184/proposicao_17062019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja informado quantas ambulâncias nosso município tem, quais estão sendo utilizadas, sem tiver alguma em manutenção ou conserto que seja informado o período que está parada e  qual o local que está sendo consertada  e qual a empresa está realizando o transporte de pacientes.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3185/proposicao_procon_precos_dos_postos_de_combustiveis.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3185/proposicao_procon_precos_dos_postos_de_combustiveis.odt</t>
   </si>
   <si>
     <t>solicitar que a Mesa Diretora envie ofício ao PROCON, para que o mesmo realize fiscalização dos preços dos Postos de Combustíveis do município.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3186/proposicao_canalizacao_do_bairro_fatima_sapolandia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3186/proposicao_canalizacao_do_bairro_fatima_sapolandia.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que seja realizada a canalização na Rua José Severino Vanti com a Rua Arnóbio M. de Azevedo, Bairro Fátima.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3187/junho_03_secretaria_financas_tarifa_imposto_bar_KSx3Vs2.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3187/junho_03_secretaria_financas_tarifa_imposto_bar_KSx3Vs2.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido Plenário, solicitar ao Poder Executivo, que envie por escrito para essa Casa Legislativa dados e explicações sobre os impostos e retornos financeiros relacionados a empresa Transportadora Inácio Ltda, que presta o serviço de travessia de balsa entre os municípios de São Jerônimo e Triunfo. Exemplo: Quais tipos de impostos arrecadados? ICMS? SSQN? Etc.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3188/troca_estacionamento_escolar_castro_alves.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3188/troca_estacionamento_escolar_castro_alves.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal juntamente ao Departamento de Trânsito, para trocar o estacionamento do Transporte Escolar que hoje esta atrás da Escola Castro Alves, para o local antigo ou seja ao lado da Escola na Rua Ramiro Barcelos próximo do portão de entrada, assim que o Sistema do Binário for invertido conforme decisão em Audiência Pública nesta Casa no dia 10/06/2019._x000D_
             _x000D_
     _x000D_
 Justificativa Oral ou escrita: O local atrás da Escola causará transtornos aos estudantes, monitores e Transportadores, levando em conta também em dias de chuva que terão que levar as crianças na chuva até a entrada da Escola.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3191/prop._24.6.19_-_rua_deoclecio_diniz.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3191/prop._24.6.19_-_rua_deoclecio_diniz.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido  Plenário, solicitar ao Poder Executivo providências destinadas a pavimentação da Rua Deoclécio Diniz  - bairro São Francisco.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3192/prop._24.6.19-vacinas_anto-rabicas..odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3192/prop._24.6.19-vacinas_anto-rabicas..odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido  Plenário, solicitar ao Poder Executivo a possibilidade do município fazer a doação das vacinas anti-rábica para herbívoros e caninos aos proprietários dos animais em áreas onde foi localizado foco da raiva comprovado.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3193/junho_24_ppc_projeto_pavimentacao_new_free.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3193/junho_24_ppc_projeto_pavimentacao_new_free.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido Plenário, solicitar ao Poder Executivo explicações sobre o andamento da aplicação do Projeto de Lei PPC – Pavimentação Pública Comunitária na rua Cláudio Marcolin, no bairro São Thomás, compreendendo o trecho entre as ruas Ramiro Barcelos e Luiz Müller Picarelli.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3194/proposicao.20_-_24.06.2019_-_trasnposrte_escolar.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3194/proposicao.20_-_24.06.2019_-_trasnposrte_escolar.odt</t>
   </si>
   <si>
     <t>Solicito a administração municipal, junto à secretaria de Educação, ao setor de coordenadoria do Transporte Escolar informações sobre o acidente ocorrido com a Kombi que pegou fogo quando transportava alunos da escola municipal de ensino fundamental Eva Alves Pereira, da localidade de Morrinhos, interior de São Jerônimo no dia 18/06/2019. Sendo que este solicita:_x000D_
 1– A data da ultima fiscalização feita no veículo._x000D_
 2– O nome do Fiscal que efetuou a vistoria._x000D_
 3–Também venha para esta casa à tabela de todas as vistorias feitas nos transportes escolares que circulam em nosso interior do município, e assinatura do fiscal responsável.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3195/proposicao_24062019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3195/proposicao_24062019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja construído uma Capela Mortuária no Porto do Conde.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3196/proposicao_artur_secretaria_de_obras_24062019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3196/proposicao_artur_secretaria_de_obras_24062019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo, uma fiscalização do setor responsável junto a Secretaria de Obras sobre o transporte escolar, para evitar novos acontecimentos como foi o caso deste Veículo de Transporte</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3197/proposicao_artur_praca_da_usina_14062019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3197/proposicao_artur_praca_da_usina_14062019.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requer após ouvido Plenário, solicitar ao Executivo, através da Secretaria de Obras o concerto dos vazamentos  e a substituição da torneira próxima ao totem da água quente, a manutenção com a roçadeira, limpeza de lixo, concertos de bancos, manutenção na iluminação elétrica pois todas as iluminarias estão quebradas, e como sugestão que faça um piso onde se encontra a torneira com uma saída de água para um sumidouro para evitar o lodo.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3198/proposicao_praca_de_palygraund__banheiro_e_chur_18UisbZ.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3198/proposicao_praca_de_palygraund__banheiro_e_chur_18UisbZ.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo que seja construído praça de Playground na área verde ao lado do Campinho de futebol próximo das seguintes Ruas: José Severino Vanti e a Rua Arnóbio M. de Azevedo no Bairro Fátima, como também construção de banheiro publico, churrasqueiras e o Florestamento de árvores frutíferas, para que os moradores daquela localidade tenha uma área de lazer adequada.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3199/proposicao_colocacao_da_boca_de_lobo_na_rua_lim_1j8OJKW.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3199/proposicao_colocacao_da_boca_de_lobo_na_rua_lim_1j8OJKW.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo através da Secretaria de Obras ou Empresa Responsável, que seja realizada a colocação da tampa da boca de lobo na Rua Lima e Silva, pois a mesma encontra-se exposta no local, aonde a boca de lobo encontra-se aberta, podendo vir a entupir o mesmo.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3201/julho_01_porta_emergencia_prefeitura_municipal_od.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3201/julho_01_porta_emergencia_prefeitura_municipal_od.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido Plenário, solicitar ao Poder Executivo a instalação, com urgência, de uma porta de Saída de Emergência no prédio da Prefeitura Municipal, devido ao fato de que o referido prédio apresenta atualmente somente uma porta para entrada e saída. Em casos de emergência ficaria difícil a saída rápida das pessoas ali presentes, aumentando o risco de acidentes fatais com vítimas. Gostaríamos de ressaltar que estamos ratificando proposição enviada dia 03 de setembro de 2018 pelo vereador Gilnei Ventura.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3202/prop._dia_01-07-19_mocao_complexo_333.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3202/prop._dia_01-07-19_mocao_complexo_333.odt</t>
   </si>
   <si>
     <t>Solicitar através da mesa Diretora que conceda a Moção de Reconhecimento ao Complexo 333 e para o Professor de Jiu Jitsu, Thomás Seade, pelo trabalho realizado em São Jerônimo, na área da arte marcial, potencializando a saúde e a disciplina, agregando conhecimentos físicos e valores aos seus atletas, jovens e adultos, e assim, promovendo a qualidade de vida de nossos munícipes.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3203/prop._dia_01-07-19_mocao_oab.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3203/prop._dia_01-07-19_mocao_oab.odt</t>
   </si>
   <si>
     <t>Solicitar através da mesa Diretora que conceda a Moção de Reconhecimento à Ordem dos Advogados do Brasil, comarca de São Jerônimo, através da sua diretoria pela excelência do trabalho prestado à sociedade Jeronimense.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3204/proposicao_artur_urna_interior_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3204/proposicao_artur_urna_interior_2019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Comdica e Comissão Eleitoral, a instalação de uma urna eleitoral para o interior do Município e no Porto Conde, pois muitas pessoas tem dificuldade de locomoção para fazer a votação._x000D_
                          Justificativa Oral:</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3205/proposicao_artur_e_filipe_mocao_renata_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3205/proposicao_artur_e_filipe_mocao_renata_2019.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitar  a Mesa Diretora que seja entregue uma Moção de Reconhecimento a Sra. Renata de Cássia Pletz, pelo belo trabalho que desempenha ao longo de alguns anos a frente do tradicionalismo e este ano será homenageada a Patrona da Semana Farroupilha 2019.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3206/proposicao.21_-_01.07.2019-_folder-nota_fiscal.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3206/proposicao.21_-_01.07.2019-_folder-nota_fiscal.odt</t>
   </si>
   <si>
     <t>Solicito a administração municipal, junto à secretaria de Comunicação me enviou uma resposta no dia 25/06/2019, referente à proposição 071/2019 do dia 27/05/2019, sobre os valores dos folders produzidos por esta administração com o motivo de divulgar potenciais empreendedores para no nosso município. Assim solicito que mande para esta casa a nota fiscal do material desenvolvido, folder e pasta de folhas de ofício, e a tiragem das mesmas.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3207/proposicao.22_-_01.07.2019-_porto_do_conde.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3207/proposicao.22_-_01.07.2019-_porto_do_conde.odt</t>
   </si>
   <si>
     <t>Solicito a administração municipal, junto à secretaria de obras a limpeza dos valos e colocação de NeoBrita no bairro Porto do Conde, pois depois das chuvas deste final de semana as ruas estão intransitáveis depois da restauração efetuada.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3237/julho_08_lei_3705_cameras_bancos_cobranca_fisca_4zNsnRr.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3237/julho_08_lei_3705_cameras_bancos_cobranca_fisca_4zNsnRr.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, informações referentes a Lei nº 3705, em vigor desde 12 de novembro de 2018 a qual dispõe sobre a obrigatoriedade de instalação de sistema de segurança e monitoramento por câmeras de vídeo nas instituições bancárias, financeiras, lotéricas e demais estabelecimentos que tenham caixa eletrônico. Qual o órgão da Prefeitura responsável pela fiscalização dessa lei? Atualmente, quais os estabelecimentos que estão cumprindo e quais estão em desacordo com o definido pela lei? De acordo com a mesma, o prazo para adaptações era de até 120 dias, ou seja, os locais tinham até março deste ano para se adequarem, após isso, a lei prevê multa e outras consequências. Solicito essas informações pois, se a lei existe e está em vigor, deve ser cumprida. Além do mais, é uma medida importante de segurança para a população.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3238/proposicao_08072019..odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3238/proposicao_08072019..odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja retirado da Secretaria de Agricultura a Coordenadoria da Proteção e Bem Estar Animal e transferir para a Secretaria de Saúde, no Setor de Coordenadoria de Vigilância em Saúde na divisão de Vigilância Ambiental e Controle de Zoonoses.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3239/proposicao_08072019_dtg.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3239/proposicao_08072019_dtg.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Legislativo, que seja realizada a Sessão Ordinária do 16 de setembro no Departamento de Tradições Gaúchas Polivalente.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3240/prop._dia_08-07-19_posto_de_atendimento_talao_rural.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3240/prop._dia_08-07-19_posto_de_atendimento_talao_rural.odt</t>
   </si>
   <si>
     <t>Solicitar à Secretaria Agricultura, Pecuária e Meio Ambiente a implantação do serviço de atendimento ao talão do produtor rural, para emissão e destaque das notas, na comunidade de Santo Antônio, no Interior de São Jerônimo.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3241/proposicao_daer_eucaliptos_rs401.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3241/proposicao_daer_eucaliptos_rs401.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora envie ofício para o Diretor de Operação Rodoviária o senhor Walter Moreira Machado Junior e ao Superintendente de Lajeado o senhor Fabiano Pereira, solicitando a seguinte informação: qual o destino dos eucaliptos cortados na RS401, no município de São Jerônimo, como também a finalidade. Pois os Jeronimenses necessitam de ajuda devido muitas famílias não ter condições de construir e nem mesmo reformar suas casas de madeiras.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3242/proposicao_praca_sao_thomas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3242/proposicao_praca_sao_thomas.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que a reforma da Praça do Bairro São Thomas, seja realizada pela Secretária de Obras. Pois é a Secretária competente para realizar a reforma.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3247/julho_15_rua_dorval_ferreira_bairro_bela_vista__J8rsZs1.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3247/julho_15_rua_dorval_ferreira_bairro_bela_vista__J8rsZs1.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, através da Secretaria de Obras que seja feita a manutenção da rua Dorval Ferreira, localizada no bairro Bela Vista, e que seja realizada uma avaliação geral das ruas do mesmo bairro, colocando escória nas vias necessitadas e fazendo a devida compactação com rolo, como tem sido feito em outras ruas do nosso Município.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3248/proposicao.22_-_15.07.2019-_rua_passo_da_areia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3248/proposicao.22_-_15.07.2019-_rua_passo_da_areia.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, para que seja enviado ao executivo municipal, junto à secretaria de obras o patrolamento e a inserção uma camada  de Neobrita no bairro Passo da Areia,  Rua Ver. Antônio Figueiredo dos Santos, pois excesso das chuvas na rua deixa a mesma intransitável, inviabilizando o transporte de carros e pedestres.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3249/proposicao_15072019_dtg.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3249/proposicao_15072019_dtg.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitam a Mesa Diretora, que retorne para esta Casa Legislativa, para ser votada as Contas do Ex Prefeito Marcelo Luiz Schreinert referente ao ano de 2009.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3250/prop._dia_15-07-19_manutencao_e_limpeza_praca_da_usina.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3250/prop._dia_15-07-19_manutencao_e_limpeza_praca_da_usina.odt</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Obras deste Município a manutenção da iluminação e dos brinquedos, bem como o roçamento, a limpeza e remoção do mato e lixo da Praça da Usina.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3251/proposicao_wi-fi_na_praca_central.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3251/proposicao_wi-fi_na_praca_central.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que estude a possibilidade da instalação de internet Wi-Fi na praça central do município Praça Júlio de Castilhos.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3252/proposicao_prolongamentona_rua_apolinario_marqu_1rqRYjs.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3252/proposicao_prolongamentona_rua_apolinario_marqu_1rqRYjs.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo municipal, através da Secretaria competente, que realize um estudo de viabilidade e, que execute o mesmo, preferencialmente com recursos próprios e/ou através de captação de recursos, o PROLONGAMENTO da Rua APOLINÁRIO MARQUES DE SOUZA, no Bairro SÃO FRANCISCO, até o encontro com a Rua Deamantina Chananeco, com a colocação de material necessário para  garantir uma maior segurança na trafegabilidade tanto dos motoristas como a locomoção dos pedestres, em especial os moradores desta rua, haja visto que têm ocorrido transtorno aos moradores em seu deslocamento bem como aos caminhões de entrega de mercadorias, contribuindo ao direito Constitucional de ir e vir dos cidadãos, acima de tudo atenderá um pedido da comunidade local.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3253/proposicao_emplacamento_de_carros_no_municipio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3253/proposicao_emplacamento_de_carros_no_municipio.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que realize uma campanha de incentivo junto com o CRVA, que sejam realizados os emplacamentos dos veículos em nosso município para que possa aumentar a arrecadação do município. Pois cada veículo que for emplacado 50% da taxa de IPVA (imposto sobre a propriedade de veículos automotores) fica nos cofres municipais e os outros 50% no cofre Estadual.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3254/proposicao_patrolamento_rua_francisco_de_araujo_K1aC6bK.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3254/proposicao_patrolamento_rua_francisco_de_araujo_K1aC6bK.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo municipal, através da Secretaria de Obras, o patrolamento, a manutenção e melhorias na Rua Francisco de Araújo, no Bairro Lindos Ares (conhecido popularmente como Passo da Cruz), em especial com o patrolamento da rua, a colocação de material e a DRENAGEM, haja visto as erosões já existentes, evitando desta forma novas erosões, que coloca em risco aos munícipes que transitam pela referida rua.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3258/proposicao.23_-_22.07.2019-_rua_paulino_moreira.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3258/proposicao.23_-_22.07.2019-_rua_paulino_moreira.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, para que seja enviado ao executivo municipal, junto à secretaria de obras o conserto e recolocação dos paralelepípedos removidos durante a obra de melhoria do encanamento na esquina da Rua Paulino Moreira com a Rua São Jorge, bairro Quininho, sendo que solicito também o conserto dos buracos na Rua Astrogildo Nascimento e Rua São Jorge, causados pelo desnivelamento da pavimentação, assim trazendo transtorno aos veículos que se deslocam por estas vias.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3259/proposicao_22072019..odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3259/proposicao_22072019..odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que avalie a possibilidade de revisão na Lei Municipal nº 1.715/99, que regulamenta o pagamento dos adicionais de insalubridade e periculosidade aos servidores públicos municipais, pois o grau de insalubridade de alguns cargos não obedecem as normas de segurança e saúde do trabalho._x000D_
 		  Os cargos para serem alterados são: Auxiliar de Enfermagem, Técnicos de Enfermagem, Enfermeiras, Odontologistas e Médicos.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3260/proposicao_reuniao_especial_com_joao_batista_pozza.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3260/proposicao_reuniao_especial_com_joao_batista_pozza.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora convite para uma reunião especial o Coordenador de Planejamento Estratégico do Hospital Ernesto Dornelles o senhor Everton Morais e o Diretor do Hospital São Jerônimo senhor João Batista Pozza, com as seguintes Pautas: ampliação do Hospital, Recursos entre outros assuntos.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3261/proposicao_rafael_athanasio_asfalto_e_canalizacao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3261/proposicao_rafael_athanasio_asfalto_e_canalizacao.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que seja inserida a Rua Rafael Athanásio no Projeto FINISA (Financiamento de Infraestrutura e Saneamento), para realização de asfalto como também toda a canalização da valeta localizada na mesma, devido as 261 crianças atendidas pela Creche Escola Municipal de Educação Infantil Judith Vieira Schwengber, obra esta de grande importância para toda comunidade.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3265/proposicao_29072019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3265/proposicao_29072019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja realizada a limpeza em torno do Boeiro e no Boeiro na rua Dom Pedro I no bairro Princesa Isabel.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3266/proposicao_artur_29.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3266/proposicao_artur_29.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja solicitado para a Secretária de Saúde as seguintes informações:_x000D_
 -Qual o número de Ambulâncias que o Município tem em condições de Trabalho?_x000D_
 -Quantas ambulâncias estão no conserto e a data do encaminhamento?_x000D_
 -Quantas ambulâncias estão atendendo o plantão na sede do Município?_x000D_
 -Caso não tenha ambulância do Município atendendo a sede, quem está fazendo este atendimento desde março de 2019?_x000D_
 -Solicito que seja enviado a cópia do contrato da empresa que está prestando o serviço de remoção dentro do Município?</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3267/julho_29_meio_ambiente_lixo_sugestao_cooperativas_od.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3267/julho_29_meio_ambiente_lixo_sugestao_cooperativas_od.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido Plenário, solicitar ao Poder Executivo, através da Secretaria do Meio Ambiente, que seja implementado no nosso município uma parceria entre a Prefeitura e Cooperativas de Coleta Seletiva de Recicláveis. Muitos municípios da nossa região já colocaram isso em prática, o que traz muitos benefícios. Hoje, os gastos são estimados em R$ 80.000,00 por mês de coleta e transporte até o aterro sanitário, os quais são pagos por tonelada. A partir do momento que o peso diminuir, esse custo mensal igualmente diminui. Além disso, as vantagens para o meio ambiente e como uma forma de renda para quem fizer parte da cooperativa são indiscutíveis. Implementar a coleta e conscientizar a população sobre a importância da separação podem gerar grandes resultados ecológicos e econômicos.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3268/proposicao_copia_dos_contratos_das_empresas_que_TbwByCY.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3268/proposicao_copia_dos_contratos_das_empresas_que_TbwByCY.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo cópia de todos contratos da gestão passada e gestão atual das Empresas que realizam a prestação de serviço das construções das carneiras e jazidos do cemitério. Como também informe todos os fiscais dos respectivos contratos.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo através da Secretária de Saúde, que informe esta Casa Legislativa se está sendo utilizado os empregos Públicos criado pela Lei Municipal nº3657, de 22 de maio de 2018, onde cria Emprego Público de Agente de combate a Endemias (Aedes aegypti Dengue,  Chikungunya,  febre amarela, zika vírus).</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3270/proposicao_29_de_julho.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3270/proposicao_29_de_julho.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido  Plenário, solicitar  ao Executivo que envie por escrito para a comunidade Cristã e a esse gabinete,  qual o impedimento que até a data atual, o Monumento da Bíblia não teve sua restauração conforme vários pedidos desse vereador e da comunidade Cristã. E se tem data prevista para que essa restauração aconteça, o que o anseio dessa comunidade.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3276/proposicao_05082019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3276/proposicao_05082019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja construído no Cemitério do Porto do Conde 20 gavetas.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3277/proposicao_05082019..odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3277/proposicao_05082019..odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja colocado um Contêiner de Lixo na rua Zeferino Moreira da Silva n° 176.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3278/proposicao_05082019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3278/proposicao_05082019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo que seja realizada a limpeza do valo, entre as ruas Antônio Carlos Borges da Fonseca e Inácio Rodrigues, valo passa nos fundos das residências na Vila São Francisco.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3279/proposicao_agosto_canalizacao_olavo_amaral.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3279/proposicao_agosto_canalizacao_olavo_amaral.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, através da Secretaria de Obras, que seja realizada a limpeza e a canalização do esgoto a céu aberto localizado na rua Dr. José Athanásio, próximo ao número 1177, pois está dentro de uma propriedade privada, conforme mostra a imagem em anexo. O morador, Sr. Olavo Amaral, me procurou solicitando a realização desse serviço básico de saneamento. Segue em anexo cópia de foto.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Clovis</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3280/estacionamento_na_area_do_ginasio_de_esportes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3280/estacionamento_na_area_do_ginasio_de_esportes.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal juntamente ao Departamento de Trânsito que faça um estacionamento público em torno (área) do Ginásio de Esportes Placido Cunda dos Santos com vigia, de segunda á sábado em horário comercial.           _x000D_
 Justificativa Oral ou escrita: Com isso desafogaria o Centro da Cidade durante a semana em horário comercial e o vigia para organizar e cuidar dos veículos.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3281/proposicao.24._-_05.08.2019_-processo_licitador_lW8kbCR.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3281/proposicao.24._-_05.08.2019_-processo_licitador_lW8kbCR.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, que seja enviado ao executivo municipal a presente proposição: Solicito a administração municipal, junto à secretaria da fazenda a cópia do processo licitatório da nota fiscal n° 357, emitida para a compra de flyers e folhetos da empresa Gráfica Santa Lucia, solicitada na proposição deste vereador no dia 01/07/2019.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3282/proposicao.24._-_05.08.2019_-_lomba_do_rod.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3282/proposicao.24._-_05.08.2019_-_lomba_do_rod.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, que seja enviado ao executivo municipal a presente proposição: Solicito a administração municipal, junto a secretaria do Interior que efetue o patrolamento da Lomba do Rod, estrada Morrinhos Alto.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3283/proposicao_infornativo_atendimento_sajulbra.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3283/proposicao_infornativo_atendimento_sajulbra.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora envie ofício para a Diretoria da Ulbra de São Jerônimo, que faça um informativo do local, dias e horário de atendimento do Sajulbra.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3285/proposicao_reuniao_especial_com_diretoria_de_ex_TfXZshW.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3285/proposicao_reuniao_especial_com_diretoria_de_ex_TfXZshW.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora convite para uma reunião especial ao Diretor de Expansão da Corsan (Companhia Riograndense de Saneamento) o senhor Julio Eloi Hofer e o Engenheiro de Expansão da Corsan  (Companhia Riograndense de Saneamento) o senhor João Batista Bastos Pereira, com as seguintes Pautas: esclarecimentos sobre a nova adutora entre Charqueadas e São Jerônimo e entre outros assuntos.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3307/estudos_das_instalacoes_dos_containers.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3307/estudos_das_instalacoes_dos_containers.docx</t>
   </si>
   <si>
     <t>e junto ao departamento de trânsito um estudo relativo as instalações dos containers, limpeza e recolhimento de lixo, pois ficam próximos as esquinas, prejudicando a visualização dos motoristas e pedestres, podendo causar acidentes.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3308/recapeamento_das_ruas_bento_goncalves_e_ramiro_UpLj9GQ.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3308/recapeamento_das_ruas_bento_goncalves_e_ramiro_UpLj9GQ.docx</t>
   </si>
   <si>
     <t>através da Secretaria de Obras que seja feita a manutenção das ruas Bento Gonçalves, e Ramiro Barcelos, devido a grande quantidade de buracos abertos na colocando uma camada de asfalto, pois as mesmas estão aguardando o recapeamento total onde está contemplado no projeto FINISA.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/proposicao_artur_12082019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/proposicao_artur_12082019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao executivo atravez do setor de tributos um estudo da planta do IPTU do Porto Conde, moradores mostram-se insatisfeitos com os valores expressivamente elevados.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/proposicao_vereador_kiko_canalizacao_do_valo_chananeco.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/proposicao_vereador_kiko_canalizacao_do_valo_chananeco.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo através da Secretaria de Obras, que realize a canalização do valo onde cruza esgoto a céu aberto localizado nos fundos do novo Posto de Saúde, próximo a rua Lirio F. dos Santos, no Bairro Chananeco.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3313/proposicao_recapeamento_da_rua_antonio_de_carvalho.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3313/proposicao_recapeamento_da_rua_antonio_de_carvalho.odt</t>
   </si>
   <si>
     <t>solicitar que a Mesa Diretora envie ofício para Corsan (Companhia Riograndense de Saneamento), para que seja realizado o recapeamento asfáltico na rua Antônio de Carvalho, pois à grande fluxo de veículos devido ter acesso a saída da cidade como também a Universidade ULBRA.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3315/proposicao_reuniao_especial_com_alvaro_werlang_corede.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3315/proposicao_reuniao_especial_com_alvaro_werlang_corede.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que envie convite para uma reunião especial o Presidente do COREDE (Conselho Regional de Desenvolvimento) o senhor Álvaro Werlang, com as seguintes Pauta: quais os recursos que o município de São Jerônimo recebeu na Consulta Popular entre outros assuntos.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_comissao_especial_taxi.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_comissao_especial_taxi.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitar a Mesa Diretiva desta egrégia Casa Legislativa, em consonância com o Art. 69, inciso IV, parágrafo 2º. do Regimento Interno, que seja criada “COMISSÃO ESPECIAL” para tratar de melhorias e atualização na Regulamentação dos Serviços de Táxi do Município de São Jerônimo</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Gilnei Ventura, Clovis</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3318/valos_ulisses_joao_rada.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3318/valos_ulisses_joao_rada.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, e junto a secretária de obras que faça consertos na rua Ulisses João Rada, colocando material para fluxo de água, pois existe um grande valo causado pelas chuvas fortes (colocação de material pesado) para amenizar o problema, visto que está rua foi contemplada no projeto avançar cidades, onde recebera pavimentação asfáltica.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3319/proposicao_19082019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3319/proposicao_19082019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja realizado o conserto da estrutura da sanga do simplício, pois a mesma está desmoronando e poderá atingir os prédios comerciais causando prejuízo aos mesmos. Sanga localizada na rua Olavo Bilac.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3320/proposicao_decisao_conselho_de_transito.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3320/proposicao_decisao_conselho_de_transito.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Conselho Municipal de Trânsito, que repasse as informações para esta casa, que em decisão na Audiência Pública foi decido a troca do Sistema Binário conforme o Chefe do Executivo e população. Qual foi a providência tomada pelo Conselho Municipal de Trânsito.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/proposicao_plano_diretor.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/proposicao_plano_diretor.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao poder Executivo, que conceda escritura aos moradores de terrenos cedidos pela prefeitura e área verde, através de uso capeão conforme o Plano Diretor Capitulo II Arti. 11.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Alan  Menezes, Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3322/prop._19.8.19_-_copia_do_convenio_das_cameras_d_b20DcOc.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3322/prop._19.8.19_-_copia_do_convenio_das_cameras_d_b20DcOc.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo através do Departamento de Trânsito cópia do convênio das câmeras de videomonitoramento dos anos de 2017/2018 e 2019.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/prop._19.8.19_-_camera_de_videomonitoramento_al_btHWkMZ.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/prop._19.8.19_-_camera_de_videomonitoramento_al_btHWkMZ.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo através do Setor competente que as câmeras de videomonitoramento que foram substituídas por outras mais modernas, sejam instaladas  nas escolas municipais localizadas na área urbana e rural da cidade.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3328/quebra_mola_e_faixa_de_pedestres.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3328/quebra_mola_e_faixa_de_pedestres.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, e junto a secretária de obras que construam um quebra mola na rua Barreto Leite 139, próximo ao Restaurante Marlene Becker, devido a imprudência dos motoristas que passam pela via. Solicito também o estudo técnico sobre a localização das faixas de pedestres que estão muito próximas as esquinas.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3329/nicacio_machado.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3329/nicacio_machado.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, e junto a secretária de obras que faça limpeza em duas bocas de lobos que estão entupidas na rua Nicácio Machado em frente ao porto do bote, quando chove transborda água em cima das calçadas, prejudicando a passagem das pessoas que irão entrar e sair do bote.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3330/proposicao_26082019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3330/proposicao_26082019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que seja marcada uma Audiência Pública com a senhora Marta Maciel Coordenadora da 2ª Coordenadoria Regional de Saúde.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3331/proposicao_artur_secretaria_de_obras_24062019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3331/proposicao_artur_secretaria_de_obras_24062019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer depois de ouvido Plenário, solicitar ao executivo a implantação do Projeto de Lei para fornecimento de absorventes higiênicos nas escolas públicas do município, visando o bem estar social e psíquico de crianças e adolescentes, que por constrangimentos ligados a este tema podem adquirir traumas psicológicos e até mesmo contribuir para a evasão escolar.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3332/proposicao_nova2.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3332/proposicao_nova2.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer depois de ouvido Plenário, solicitar ao executivo a manutenção da Pracinha localizada na esquina das ruas Ivo Barcelos com a rua Walter Matte no bairro São Thomas, o local encontra-se bem cuidado, porém a estrutura encontra-se deteriorada pela ação do tempo, e faltando utensílios, necessitando assim além da colocação de balanços e partes faltantes, manutenção e pintura de sua estrutura.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3333/prop._dia_26-08-19_ante_projeto_arte_marciais.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3333/prop._dia_26-08-19_ante_projeto_arte_marciais.odt</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que envie para esta casa Projeto de Lei criando o Programa “Artes Marciais na Escola” na Rede Municipal de Ensino de São Jerônimo, conforme Anteprojeto em anexo.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3334/proposicao.25-26.08.2019-garis_varredores_da_rua.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3334/proposicao.25-26.08.2019-garis_varredores_da_rua.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, que seja enviado ao executivo municipal a presente proposição: Solicito a Administração Municipal, junto à secretaria de obras que envie a esta casa: _x000D_
 1-	Quantos Garis (varredores de rua) estão trabalhando no centro da cidade._x000D_
 2-	Local onde estão designados para prestar o serviço._x000D_
 3-	Qual o horário de prestação de serviço de cada funcionário.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3335/proposicao_job_coleraus.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3335/proposicao_job_coleraus.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, convidar o Job Coleraus para vir nessa casa explicar para os vereadores os relevantes valores cobrados dos túmulos, gavetas, jazigos e entre outros serviços.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3336/proposicao_calcadao_murilo_alzamboni.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3336/proposicao_calcadao_murilo_alzamboni.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a Defesa Civil e a Secretaria do Meio Ambiente uma vistoria no Calçadão Murilo Alzamboni, que faça também a vistoria em algumas vias públicas e residências para poda das árvores, pois corre risco de cair um galho ou uma árvore em cima de alguém, podendo trazer um transtorno para o município ou para os munícipes.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3338/proposicao_calcamento_da_rua_crsitalino_ferreir_MI0SMyn.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3338/proposicao_calcamento_da_rua_crsitalino_ferreir_MI0SMyn.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que faça calçamento de aproximadamente 100 metros na rua Cristalino Ferreira da Silva, Bairro Cidade Alta. Segue em anexo cópia de abaixo-assinado e fotos.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3339/prop._02.9.19-mesa_diretora_rede_ceee.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3339/prop._02.9.19-mesa_diretora_rede_ceee.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que encaminhe a Gerência da CEEE a solicitação de viabilidade da desenergização da torre número 002 sentido a antiga Usina, localizada na antiga Rua 02, devido a mesma passar por cima da Praça colocando em risco a todos os munícipes. Tendo como base a informação de que a referida rede não tem mais utilidade para a continuidade de estar energizada.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3340/proposicao_de_ambulancias.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3340/proposicao_de_ambulancias.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo através da Secretaria de Saúde, que informe esta casa legislativa qual a reação situação das ambulâncias do nosso município e qual o valor mensal pago para a empresa que presta serviço de ambulância para o município.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3341/calendario_de_eventos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3341/calendario_de_eventos.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal que  encaminhe um Projeto de Lei para  incluir no Calendário de Eventos deste Município (de forma definitiva), as seguintes datas:_x000D_
 - Dia 22 de Setembro  - Festa da Escolha da Rainha da Melhor Idade_x000D_
 - Dia 27 de Setembro  – Comemoração do Aniversário do Grupo Esperança.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3342/proposicao.26-02.09.2019-_estradas_interior.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3342/proposicao.26-02.09.2019-_estradas_interior.odt</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, requer, após ouvir o plenário, que seja enviado ao executivo municipal a presente proposição: Solicito a administração municipal, junto à Secretaria do interior que sege efetuado um patrolamento na Estrada da Tarsília, Estrada do Picadão e Estrada do Gramal , conforme relato de moradores e deste vereador que esteve nos locais para averiguação da estrada.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3343/proposicao_02092019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3343/proposicao_02092019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que seja marcada uma Audiência Pública com o Senhor Fábio Turra proprietário da Empresa Expresso Vitória para esclarecimentos quanto a retirada de alguns horários de ônibus, pois a população está reclamando.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3344/proposicao_02092019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3344/proposicao_02092019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo através da Secretaria de Obras melhorias na iluminação Pública na rua Jacinto Pereira Lago, rua lateral da Escola Dr.José Athanásio(Polivalente), onde encontra-se apenas um poste de luz, tornando-se uma rua perigosa para os moradores do entorno e também para os alunos, professores e funcionários da escola no turno da noite.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3345/prop._dia_02-09-19_dia_do_empreendedorismo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3345/prop._dia_02-09-19_dia_do_empreendedorismo.odt</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo o encaminhamento de um Projeto de Lei com a inclusão do Dia do Empreendedorismo no Calendário de Eventos do município, que se dará todo o quinto dia do mês de outubro.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3354/proposicao_09092019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3354/proposicao_09092019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário,  solicitar junto a Secretaria Estadual de Educação a revitalização e construção de calçadas com acessibilidade no entorno da Escola Dr.José Athanásio nas ruas Jerônimo pedroso de Oliveira, rua Jacinto Pereira Lago, rua Benito Garcia e rua Ivo Barcelos. Garantindo assim a livre circulação dos usuários conforme as legislações Federal, Estadual e Municipal.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3355/proposicao_reuniao_especial_com_presidente_da_g_3qedPEr.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3355/proposicao_reuniao_especial_com_presidente_da_g_3qedPEr.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que convide para uma reunião especial o Presidente da Liga das Equipes o senhor Giovani Weiss, para vir a casa legislativa para falar sobre a estrutura do evento da 36º Gincana Cultural de São Jerônimo.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Jair Ribeiro, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3356/pedido_de_eslcarecimento_empresa_binario.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3356/pedido_de_eslcarecimento_empresa_binario.odt</t>
   </si>
   <si>
     <t>solicitam a Mesa Diretora que encaminhe a Empresa Soluções Em Trânsito KM Zero LTDA de Santa Cruz do Sul -RS,  pedido para que o Sr. Wagner Fontanari Loch, Engenheiro Civil Técnico em Automação Industrial venha a esta Casa informar aos Vereadores e a comunidade o que foi feito com referência ao Projeto de Tráfego onde muda o binário no Município de São Jerônimo.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3357/seguranca_das_escolas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3357/seguranca_das_escolas.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, a possibilidade de contratação de uma empresa de segurança para colocar nas escolas municipais, com um contrato aproximado de três meses ano 2019; devido aos fatos ocorridos recentemente na nossa região, envolvendo as nossas escolas, com muita insegurança de alunos professores e pais.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3358/prop._dia_09-09-19_lombada_rua_luiz_miller_picareli.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3358/prop._dia_09-09-19_lombada_rua_luiz_miller_picareli.odt</t>
   </si>
   <si>
     <t>olicita ao Departamento de Trânsito e à Secretaria de Obras estudo para colocação de um redutor de velocidade (lombada) na Rua Luiz Miller Picareli, objetivando a redução de velocidade dos automóveis na descida da rua.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Amaro da Maré, Alan  Menezes, Arthur dos Santos, Bagana, Elisa Mara, Filipe da Agricultura, Filipe Pico, Gilnei Ventura, Jair Ribeiro, Rodrigo Marcolin, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3359/proposicao_trofeu_camara_de_vereadores_2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3359/proposicao_trofeu_camara_de_vereadores_2019.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Legislativo, que o Troféu Câmara de Vereadores seja concedido aos seguintes homenageados: _x000D_
 • Bancada do PTB: Ana Lúcia Leonhard Sigaud  _x000D_
 • Bancada do PDT: Paulo Joel Ferraz de Souza _x000D_
 • Bancada do PSDB: _x000D_
 • Bancada do PT: Mario Hideki Osanai _x000D_
 • Bancada do SD: Capitão Marcelo Oliveira da Costa _x000D_
 • Bancada do PP: Paulo Miguel de Castro Machado</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3360/proposicao_mocao_repudio_privatizacao_correios.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3360/proposicao_mocao_repudio_privatizacao_correios.odt</t>
   </si>
   <si>
     <t>que envie MOÇÃO DE REPÚDIO a INTENÇÃO de PRIVATIZAÇÃO DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS – ECT. E APOIO desta Casa à manutenção dos Correios como empresa pública, com ampla presença no território nacional, ao Senhor Presidente da República, ao Senhor Presidente do Senado Federal, ao Senhor Presidente da Câmara Federal, ao Senhor Ministro da Ciência, Tecnologia, Inovações e Comunicações, ao Ministro Chefe da Casa Civil, ao Senhor Ministro da Economia e ao Senhor Presidente dos Correios e aos Senadores e Deputados Federais eleitos pelo Estado do Rio Grande do Sul, conforme texto anexo.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3361/proposicao_reuniao_especial_com_a_diretoria_da__iiISL4t.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3361/proposicao_reuniao_especial_com_a_diretoria_da__iiISL4t.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora convite para uma reunião especial a Diretoria da Liga das Equipes, com as seguintes Pautas: Prestação de contas da 36º Gincana Cultural de São Jerônimo do evento de ano de 2019, Estatuto que rege a mesma, composição da Diretoria.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3362/proposicao_02092019_-_copia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3362/proposicao_02092019_-_copia.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Departamento de trânsito que seja realizado o estudo para inversão do sistema binário, uma vez que o mesmo foi solicitado pela comunidade em audiência pública a mais de 90 dias.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3363/prop._16.9.19-incluir_tradicionalismo_curricular.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3363/prop._16.9.19-incluir_tradicionalismo_curricular.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo, através da Secretaria Municipal de Educação, a inclusão da disciplina de Cultura Tradicionalista na grade curricular do sistema de ensino das escolas municipais de São Jerônimo, visando a sensibilidade e fortalecimento da história social e da cultura tradicionalista do Estado do Rio Grande do Sul. _x000D_
 _x000D_
 Segue em anexo o anteprojeto.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3364/ruas_nominadas_in_memoriam.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3364/ruas_nominadas_in_memoriam.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que á partir desta data, todas as ruas que serão nominadas neste Município, que seja demarcada em metragem do início ao fim da rua e suas confrontações.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Gilnei Ventura, Filipe da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3368/pavimentacao_ozzy.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3368/pavimentacao_ozzy.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, e junto a secretária de obras que faça a pavimentação da rua Eptácio Pessoa nº 318, Sr Ozzy Delgau, solicita a parceria pública privada(município e contribuintes) a fim de viabilizar a chamada pavimentação comunitária, cabe ressaltar que a parte que será pavimentada, 68m x 477m².</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>Amaro da Maré, Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3369/proposicaoprestacao_de_contas_da_festa_de_sao_j_GX1YhlV.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3369/proposicaoprestacao_de_contas_da_festa_de_sao_j_GX1YhlV.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que convide o Coordenador da Festa de São Jerônimo dos 158 anos de emancipação do município o senhor Urbano Knorst, para vir a casa legislativa para fazer a prestação de contas após o término da Festa. Para que seja feito o Portal da Transparência.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3372/proposicao_01102019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3372/proposicao_01102019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja realizada a manutenção do trecho que liga a rua Maurício Cardoso com a rua Ramiro Barcelos.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3373/proposicao_certificado_de_reconhecimento_a_comi_fgkQBB7.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3373/proposicao_certificado_de_reconhecimento_a_comi_fgkQBB7.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora através da Presidência da Casa Legislativa, que seja concedido Certificado de Reconhecimento para cada membro da Comissão Festeira dos 158 anos de emancipação do São Jerônimo, pelo belíssimo trabalho prestados.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3374/proposicao_01102019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3374/proposicao_01102019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo que agregue ao calendário de eventos do Município no mês de Agosto de 2020 o aniversário do Moto Grupo Cavalo de Aço, fundado dia 28 de Agosto de 2017, que através de viagens pelo Estado representa nosso município participando de diversas ações sociais e beneficentes.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Gilnei Ventura, Alan  Menezes, Amaro da Maré, Arthur dos Santos, Elisa Mara, Filipe da Agricultura, Filipe Pico, Jair Ribeiro, Neti Poeta, Rodrigo Marcolin, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3375/fiscalizacao_leis.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3375/fiscalizacao_leis.odt</t>
   </si>
   <si>
     <t>solicitarem ao Poder Executivo, que informe a esta Casa Legislativa a forma, bem como o setor responsável, pela fiscalização do cumprimento das Leis Municipais que criam obrigações para terceiros, como, por exemplo, as agências bancárias (Lei Municipal nº 3.477/2016 e Lei Municipal nº 3.705/2018), os responsáveis pela realização de eventos (Lei Municipal nº 3680/2018). As recentes leis municipais aprovadas nesta Casa e sancionadas pelo Poder Executivo.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3376/canalizacao_general_osorio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3376/canalizacao_general_osorio.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal juntamente à Secretaria de Obras a possível canalização na Rua General Osório em frente ao número 900. Pois o Coordenador de Obras, já esteve no local e viu a situação.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/proposicao_07102019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/proposicao_07102019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja enviado para a Secretária de Saúde a compra de exames de mamografia, sendo que a demanda é maior que contrato com o Estado.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3380/proposicao_07.10.2019_saude_gramal.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3380/proposicao_07.10.2019_saude_gramal.odt</t>
   </si>
   <si>
     <t>solicitar melhorias na estrutura física da unidade de saúde da família interior._x000D_
 Bem como a disponibilização de equipamentos e materiais permanentes para qualificar o atendimento._x000D_
 —Justificativa: É conhecido por todos os avanços da área da saúde no interior do município de São Jerônimo, melhorias no transporte da saúde, construção e ampliação de unidades, contratação de profissionais como, por exemplo, agentes comunitários da saúde e dentista para atender no interior._x000D_
 Por tanto sabe-se que a unidade da saúde da Palmeira recebeu equipamentos novos de emenda Parlamentar. Então os equipamentos que existiam ali serão remanejados para outras unidades. Desta forma sugiro ao secretário da saúde Ederson Pizio Lopes que realoque aqueles equipamentos (que são novos e estão em perfeito estado de conservação) na unidade de saúde do Gramal._x000D_
 Ainda entendo ser necessário a pintura da referida unidade.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/proposicao_07102019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/proposicao_07102019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao executivo a criação de um Projeto de Lei que dispõe sobre a obrigatoriedade de identificação dos veículos oficiais e a serviço da administração Pública.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Neti Poeta</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/proposicao_07-10-19.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/proposicao_07-10-19.odt</t>
   </si>
   <si>
     <t>Proposição_x000D_
        _x000D_
 A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora do Poder Legislativo, a marcação de  audiência com o superintendente do DNIT Sr Delmar Pellegrine Filho._x000D_
 Acerca de informações dos projetos abaixo:_x000D_
 Projeto de federalização da BR 470 ;_x000D_
 Projeto da ponte São Jerônimo x Triunfo RS ;_x000D_
 Manutenção do entroncamento do trecho BR 470 até a BR 290 .</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/proposicao_07_de_outubro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/proposicao_07_de_outubro.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar através da Secretaria de Saúde, a possibilidade de levar  atendimento de Psiquiatra para o Interior do Município, devido a grande demanda de pacientes que precisão deste atendimento.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/proposicao_plantao_farmacia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/proposicao_plantao_farmacia.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal, que providencie o cumprimento da Lei Municipal, que cria o Plantão semanal das farmácias e no prazo de 30 (trinta) dias encaminhe a esse poder Legislativo cópia da escala dos plantões.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3385/iluminacao_rs401_07.10.2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3385/iluminacao_rs401_07.10.2019.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, e junto a secretária de obras  que providenciem  iluminação na parte posterior da ULBRA ( rua Antônio de Carvalho até a com RS 401), pois a falta de iluminação prejudica muito os motoristas e pedestres, sendo que a visualização a noite de quem acessa  a via fica muito prejudicada, pois tem um grande fluxo de carros, pedimos que seja colocado várias luminárias neste trecho.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3404/proposicao_14102019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3404/proposicao_14102019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja realizada a limpeza na esquina da Rua Antônio de Carvalho que liga a ERS 401.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3405/proposicao_ltcat_insalubridade.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3405/proposicao_ltcat_insalubridade.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que informe a esta Casa Legislativa, quando foi realizado o último Laudo Técnico das Condições Ambientais do Trabalho (LTCAT), visto que existem algumas categorias que não estão recebendo o devido adicional de Insalubridade e deveriam fazer jus ao benefício.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3406/proposicao_14-10.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3406/proposicao_14-10.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo junto ao Governo do Estado do Rio Grande do Sul a cedência da área do DAER , localizado às margens da RS 401 no Bairro Fátima , para o Corpo de Bombeiros Militar de São Jerônimo, para construção de sua sede própria.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3407/proposicao_periculosidade_vigias_-_14-10-19_39glkfo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3407/proposicao_periculosidade_vigias_-_14-10-19_39glkfo.odt</t>
   </si>
   <si>
     <t>Os vereadores requerem ao Poder Executivo municipal que seja incluída a categoria dos VIGIAS  na disposição do artigo 3º da Lei Municipal nº 1715/99, instituído desta forma o pagamento do Adicional de Periculosidade de 30% (trinta por cento) sobre seus vencimentos, para os servidores municipais enquadrados na categoria funcional de VIGIA, em efetivo desempenho de suas funções, conforme prevê a Portaria 1.885 de 02 de dezembro 2013 do extinto Ministério do Trabalho e Emprego, hoje Ministério da Economia, bem como o Decreto-Lei nº 5.452 de 1943, a Lei nº 12.740 de 2012 e legislação correlata.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3408/rua_tenente_melhorias_14.10.2019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3408/rua_tenente_melhorias_14.10.2019.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, e junto a secretária de obras  que providenciem o aplainamento e colocação de material, na  a rua Tenente Marcírio Domingues  dos Santos, pois a mesma encontra-se com vários buracos que armazenam água dificultando a passagem de carros e pedestres.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3409/prop._dia_14-10-19_rampa_de_acessibilidade.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3409/prop._dia_14-10-19_rampa_de_acessibilidade.odt</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo que esclareça e comprove a fiscalização da Lei Federal 10.098/2000 e Lei Municipal 1592/99, ambas de Acessibilidade,  no que tange a implantação de rampa de acesso para cadeirantes nos estabelecimentos comercias e públicos.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Rodrigo Marcolin, Alan  Menezes, Amaro da Maré, Arthur dos Santos, Elisa Mara, Filipe da Agricultura, Filipe Pico, Gilnei Ventura, Jair Ribeiro, Neti Poeta, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3410/prop._dia_14-10-19_sessao_ordinaria_no_interior.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3410/prop._dia_14-10-19_sessao_ordinaria_no_interior.odt</t>
   </si>
   <si>
     <t>Solicitamos a esta Casa Legislativa a realização de uma Sessão Ordinária no interior de nosso município, na localidade de Capela do Campo Bom, em data a combinar.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3413/lombadas_dr_jose_athazio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3413/lombadas_dr_jose_athazio.odt</t>
   </si>
   <si>
     <t>junto ao Departamento de Trânsito um estudo para a colocação de duas lombadas  eletrônicas na avenida Dr José Athanázio, trecho que compreende o Mercado Cechini e Secretária de Obras, visto que ocorrem vários acidentes neste local devido a alta velocidade e imprudências dos motoristas. Na data do dia 16 de outubro no período de 24 horas foram atropelados três cachorros, já tivemos ocorrência com morte de um ciclista nessa via e não obtivemos ação corretiva, olhar a possibilidade de fazer uma parceria</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3414/proposicao_21102019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3414/proposicao_21102019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja enviado relatório de todas as Sindicâncias realizada desde o ano de 2017 até a data de hoje, e que seja informado o número da sindicância, objeto e a situação atual da mesma.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3415/proposicao_crie_secretaria_ou_coordenadoria_de__KrvIoMP.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3415/proposicao_crie_secretaria_ou_coordenadoria_de__KrvIoMP.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo que seja criado uma Secretária ou Coordenadoria de Segurança no município, para auxiliar nos estacionamentos de veículos, motos e ainda auxiliar no apoio das escolas.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3416/proposicao_21102019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3416/proposicao_21102019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Poder Executivo que informe a esta Casa quais providências foram tomadas pela Secretaria responsável em relação às proposições nº 356/2018 e 366/2018, apresentadas no ano de 2018, ambas referentes ao bairro Lago Parque Clube.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3417/proposicao_01102019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3417/proposicao_01102019.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo as seguintes informações e documentos:_x000D_
 1° Contrato com a empresa que presta serviço para a Assistência Social do Projeto Atual (antigo Centro Social Urbano, “Projeto Semeando o Amanhã”);_x000D_
 2° Relação dos oficineiros ou contratados que prestam serviços ao Projeto, carga horária e frequência dos mesmos, (onde estão prestando serviço?); _x000D_
 3°  Relação dos nomes, endereço, frequência (por dia) das crianças atendidas no Projeto;_x000D_
 4° Cópia da folha de pagamento discriminada e notas fiscais dos últimos 6 meses dos prestadores de serviço e contratados no Projeto.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3418/prop._21.10.19_-_estrada_da_porterinha_limpeza.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3418/prop._21.10.19_-_estrada_da_porterinha_limpeza.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido  Plenário, solicitar ao Poder Executivo providências referente a limpeza das cabeceiras do trecho da ponte da Porterinha – Conde – São Jerônimo, a sinalização inexiste em diversos pontos devido a vegetação impossibilitando a visualização das placas de sinalização do percurso, nosso comprometimento é garantir a segurança aos munícipes.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3419/prop._29.10.19_-_ponte_reconstrucao_arroio_da_carlota.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3419/prop._29.10.19_-_ponte_reconstrucao_arroio_da_carlota.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido  Plenário, solicitarem ao Poder Executivo que envie para esta Casa Legislativa a cópia integral do Projeto Básico de Engenharia e Executivo do Contrato n. 283/2017, especialmente, as informações contendo o objeto  e as coordenadas geográficas da reconstrução da Ponte sobre o Arroio da Carlota  no  Distrito de  Morrinhos, interior São Jerônimo.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3420/proposicao_29102019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3420/proposicao_29102019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, informações sobre as câmeras do município se as mesmas estão funcionando e se tem alguma por instalar?</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3421/departamento_de_transito.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3421/departamento_de_transito.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal juntamente ao Departamento de Trânsito que estude a inversão do estacionamento na beira da praia. O mesmo dará mais vagas pois como esta atualmente, existem muitas entradas de veículos nas residências e no outro lado além de oportunizar mais espaços para estacionamento, também proporciona que os veículos fiquem mais perto das churrasqueiras para desembarque de pessoas e bagagens.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3422/proposicao_29102019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3422/proposicao_29102019.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que envie ofício ao CMDCA (Conselho Municipal dos Direitos da Criança e do Adolescente), a fim de esclarecimentos sobre a eleição do Conselho Tutelar que ocorreu no último dia 06 deste mês.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3423/proposicao_campanha_de_higiene_bucal.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3423/proposicao_campanha_de_higiene_bucal.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo através da Secretária de Saúde do município, que crie uma campanha de incentivo de Higiene Bucal devido ser considerada a melhor forma de prevenção como também a prevenção do câncer de boca, que esta Campanha seja realizada nos bairros e no interior do município.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3424/proposicao_29112019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3424/proposicao_29112019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo esclarecimentos referentes a construção da ponto sobre o Arroio da Carlota, localizada no Morrinhos, que conforme informações a construção esta sendo feita a mais de 10Km de distância do local, prolongando os riscos dos moradores que seguem utilizando a ponte em estado precário.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3431/proposicao_reuniao_especial_reforma_estrutural.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3431/proposicao_reuniao_especial_reforma_estrutural.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que convide para uma reunião especial na Casa Legislativa, Brigada Militar, Polícia Civil, SUSEPE (Superintendência de Serviços Penitenciários), Corpo de Bombeiros e ACVERC (Associação de Vereadores da Região Carbonífera), no dia 14 de novembro de 2019, às 18:00 hs, com a seguinte pauta: Proposta do Governador Eduardo Leite da “REFORMA ESTRUTURAL”, junto ao funcionalismo gaúcho, vindo atingir diretamente os Agentes de Segurança Pública, Ativos, Inativos e Pensionistas, no que diz respeito aos direitos conquistados, propondo redução salarial, aumento de alíquota dos aposentados, fim da paridade e integralidade e fim das promoções periódicas.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3432/prop._20.5.19-tres_pontes_morrinhos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3432/prop._20.5.19-tres_pontes_morrinhos.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo junto ao setor competente do Município, um relatório técnico de inspeção das Três Pontes da localidade de Morrinhos associando notas aos parâmetros estrutural e condições de trafegabilidade para garantir a segurança aos munícipes. Tendo em vista que várias pessoas da comunidade procuraram a Casa Legislativa para relatar a situação que encontra-se a cabeceira da primeira ponte das três pontes, sentido cidade e interior, relatando o perigo que encontra-se a mesma.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3433/proposicao_04112019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3433/proposicao_04112019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja enviado qual o destino que foi dado com os computadores que estavam no contêiner da Escola Salgado Filho.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3434/proposicao_04112019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3434/proposicao_04112019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  à Secretaria de Obras que seja feita a drenagem na rua Dr.Zeno popularmente conhecida por “Sapolândia”, no bairro Fatima, que além de tornar-se um criadouro de mosquitos, também impede a locomoção dos moradores em dias de chuva devido à falta de escoamento.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3435/proposicao_29102019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3435/proposicao_29102019.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que envie ofício a Secretaria de Saúde pedindo informação referente à distribuição do Cartão SUS._x000D_
 Quantos cartões SUS tem distribuídos até a presente data.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3436/prop._04-11-19_vigilancia_cemiterio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3436/prop._04-11-19_vigilancia_cemiterio.odt</t>
   </si>
   <si>
     <t>Reiterar ao Poder Executivo a colocação de  vigilância 24h no Cemitério Municipal do nosso município para que sejam evitados os furtos constantes de lápides, placas de bronze, portas de alumínio dos jazigos e assaltos aos visitantes. Esta situação já vem sendo reportada desde o ano de 2018, quando já ocorreu solicitação semelhante nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3437/prop._dia_11-11-19_homem_destaque.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3437/prop._dia_11-11-19_homem_destaque.odt</t>
   </si>
   <si>
     <t>Oferecer o título Homem Destaque da Câmara de Vereadores de São Jerônimo, aos seguintes munícipes empreendedores com projetos de reconhecido valor no âmbito social, cultural, econômico, político e esportivo na comunidade Jeronimense. As indicações são:_x000D_
 Vereador Alan Menezes (PSDB): Sr. Móises Vieira Pereira_x000D_
 Vereador Amaro da Maré (PDT): Sr. Renato Lisboa Pedrozo_x000D_
 Vereador Artur dos Santos (PROGRESSISTA): Sr. Ádamo Fontoura da Silva_x000D_
 Vereadora Elisa Mara Rocke de Souza (PDT): Sr. Amaro Francisco Nunes da Silva_x000D_
 Vereador Filipe Almeida de Souza (Pico)(PT): Sr. _x000D_
 Vereador Filipe Ramos dos Santos (Agricultura)(PDT): Sr. Olívio de Oliveira e Silva_x000D_
 Vereador Gilnei Ventura (SOLIDARIEDADE): Sr. João Vianei Borin_x000D_
 Vereador Jair Ribeiro (SOLIDARIEDADE): Sr. Edílson de Souza Carvalho_x000D_
 Vereadora Neti Poeta (PP): Sr. Valdemar Antônio de souza (Seu Dema)_x000D_
 Vereador Rodrigo D. Marcolin (PSDB): Sr. Luiz Carlos Silva dos Santos (Pastor da Igreja Universal Pentecostal Brasileira)_x000D_
 Vereador Valmir dos Santos (PROGRESSISTA): Sr.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3438/proposicao_limpeza_rua_deamantina_chananeco_-__11-11-19.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3438/proposicao_limpeza_rua_deamantina_chananeco_-__11-11-19.odt</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que providencie com URGÊNCIA a limpeza de todos os canos (tubulação) e bueiros da Rua Deamantina Chananeco no Bairro São Francisco, a pedido dos moradores que sofrem nos períodos chuvosos que, por conta da sujeira dos boeiros, os mesmos não dão a vasão necessária para escoamento da água, acarretando em transtorno na locomoção, bem como em alguns casos a aguá invade casas, além de ficarem expostos a mais diversos tipos de bactérias, vermes e protozoários que são transmissor de enfermidades que podem ser letais.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3439/acesso_a_cadeirntes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3439/acesso_a_cadeirntes.odt</t>
   </si>
   <si>
     <t>O Vereador   que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, e junto ao departamento de Trânsito  que providenciem o acesso aos cadeirantes, na rua Cel. Soares de Carvalho 715, em frente a fisioterapia, foi sinalizado com o Símbolo Internacional de Acesso , mas não concluíram a acessibilidade  para a passagem da cadeira.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3440/dia_da_biblia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3440/dia_da_biblia.odt</t>
   </si>
   <si>
     <t>solicitar á essa 	Casa que seja feita uma Sessão Especial no dia 11 de Dezembro de 2019 Alusivo ao Dia da Bíblia, convidando todas as Igrejas e seus representantes que fazem o  manuseio da Bíblia Sagrada no Município de São Jerônimo.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3441/proposicao_calcadao_murilo_restauracao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3441/proposicao_calcadao_murilo_restauracao.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, que seja realizada colocação de Iluminação Públicas, Bancos, Lixeiras e a restauração do calçadão Murilo Zamboni, como também levar o conhecimento do Coordenador de Trânsito, para verificar uma melhor forma de estacionamento dos veículos, devido ao grande fluxo de veículos no verão.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3442/proposicao_11112019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3442/proposicao_11112019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo informações sobre os 50% do IPVA que são repassados aos municípios pelo Governo do Estado para investimentos na manutenção e desenvolvimento da educação.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3443/proposicao_08112019.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3443/proposicao_08112019.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo que envie para esta Casa Legislativa Projeto de Lei concedendo a prorrogação da Licença Maternidade das Servidoras Públicas Municipais de 120 para 180 dias, conforme anteprojeto de lei em anexo.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3444/prop._dia_11-11-19__cpmc_guaiba.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3444/prop._dia_11-11-19__cpmc_guaiba.odt</t>
   </si>
   <si>
     <t>Solicitar à Mesa Diretora que envie ofício à Direção Executiva da CPMC Guaíba para Sessão Especial, onde poderá apresentar e explicar o trabalho que vem sendo realizado, buscando a sustentabilidade e o equilíbrio na natureza na Região Carbonífera.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3445/18112019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3445/18112019.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo Monitores para os ônibus escolar do interior do nosso Município, solicito ainda construção de um muro e portão na escola Manoel  José dos Santos  para garantir a segurança dos estudantes.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3446/mocao_de_repudio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3446/mocao_de_repudio.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que encaminhe:_x000D_
                                                 MOÇÃO DE REPÚDIO_x000D_
                                     Considerando que os agentes da Segurança Pública  do Estado do Rio Grande do Sul, sempre cumpriram com as suas atribuições profissionais e em muitas vezes além desta;_x000D_
                                   Considerando que diariamente, os referidos agentes saem de casa sem a certeza de retornarem ao seio das suas respectivas famílias, em decorrência do alto índice de criminalidade no Estado;_x000D_
                                  Considerando que o Governo do Estado do Rio Grande do Sul, hoje na Gestão do Governador Eduardo Leite, está propondo uma “REFORMA ESTRUTURAL” junto ao funcionalismo gaúcho, vindo a atingir diretamente os Agentes de Segurança Pública, Ativos, inativos e pensionistas, no que diz respeito aos direitos conquistados, propondo redução salarial, aumento de alíquota dos aposentados, fim da paridade e integralidade e fim das promoções periódicas;_x000D_
                                Considerando que desta reforma, o Governo do Estado do RS estará atacando diretamente os 	Servidores Públicos da Segurança Pública e ao invés de estimular o aumento do efetivo, terá o efeito contrário,afastando-os destas categorias, as quais são fundamentais na manutenção da ordem _x000D_
 _x000D_
 _x000D_
 pública,assegurando o patrimônio público e privado e assegurando o direito de ir e vir dos cidadãos e cidadãs, inserido na Carta magna do nosso país._x000D_
                                   Diante do exposto, PROPOMOS MOÇÃO DE REPÚDIO a proposta da “REFORMA ESTRUTURAL”, que está sendo apresentada pela Gestão do Governo do Estado do Rio Grande do Sul, através do Governador Eduardo Leite.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3447/mocao_emater.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3447/mocao_emater.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que envie Moção de Apoio a Emater/ASCAR, diante da Constituição de um Grupo de Trabalho pelo Governo do Estado do Rio Grande do Sul visando analisar a situação jurídica da EMATER-RS/ASCAR, a Câmara Municipal de Vereadores de São Jerônimo – RS, através de suas atribuições, propõe a discussão sobre referida pauta, elencando as seguintes considerações:_x000D_
 _x000D_
 1. Considerando que a Assistência Técnica e a Extensão Rural realizada pela EMATER/RS-ASCAR tem papel fundamental na situação financeira, ambiental e social do Estado do RS, que necessita de novas receitas para enfrentar a sua crise financeira, de preservação ambiental, com a implantação e manutenção de projetos sustentáveis e de ações sociais visando a melhoria e qualidade de vida da população do Estado do RS;_x000D_
 _x000D_
 2. Considerando que a ASCAR (Associação Sulina de Crédito e Assistência Rural) foi criada em 02 de junho de 1955, em Porto Alegre, adotando a forma de Associação Civil – pessoa jurídica de direito privado e que, por sua vez, a EMATER foi criada em 14 de março de 1977 em Porto Alegre, adotando a forma de Associação Civil – pessoa jurídica de direito privado;_x000D_
 _x000D_
 3. Considerando os objetivos da ASCAR na sua criação, em 1955, que foram assim descritos em seu Estatuto: “contribuir gratuitamente para o desenvolvimento econômico, cultural e social do meio rural do Rio Grande do Sul, em uma perspectiva de desenvolvimento rural autossustentável, economicamente viável e socialmente justo, mediante o planejamento e a execução das atividades educativas de extensão e crédito rural, orientados num enfoque participativo, junto às famílias rurais” ;_x000D_
 _x000D_
 4. Considerando que em 1961 a ASCAR foi declarada de utilidade pública pelo governo federal (Dec. 50.622/61) e pelo governo do Estado do Rio Grande do Sul (Dec. 14.270/61);_x000D_
 _x000D_
 5. Considerando que em 1975 a ASCAR foi declarada entidade de fins filantrópicos pelo Conselho Nacional do Serviço Social do Ministério da Educação;_x000D_
 _x000D_
 6. Considerando a importância estratégica visando a implantação de políticas públicas nas comunidades rurais do RS, com um público assistido em 2018, superior a 232 mil famílias;_x000D_
 _x000D_
 7. Considerando e respeitando o trabalho dos profissionais qualificados, que ao longo dos 64 anos se dedicaram e se dedicam em prol do desenvolvimento econômico, ambiental e social das famílias assistidas, suas organizações, assim como, com a disponibilização de alimentos saudáveis para os consumidores, que por consequência agregam e geram receitas e economia para o Estado do RS._x000D_
 _x000D_
 8. Considerando que a Emater/RS-ASCAR presta um trabalho de suma importância ao nosso município, contribuindo com o desenvolvimento econômico, social e ambiental;_x000D_
  _x000D_
  _x000D_
 Diante disso, conclui-se que a manutenção e o fortalecimento da EMATER/RS-ASCAR são fundamentais para a sociedade gaúcha, para o Estado do RS e para o nosso município. Dessa forma, esta Câmara municipal manifesta apoio à manutenção e fortalecimento da EMATER/RS-ASCAR._x000D_
  _x000D_
 Assina abaixo o vereador que concorda com o apoio, manutenção e fortalecimento da EMATER/ASCAR:_x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 			Alan Menezes                               _x000D_
 	    Bancada do PSDB</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3448/proposicao_banheiros.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3448/proposicao_banheiros.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo junto ao Governo Federal e com a Assistência Social do Município através de um cadastro, elabore da construção de banheiros para as famílias carentes do município e do nosso interior, devido ainda minhas famílias não ter banheiros para suas necessidades fisiológicas.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3449/proposicao_mocao_repudio_contra_reforma_estrutu_z10p6YG.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3449/proposicao_mocao_repudio_contra_reforma_estrutu_z10p6YG.odt</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO contra os projetos alcunhados pelo Executivo estadual de “Reforma Estrutural”, que compreendem alterações no Plano de Carreira do Magistério Público, no Estatuto do Servidor e no Regime Próprio de Previdência Social do Estado</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3450/proposicao_18112019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3450/proposicao_18112019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que conceda o Prêmio Homem Destaque para o Senhor Arau Diniz.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3453/prop._dia_25-11-19_cidadao_jeronimense.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3453/prop._dia_25-11-19_cidadao_jeronimense.odt</t>
   </si>
   <si>
     <t>oferecer o título Cidadão Jeronimense da Câmara de Vereadores de São Jerônimo, aos seguintes Cidadãos empreendedores, com projetos de reconhecido valor no âmbito social, cultural, econômico, político e esportivo na comunidade Jeronimense. As indicações são:_x000D_
 Bancada Solidariedade: Alex Sandro Figueiredo Pires_x000D_
 Bancada PSDB: _x000D_
 Bancada PDT: João Batista Campos_x000D_
 Bancada PTB: Therezinha Sippel_x000D_
 Bancada PT: José Rubem Damasceno Pacheco_x000D_
 Bancada Progressitas: Luís André da Costa Silva</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3459/proposicao_atendimento_medico_noturno.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3459/proposicao_atendimento_medico_noturno.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo através da Secretária de Saúde, que realize atendimento médico noturno no Posto de Saúde Central ou na Policlínica, para melhor atender nossos munícipes devido a grande demanda de consultas mensais.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que conceda Moção de Reconhecimento a Valmo Cechini da Silva.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3462/lombada_lima_e_silva_conserto_caetano_bianch.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3462/lombada_lima_e_silva_conserto_caetano_bianch.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo junto a Secretária de Obras que providenciem a colocação de um redutor de velocidade (lombada) na rua Lima e Silva em frente ao número 61, que fica bem na decida da via, pois neste trecho há grande tráfego de veículos e pedestres, conforme solicitado anteriormente em reunião com Prefeito e moradores do bairro. Como também o conserto do calçamento e paralelepípedo da rua Caetano Bianch esquina com Marechal Deodoro devido a erupção causada pela Sanga do Simplício, pois encontra-se em péssimo estado causando transtornos para a comunidade.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3463/ratificando_monumento_biblia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3463/ratificando_monumento_biblia.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal  que seja feito uma estrutura no entorno do Monumento da Bíblia que esta localizado na Praça Julio de Castilhos pois a mesma foi quebrada, em sua base que seja colocado as escritas de inauguração em material acrílico, o que não daria interesse aos ladrões e sim aos interessados na obra de Deus. Ratificando Proposições dos dias 12/06/2017 e 26/12/2017, 09/07/2018, 03/12/2018 e 29/07/2019.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3464/prop.02-12-19_recolhimento_de_animais_rodovia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3464/prop.02-12-19_recolhimento_de_animais_rodovia.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido o plenário, solicitar ao chefe do Poder Executivo que determine junto ao Setor Competente ou entidade conveniada, se houver, o recolhimento dos animais  soltos nos bairros  a margem da RS 401, bem como nos demais bairros de nosso Município.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3472/proposicao_02122019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3472/proposicao_02122019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao executivo a concessão de benefício fiscal ao contribuinte que mantiver em bom estado de conservação o passeio público (calçada) de seu imóvel.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3473/proposicao_rampas_de_acesso_no_centro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3473/proposicao_rampas_de_acesso_no_centro.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo em parceria com o CDL São Jerônimo (Câmara de Dirigentes Lojistas), que realizem rampas de acessos em todas as calçadas do centro do município.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3474/proposicao_referente_o_projeto_cura.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3474/proposicao_referente_o_projeto_cura.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo que envie para esta Casa as seguintes informações referente ao Projeto Cura:_x000D_
     •  Quando foi recebida a primeira parcela_x000D_
     • Valor da parcela_x000D_
     • Onde foi investido as parcelas _x000D_
     • Quantas parcelas ainda tem para receber</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3475/vigilante_no_cemiterio_e_seguranca_na_praca.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3475/vigilante_no_cemiterio_e_seguranca_na_praca.odt</t>
   </si>
   <si>
     <t>reiterando  Proposição do Vereador Rodrigo Marcolin que foi aprovada por unanimidade em Sessão Ordinária do dia 04 de novembro do corrente ano, quanto ao pedido de vigilante 24 horas no cemitério de nossa cidade, pois estou sendo cobrado por munícipes pela grande incidência de roubos nas lápides, precisamos tomar as providências cabíveis para que a nossa  comunidade tenha mais segurança e não seja mais lesada por esses furtos. Solicito também segurança na  Praça Municipal, que com as festividades de fim de ano aumenta o fluxo de visitantes para fazerem fotos com as decorações, bem como aos  finais de tarde as pessoas se reúnem  para tomar chimarrão, levar as crianças pra brincar na pracinha, não podemos deixar nossa comunidade desprotegida.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3476/pedido_de_banheiros_quimicos_e_banheiros.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3476/pedido_de_banheiros_quimicos_e_banheiros.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal que providencie antes das festividades de fim de ano os banheiros químicos para a Praia do Encontro (areal e churrasqueiras) e que seja também providenciado mais churrasqueiras, pois ainda não começou o verão e já tem pessoas esperando que sobre. Tem espaço sobrando para que seja construída as mesmas. Os banheiros são necessário devido ao auto  volume de pessoas que já estão nos visitando e os nossos próprios Munícipes.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Filipe Pico, Alan  Menezes, Amaro da Maré, Arthur dos Santos, Elisa Mara, Filipe da Agricultura, Gilnei Ventura, Jair Ribeiro, Neti Poeta, Rodrigo Marcolin, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3485/proposicao_apoio_aos_produtores_de_tabaco_dvwj6be.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3485/proposicao_apoio_aos_produtores_de_tabaco_dvwj6be.odt</t>
   </si>
   <si>
     <t>que a Mesa Diretiva desta egrégia Casa Legislativa envie ofício reiterando o APOIO aos agricultores produtores de tabaco, em especial os do município de São Jerônimo ligados a agricultura de base familiar, quanto ao reajuste da tabela</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3486/proposicao_feira_todos_mes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3486/proposicao_feira_todos_mes.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, que seja realizado mensalmente a Feira dos Pequenos Agricultores, Artesões, Micros e Pequenos Empresários e Gastronomia Caseira, no segundo sábado de cada mês, para que os mesmos possam fazer a exposição e comercialização de seus produtos.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3487/proposicao_16122019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3487/proposicao_16122019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo solicitar uma reunião com o Diretor Administrativo da CEEE, sr.Lúcio de Prado, que seja realizada no interior do Município, a fim de tratar das constantes faltas de energia, que tem prejudicado os produtores e moradores da localidade.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3488/proposicao_dezembro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3488/proposicao_dezembro.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar através da Secretaria de Saúde, que abra Concurso Público para cobrir as vagas de Agente Comunitário de Saúde, para as áreas que estão descobertas na Sede e no Interior.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3489/proposicao_cria_programas_para_atenter_lei_3142-2013.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3489/proposicao_cria_programas_para_atenter_lei_3142-2013.odt</t>
   </si>
   <si>
     <t>que seja CRIADO, INSTITUÍDO e EXECUTADO Programas voltados ao ESCOAMENTO DA PRODUÇÃO PRIMÁRIA INCENTIVANDO O DESENVOLVIMENTO DA AGRICULTURA E PECUÁRIA no município, atendendo e fazendo cumprir o que regulamenta a legislação vigente conforme a Lei Municipal nº 3142/2013  “ESTABELECE NORMAS PARA REALIZAÇÃO DE SERVIÇOS A PARTICULARES, COM MÁQUINAS DO MUNICÍPIO”, apoiando os agricultores, principalmente os de base familiar, além de incentivar a permanência dos mesmos no meio rural e, agregando valor aos produtos da terra.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3490/rocada_e_pintura_na_barreto_leite.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3490/rocada_e_pintura_na_barreto_leite.odt</t>
   </si>
   <si>
     <t>junto a Secretária de Obras que providenciem roçadas  e pinturas junto  ao meio -fio  das calçadas  e do estacionamento da rua Barreto Leite  até a rua  Marechal Floriano, bem como na esquina da rua Marcílio Dias.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3491/troca_de_data_no_calendario_de_eventos_encontro_SZPoMIL.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3491/troca_de_data_no_calendario_de_eventos_encontro_SZPoMIL.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal que faça a troca de data no Calendário Municipal de  Eventos o Encontro de Fuscas e Derivados Ar YW para o dia 20 de Janeiro, que atualmente está no mês de Fevereiro. A pedido do Sr. Paulo Garcia Organizador do Encontro.    _x000D_
     _x000D_
 _x000D_
 Justificativa Oral ou escrita: Alega que esta é a data correta.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Filipe Pico, Gilnei Ventura, Jair Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3514/prop._27.12.19-banheiros_quimico.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3514/prop._27.12.19-banheiros_quimico.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo junto ao setor competente do Município, a viabilidade de colocação de dois banheiros químicos na Praça da Usina, na Vila CEEE, nosso pedido é porque vários munícipes e principalmente idosos utilizam a praça para momentos de lazer.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3515/proposicao_sinalizacao_dos_redutores_de_velocid_YbjTiF2.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3515/proposicao_sinalizacao_dos_redutores_de_velocid_YbjTiF2.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora envie ofício ao Superintendente de Lajeado o senhor Fabiano Pereira, solicitando que realize a sinalização dos redutores de velocidades na RS401, para maior segurança dos usuários.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3516/proposicao_27122019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3516/proposicao_27122019.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar à Secretaria de Obras a retirada de entulhos sobre a calçada da Rua Alfredo Bonato, que encontra-se bloqueando o passeio público e oferecendo risco de acidentes, aos moradores tem que utilizar a via para deslocar-se.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3517/16122019.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3517/16122019.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo através da Secretaria da Fazenda do Município que envie informações sobre a verba de R$ 127.500,00 (cento e vinte sete mil reais e quinhentos reais) referente a emenda parlamentar do Deputado Federal Viera da Cunha que veio destinada como finalidade a aquisição de equipamentos e material permanente para UNIDADE BÁSICA DE SAÚDE, especialmente que seja esclarecido:</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3033/resolucao_no_01.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3033/resolucao_no_01.19.doc</t>
   </si>
   <si>
     <t>Cria a Procuradoria Especial da Mulher – “Lezy Dornelles Linck” - na Câmara Municipal de Vereadores de São Jerônimo.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3079/resolucao_no_02.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3079/resolucao_no_02.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 02/2019 - Concede reajuste aos Estagiários do Poder Legislativo de São Jerônimo.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3080/resolucao_no_03.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3080/resolucao_no_03.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 03/2019 - Dispõe sobre o reajuste no vale-alimentação dos Servidores do Poder Legislativo de São Jerônimo.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/resolucao_no_04.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/resolucao_no_04.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 04/2019 - Acrescenta a “Subseção V” e o “Artigo 65 – C” no Regimento Interno da Câmara de Vereadores do Município de São Jerônimo, que cria a Comissão de Saúde, Meio Ambiente e Desenvolvimento Sustentável.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3214/resolucao_no_05.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3214/resolucao_no_05.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 05/2019 - Acrescenta a “Subseção VII” e o “Artigo 65 – E” no Regimento Interno da Câmara de Vereadores do Município de São Jerônimo, que cria a Comissão de Habitação e Patrimônio Público.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3215/resolucao_no_06.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3215/resolucao_no_06.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 06/2019 - “INSTITUI E REGULAMENTA A OUVIDORIA DA CÂMARA MUNICIPAL DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3216/resolucao_no_07.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3216/resolucao_no_07.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 07/2019 -  “CRIA A “SALA DA INTERNET POPULAR” NA CÂMARA MUNICIPAL DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3217/resolucao_no_08.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3217/resolucao_no_08.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 08/2019 - “CRIA A FRENTE PARLAMENTAR EM DEFESA DA INSTALAÇÃO DO PROJETO MINA GUAÍBA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3245/resolucao_no_09.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3245/resolucao_no_09.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 09/2019 - Acrescenta a “Subseção VI” e o “Artigo 65 – D” no Regimento Interno da Câmara de Vereadores do Município de São Jerônimo, que cria a Comissão de Transporte, Trânsito e Mobilidade Urbana.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3263/resolucao_no_10.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3263/resolucao_no_10.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 10/2019 - Altera o horário de início da sessão ordinária do dia 16 de setembro de 2019 da Câmara Municipal de São Jerônimo.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3264/resolucao_no_11.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3264/resolucao_no_11.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 11/2019 -“ALTERA O ARTIGO 8º DA RESOLUÇÃO Nº 15/2018, QUE DISCIPLINA A CONCESSÃO, REALIZAÇÃO E O PAGAMENTO DE DIÁRIAS A VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3393/resol_no12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3393/resol_no12.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 107.000,00.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3626/resolucao_no_13.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3626/resolucao_no_13.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 13/2019 - Dispõe sobre o Regimento Interno da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3394/resol_no14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3394/resol_no14.pdf</t>
   </si>
   <si>
     <t>INSTITUI O BANCO DE IDEIAS LEGISLATIVAS NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3395/resol_no_15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3395/resol_no_15.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 741,04.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3509/resol_1620122019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3509/resol_1620122019.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 2.600,00.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3510/resol_1720122019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3510/resol_1720122019.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 92 E 94 DA RESOLUÇÃO Nº 13/2019, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3511/resol_1820122019.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3511/resol_1820122019.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 3.000,00.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5090/resolucao_no_19.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5090/resolucao_no_19.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 19/2019 - Altera a data da reunião ordinária da Câmara Municipal de São Jerônimo do dia 30 de dezembro de 2019.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5091/resolucao_no_20.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5091/resolucao_no_20.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 20/2019 - Altera o parágrafo 2º do artigo 62º da Resolução nº 13/2019, que dispõe sobre o Regimento Interno da Câmara Municipal de São Jerônimo.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5092/resolucao_no_21.19.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5092/resolucao_no_21.19.doc</t>
   </si>
   <si>
     <t>Resolução nº 21/2019 - FICA O PODER LEGISLATIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 398,00.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2897/fotografia_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2897/fotografia_1.pdf</t>
   </si>
   <si>
     <t>Veto nº 01/2019 - Veto Total ao projeto de Lei nº 01/2019 de autoria do Poder Legislativo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6835,67 +6835,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3218/ata_01.19.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3219/ata_02.19.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3220/ata_03.19.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3221/ata_04.19.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3222/ata_05.19.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3223/ata_06.19.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3224/ata_07.19.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3225/ata_08.19.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3227/ata_09.19.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3228/ata_10.19.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3229/ata_11.19.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3230/ata_12.19.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3231/ata_13.19.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3232/ata_14.19.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3233/ata_15.19.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3234/ata_16.19.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3235/ata_17.19.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3243/ata_18.19.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3244/ata_19.19.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3303/ata_20.19.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3304/ata_21.19.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/ata_22.19.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/ata_23.19.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3569/ata_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3570/ata_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3571/ata_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3572/ata_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3573/ata_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3574/ata_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3575/ata_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3576/ata_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3577/ata_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3578/ata_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3579/ata_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3580/ata_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3581/ata_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3582/ata_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3583/ata_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3584/ata_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3585/ata_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3586/ata_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3587/ata_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3588/ata_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3400/d_no1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3401/d_no2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3402/d_no3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3512/decreto_0420122019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3513/decreto_0520122019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/documento_12.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/decreto_l17102019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/documento_14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3176/documento_15.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3177/documento_16.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3427/emenda01112019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3018/resposta_proposicao_ver._amaro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2761/fotografia_46.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2762/fotografia_47.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2763/fotografia_48.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2764/fotografia_49.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2765/fotografia_50.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2766/fotografia_51.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2767/fotografia_52.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2768/fotografia_53.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2769/fotografia_54.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2770/fotografia_55.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3022/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3023/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3024/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3025/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3026/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3027/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3028/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3029/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3030/portaria_19.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3031/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3032/portaria_21.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/portaria_25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3291/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3292/portaria_28.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3293/portaria_29.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3294/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3295/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3296/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3297/portaria_33.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3298/portaria_34.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3299/portaria_35.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3351/portaria_36.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3352/portaria_37.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3350/documento_42.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3353/portaria_39.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3396/portaria_no_40.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3397/portaria_no_41.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3398/portaria_no_42.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3399/portaria_no_43.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3428/portaria_4401112019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3425/portaria_4501112019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/portaria_4601112019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3502/portaria_47.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3503/portaria_48.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3504/portaria_49.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3505/portaria_50.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3506/portaria_51.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3507/portaria_52.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3508/portaria_53.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2760/pll_01_2019_credito_especial.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2898/pll_02_2019_comissao_de_inventario_1.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2986/pll_03_2019_altera_lei_municipal_3734_2019_comi_qICUA9n.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2987/pll_04_2019_altera_quadro_servidores_1_assessor_yViChlR.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2988/pll_05_2019_cria_fg_patrimonio_alterado_p_gf.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3015/pll_06_2019_premio_mulher_destaque_camara.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3034/pll_07_2019_simbolo_autismo.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3072/pll_08_2019_reajuste_servidores_legislativo.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3073/pll_09_2019_reajuste_jeton_cl_revisado.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3074/pll_10_2019_reajuste_vereadores_revisado.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3075/pll_11_2019_reajuste_prefeito_e_vice_revisado.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3076/pll_12_2019_reajuste_secretarios_revisado.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3114/pll_13_2019_atendimento_fibromialgia.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3212/pll_14_2019_divulgacao_lista_medicamentos.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3213/pll_15_2019_vedacao_uso_fogos.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3272/pll_16_2019_proibicao_de_canudos.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3273/pll_17_2019_meia_entrada.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/pll_18.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3348/pll_19_2019_vacinacao.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3389/pll_20_2019_premio_homem_destaque_camara.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3390/pll_21_2019_altera_lei_municipal_2468_2006.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3495/pll_22_2019_vedacao_nomeacao_cc_maria_da_penha.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3496/pll_23_2019_manobra_heimlich.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2757/projeto_001_-_credito_suplementar_850_mil_pont_wzcjVG0.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2758/projeto_002_-_apae_2019.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2759/projeto_003_-_parklets.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2891/projeto_004_-_altera_lei_2387_lixeira.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2892/projeto_005_-_revoga_lei_1812_2000.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2893/projeto_006_-_credito_especial_legislativo.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2894/projeto_007_-_contrato_emergencial_educacao_professor.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2895/projeto_008_-_contrato_emergencial_motorista_educacao.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2896/projeto_009_-_credito_especial_pontes.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2944/projeto_010_-_altera_salario_agente_comunitario_acs.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2974/projeto_011_-_credito_especial_tce_tecnologia.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2975/projeto_012_-_contrato_emergencial_tec_enfermagem.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2990/projeto_013_-_contrato_emergencial_operarios_e_H7oBpMp.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2991/projeto_014_-_credito_especial_educacao_livros.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2992/projeto_015_-_aquisicao_imovel_escola.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3016/projeto_017_-_contrato_emergencial_professor_ciencias.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/projeto_018_-_cessao_uso_terreno_lions_1.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/projeto_019_-_credito_especial_50_mil.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/projeto_020_-_finisa.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/projeto_021_-_credito_especial_finisa.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3069/projeto_022_-_reajuste_servidores_aposentados.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3070/projeto_023_-_reajuste_magisterio.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3071/projeto_024_-_reajuste_servidores_geral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3081/projeto_025_-_uniforme_escolar.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3082/projeto_026_-_receber_doacao_imovel_ubs_rincao.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3083/projeto_027_-_cooperacao_rincao.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3092/projeto_028_-_contrato_emergencial_atendente_creche.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3093/projeto_029_-_cria_coordenador_protecao_animal.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3115/projeto_031_-_credito_especial_finac_bb.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3116/projeto_033_-_contrato_emergencial_professor_m_NUdtazd.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3117/projeto_034_-_credito_especial_avancar_cidades.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3118/projeto_035_-_brigada_videomonitoramento.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3119/projeto_036_-_contrato_emergencial_operador_retro.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3139/projeto_037_-_contrato_emergencial_calceteiro.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3140/projeto_039_-_credito_especial_legislativo.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3141/projeto_039_-_credito_especial_legislativo.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3142/projeto_040_-_sala_sindicato_rural.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3143/projeto_041_-_contrato_emergencial_monitor_abrigo.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3189/projeto_042_-_credito_especial_saude__10_mil.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3190/projeto_043_-_credito_especial_saude__320_mil.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3200/projeto_044_-_contrato_emergencial_servente_saude.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3236/projeto_045_-_contrato_emergencial_educacao_professor.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/projeto_046_-_credito_suplementar_saude__177mil.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/projeto_047_-_credito_suplementar_diversos_820_mil.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/projeto_048_-_altera_lei_2823_plano_magisterio.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3246/projeto_049_-_contrato_emergencial_motorista_escolar.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3255/projeto_050_-_cedencia_ginasio_2019_festa.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3256/projeto_051_-_contrato_emergencial_monitor_abrigo.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3257/projeto_052_-_contrato_emergencial_medico_veterinario.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3262/projeto_053_-_credito_suplementar_190_mil_saude_camara.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3271/projeto_054_-_cessao_uso_presidio.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3300/projeto_055_-_credito_especial_financiamento_b_u8NhIs7.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3301/projeto_056_-_altera_lei_2395_2005_sobreaviso.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3302/projeto_057_-_altera_lei_insalubridade_zelador_s9L7F54.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3317/projeto_058_-_contrato_emergencial_monitor_abrigo.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/projeto_059_-_credito_especial_saude_medicamen_3eECDNi.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/projeto_060_-_contrato_emergencial_operador_re_4ohOd6E.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3327/projeto_061_-_altera_lei_2590_2007_-_publicaca_2sSQwI3.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3346/projeto_062_-_contrato_emergencial_medico.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3347/projeto_063_-_ginasio_liga_gincana.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3365/projeto_064_-_altera_lei_3490_taxi.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3366/projeto_065_-_altera_lei_658_1994_-_plano_carr_RJKF6T0.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3370/projeto_067_-_credito_suplementar_diversos.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3371/projeto_068_-_credito_especial_imovel_saude.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3377/projeto_069_-_contrato_emergencial_educacao_pr_J1h7Lfm.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3386/projeto_070_-_contrato_emergencial_servente_abrigo.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/projeto_071_-_cessao_uso_associacao_costa_do_sutil.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3387/projeto_072_-_credito_suplementar_100mil__saud_2ZI5Sbj.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3388/projeto_073_-_credito_suplementar_200mil__saud_sYUumof.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3403/projeto_074_-_credito_especial_6_mil_anos_anteriores.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3411/projeto_075_-_receber_doacao_adquirir_imovel_b_14x0j7i.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3412/projeto_076_-_denominacao_ubs_zildo_sippel.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3429/projeto_077_-_refaz_conciliacao.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3430/projeto_078_-_credito_especial_vereadora_claudia.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3455/terca-feira_26_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3456/projeto_080_-_contrato_emergencial_jardineiro.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3457/projeto_081_-_taxi.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3458/projeto_082_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3465/projeto_083_-_cidadao_jeronimense_alex_sandro__q2M0Pf7.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3466/projeto_084_-_cidadao_jeronimense_adalberto_de_1h2oyuT.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3467/projeto_085_-_cidadao_jeronimense_joao_batista_campos.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3468/projeto_086_-_cidadao_jeronimense_therezinha_sippel.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3469/projeto_087_-_cidadao_jeronimense_jose_rubens.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3470/projeto_088_-_cidadao_jeronimense_luis_andre_da_costa.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3519/loa_2020_plei_anexos.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3471/projeto_090_-_credito_suplementar_20_mil.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3477/projeto_091_-_consepro_2020.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3478/projeto_092_-_calendario_de_eventos.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3479/projeto_093_-_casa_da_crianca_2020.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3480/projeto_094_-_priobicao_venda_fogos_artificio.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3481/projeto_095_-_prorroga_refaz_2019.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3482/projeto_096_-_isencao_iptu_multilab_com_consideracoes.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3483/projeto_097_-_imovel_para_unidade_saude_posto.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3484/projeto_098_-_conselho_de_saude.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3492/projeto_099_-_altera_lei_2573_2006.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3493/projeto_100_-_doacao_imovel_cavalgadas.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3494/projeto_101_-_apae_2020.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3500/projeto_102_-_sirio.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3501/projeto_103_-_orb.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3392/p_e_lei_org_no1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3454/projeto_emenda_lei_organica_-_002_2019_-_taxi.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3017/projeto_de_resolucao_02_2019_procuradoria_espec_okgL7mz.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3077/projeto_de_resolucao_03__2019_aumento_estagiario.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3078/projeto_de_resolucao_04_2019__aumento_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/projeto_de_resolucao_05_2019_comissao_habitacao.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3168/projeto_de_resolucao_06_2019_altera_resolucao_diarias.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3169/projeto_de_resolucao_07_2019_ouvidoria.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3170/projeto_de_resolucao_08_2019_sala_internet.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3211/projeto_de_resolucao_09_2019_frente_parlamentar_wWcvcDu.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3274/projeto_de_resolucao_10_2019_altera_horario_ini_wiXBLjv.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3275/projeto_de_resolucao_011_2019_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3337/projeto_de_resolucao_12_2019_credito_suplementar.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3349/projeto_de_resolucao_13_2019_ideias_legislativas.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3391/projeto_de_resolucao_14_2019_credito_suplementar_741.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3451/projeto_de_resolucao_015_2019_altera_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3452/projeto_de_resolucao_016_2019_credito_suplementar_2600.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3497/projeto_de_resolucao_017_2019_altera_data_sessa_Rx8Ikgw.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3498/projeto_de_resolucao_018_2019_altera_regimento__PV6YTea.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3499/projeto_de_resolucao_019_2019_credito_suplementar_3000.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5085/projeto_de_resolucao_020_2019_credito_suplementar_39800.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2976/proposicao_07.03.2019.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2977/proposicao_mocao_de_reconhecimento_cnetro_energ_5xNGvvZ.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2978/proposicao_lei_do_aprendizado.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2979/proposicao_artur_mocao_2019.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2980/proposicao_artur_conteiner.odt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2981/prop._07.3.19-reforma_previdencia-produtor_rural.odt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2982/quebra_molas_caetano_bianch.odt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2983/pedido_de_acessibilidade_escolas.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2984/asfaltamento_jorge_leonardt.odt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2985/prop._dia_07-03-19_premio_mulher_destaque_sj.odt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2993/proposicao_11.03.2019.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2994/proposicao.02-11.03.2019-containers_de_lixo.odt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2995/proposicao.01-11.03.2019-terravale_aditivo_das_pontes.odt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2996/marco_11_academia_do_ginasio_de_esportes.odt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2997/reiterando_regularicao_fundiaria_09.04.18_02.odt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2999/proposicao_artur_carvoeira_atual.odt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3000/proposicao_hidrante.odt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3001/proposicao_decreto_da_cresci_teresinha_silva_de_souza.odt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3002/proposicao_11032019.odt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3004/prop._13.3.19-forca_tarefa_organizacao_doc._pro_9gUo1gJ.odt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3005/projeto_empresas.odt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3006/marco_18_ppc_projeto_pavimentacao_new_free_e_ozzi.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3007/proposicao_17032019.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3008/proposicao_17032019..odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3009/proposicao_18.03.2019.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3010/proposicao.03-18.03.2019-_desnivel_asfalto_lima_e_silva.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3011/proposicao.03-18.03.2019-camera_de_seguranca.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3012/proposicao_artur_carvoeira_ilo.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3013/proposicao_audiencia_publica_mineracao_entorno__i6wN2ar.odt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3014/prop._dia_18-03-19_paradas_na_rs401.odt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3019/prop._25.3.19-_automovel_secretaria_da_agricultura.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3020/proposicao_artur_bairro_bandeira_branca_2019.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3021/prop._dia_25-03-19_mocao_de_apoio_copelmi.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3035/abril_01_mocao_william_fotografo.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3036/abril01_mocao_luis_paulo_e_wilson_lopes.odt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3037/rua_jeronimo_pedroso_de_oliveira.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3038/proposicao.04-01.04.2019-_esgoto_vila_das_acaci_XtaiM3r.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3039/proposicao_01042019.odt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3040/proposicao_01.04.2019.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3041/abril_01_troca_tampa_concreto_rua_lima_e_silva.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3042/proposicao_artur_homenagem.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3043/proposicao_artur_patran.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3044/prop._dia_01-04-19.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3045/proposicao_decreto_da_cresci_teresinha_silva_de_souza.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3046/proposicao_goleiras_da_quadra_do_bairro_sao_thomas.odt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3051/solucao_inundacoes_rua_antonio_pinto.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3052/prop._08.04.19-_cedencia_area_de_lazer_e_esportes.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3053/proposicao_artur_08042019.odt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3054/proposicao_churrasqueiras_e_poste_no_figueirao.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3055/proposicao_cedencia_do_carro_oficial.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3056/proposicao.06-04.08.2019-_paradas_de_onibus_cemiterio.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3057/proposicao.07-08.04.2019-_aumento_salarial.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3059/prop._15.4.19-mocao_de_reconhecimento_grupo.odt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3060/rua_santa_terezinha_limpeza.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3061/proposicao_150419.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3062/proposicao_mocao_de_reconhecimento_os_rasga_brejo.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3063/prop._dia_15-04-19__revisao_da_caixa_d_agua_corsan.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3064/proposicao_audiencia_publica_diretor_da_ceee_daniel.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3065/proposicao.09-15.04.2019-_mau_cheiro_banheiro.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3066/proposicao.08-15.04.2019-animais_de_rua.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3067/abril_15_manta_asfaltica_ivo_barcelos_gilnei_e__ZizBRMm.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3068/proposicao_artur_valmir_dinheiro_15042019.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3084/proposicao_artur_executivo_lombada_2019.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3085/proposicao_artur_daer_2019.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3086/abril_22_pavimentacao_caetano_bianchi.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3087/prop._22.4.19-patrolamento_assent._janio_guedes.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3088/rua_sem_nome_para_olivia_dia_22.04.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3089/proposicao_saneamento_vila_sao_francisco.odt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3090/proposicao_copia_do_processo_licitatorio_da_esc_cu0ja5Q.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3091/proposicao_mocao_de_reconhecimento_brigada_mili_aHChrmo.odt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3094/proposicao_redutor_de_velocidades_no_bairro_fatima.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3095/proposicao_mocao_de_reconhecimento_paroquia_nos_PyoGuj2.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3096/prop._dia_29-04-19_reforma_da_parada_do_bote.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3097/prop._dia_29-04-19_mocao_de_repudio_reforma_da__oUXPnZi.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3098/abril_29_vala_da_rua_alfredo_cassep.odt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3099/painel_praca_prestacao_de_contas.odt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3100/proposicao_29.04.2019_2.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3101/proposicao_29.04.2019_1.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3102/proposicao.10-29.04.2019-_industrias_e_empresas.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3103/proposicao.11-29.04.2019-_jgb.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/proposicao_reuniao_especial_com_coordenadora_fa_GZsR6Hm.odt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/proposicao_artur_homenagem_dtg_2019.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/maio_06_alargamento_rua_lima_e_silva.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/proposicao.13-06.05.2019-_trator_esteira.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3110/proposicao.12-06.05.2019-_entrevista_meta.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3111/proposicao_06052019.odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3112/prop._dia_06-05-19__manutencao_passo_da_cruz.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3113/proposicao_informacao_inacio_rodrigues.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3120/proposicao_lei_incentivo_campeao.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3121/proposicao_redutor_de_velocidades_asfalto_novo.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3122/mocao_gazeta.odt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3123/prop._13.5.19-convenio_cdl_e_prefeitura.odt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3124/proposicao.14-13.05.2019-vigias_do_municipio.odt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3125/proposicao_artur_convocacao_2019.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3126/mocao_garis.odt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3128/maio_20_troca_tampa_concreto_rua_lima_e_silva.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3129/proposicao_audiencia_publica.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3130/patrolamento_e_neo_brita_jacinto_lago.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3131/aterramento_e_elevacao_da_residencia_sr._jose.odt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3132/proposicao.15-20.05.2019-_associacao_da_palmeira.odt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3133/proposicao_20.05.2019.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3134/proposicao_artur_rua_da_barca_2019.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3135/proposicao_artur_valmir_e_filipe_mocao_altair.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3136/proposicao_repasse_do_corte_ulbra.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3137/proposicao_alteracao_do_transito_ramiro_barcelos.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3138/maio_20_reuniao_com_margui_empresa_flores_da_cunha.docx.odt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3144/proposicao.18_-_27.05.2019_-_folder_pra_ti.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3145/proposicao.17_-_27.05.2019_-_rua_laudelino_silv_k7bvVRu.odt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3146/proposicao_27052019_canil.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3147/proposicao_27052019_balsa.odt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3148/proposicao_sapolandia_2019.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3149/proposicao_valo_2019.odt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3150/proposicao_campanha_valores_que_ficam.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/prop._20.5.19-tres_pontes_morrinhos.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/proposicao_parlamentar_em_defesa_da_instalacao__8xkD475.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/proposicao_dispositivo_supressor_de_ar_35ooast.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/maio_27_academia_do_ginasio_de_esportes.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3155/fiscalizacao_animais.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3156/prop._dia_20-05-19__construcao_de_pracinha_na_quininho.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3157/prop._dia_27-05-19__tribuna_prefeito_proj._cura.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3158/proposicao_27052019_balsa.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3159/prop._dia_03-06-19__passo_da_cruz_patrolamento.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3160/proposicao_alvaras_para_micro_e_pequenas_empres_QL7c4Rb.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3161/proposicao_incentivo_de_desconto_iptu_por_mais_90_dias.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3162/prop._20.5.19-mocao_de_reconhecimento_escoteiros.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3163/prop._20.5.19-rua_jeronimo_pedroso-_seguranca.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3164/proposicao_melhorias_na_rua_apolinario_marques__s69aupV.odt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3165/junho_03_explicacoes_meio_ambiente_poda_arvores.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3171/proposicao_doses_da_vacinas_h1n1.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/proposicao_quiosque_padrao_camelos.odt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3178/prop._dia17-06-19_rua_americo_munari.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3179/prop._dia17-06-19_mocao_de_apoio_bombeiros.odt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3180/pedido_do_protocolo_para_resposta_das_proposicoes.odt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3181/troca_estacionamento_escolar_castro_alves.odt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3182/proposicao.20_-_17.06.2019_-_rua_riachuelo__emp_4f9t0KS.odt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3183/proposicao.19_-_17.06.2019_-_ramiro_barcelos_14_bH3qDVH.odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3184/proposicao_17062019.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3185/proposicao_procon_precos_dos_postos_de_combustiveis.odt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3186/proposicao_canalizacao_do_bairro_fatima_sapolandia.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3187/junho_03_secretaria_financas_tarifa_imposto_bar_KSx3Vs2.odt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3188/troca_estacionamento_escolar_castro_alves.odt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3191/prop._24.6.19_-_rua_deoclecio_diniz.odt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3192/prop._24.6.19-vacinas_anto-rabicas..odt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3193/junho_24_ppc_projeto_pavimentacao_new_free.odt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3194/proposicao.20_-_24.06.2019_-_trasnposrte_escolar.odt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3195/proposicao_24062019.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3196/proposicao_artur_secretaria_de_obras_24062019.odt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3197/proposicao_artur_praca_da_usina_14062019.odt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3198/proposicao_praca_de_palygraund__banheiro_e_chur_18UisbZ.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3199/proposicao_colocacao_da_boca_de_lobo_na_rua_lim_1j8OJKW.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3201/julho_01_porta_emergencia_prefeitura_municipal_od.odt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3202/prop._dia_01-07-19_mocao_complexo_333.odt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3203/prop._dia_01-07-19_mocao_oab.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3204/proposicao_artur_urna_interior_2019.odt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3205/proposicao_artur_e_filipe_mocao_renata_2019.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3206/proposicao.21_-_01.07.2019-_folder-nota_fiscal.odt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3207/proposicao.22_-_01.07.2019-_porto_do_conde.odt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3237/julho_08_lei_3705_cameras_bancos_cobranca_fisca_4zNsnRr.odt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3238/proposicao_08072019..odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3239/proposicao_08072019_dtg.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3240/prop._dia_08-07-19_posto_de_atendimento_talao_rural.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3241/proposicao_daer_eucaliptos_rs401.odt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3242/proposicao_praca_sao_thomas.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3247/julho_15_rua_dorval_ferreira_bairro_bela_vista__J8rsZs1.odt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3248/proposicao.22_-_15.07.2019-_rua_passo_da_areia.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3249/proposicao_15072019_dtg.odt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3250/prop._dia_15-07-19_manutencao_e_limpeza_praca_da_usina.odt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3251/proposicao_wi-fi_na_praca_central.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3252/proposicao_prolongamentona_rua_apolinario_marqu_1rqRYjs.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3253/proposicao_emplacamento_de_carros_no_municipio.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3254/proposicao_patrolamento_rua_francisco_de_araujo_K1aC6bK.odt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3258/proposicao.23_-_22.07.2019-_rua_paulino_moreira.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3259/proposicao_22072019..odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3260/proposicao_reuniao_especial_com_joao_batista_pozza.odt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3261/proposicao_rafael_athanasio_asfalto_e_canalizacao.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3265/proposicao_29072019.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3266/proposicao_artur_29.odt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3267/julho_29_meio_ambiente_lixo_sugestao_cooperativas_od.odt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3268/proposicao_copia_dos_contratos_das_empresas_que_TbwByCY.odt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3270/proposicao_29_de_julho.odt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3276/proposicao_05082019.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3277/proposicao_05082019..odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3278/proposicao_05082019.odt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3279/proposicao_agosto_canalizacao_olavo_amaral.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3280/estacionamento_na_area_do_ginasio_de_esportes.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3281/proposicao.24._-_05.08.2019_-processo_licitador_lW8kbCR.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3282/proposicao.24._-_05.08.2019_-_lomba_do_rod.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3283/proposicao_infornativo_atendimento_sajulbra.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3285/proposicao_reuniao_especial_com_diretoria_de_ex_TfXZshW.odt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3307/estudos_das_instalacoes_dos_containers.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3308/recapeamento_das_ruas_bento_goncalves_e_ramiro_UpLj9GQ.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/proposicao_artur_12082019.odt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/proposicao_vereador_kiko_canalizacao_do_valo_chananeco.odt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3313/proposicao_recapeamento_da_rua_antonio_de_carvalho.odt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3315/proposicao_reuniao_especial_com_alvaro_werlang_corede.odt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_comissao_especial_taxi.odt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3318/valos_ulisses_joao_rada.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3319/proposicao_19082019.odt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3320/proposicao_decisao_conselho_de_transito.odt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/proposicao_plano_diretor.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3322/prop._19.8.19_-_copia_do_convenio_das_cameras_d_b20DcOc.odt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/prop._19.8.19_-_camera_de_videomonitoramento_al_btHWkMZ.odt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3328/quebra_mola_e_faixa_de_pedestres.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3329/nicacio_machado.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3330/proposicao_26082019.odt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3331/proposicao_artur_secretaria_de_obras_24062019.odt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3332/proposicao_nova2.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3333/prop._dia_26-08-19_ante_projeto_arte_marciais.odt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3334/proposicao.25-26.08.2019-garis_varredores_da_rua.odt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3335/proposicao_job_coleraus.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3336/proposicao_calcadao_murilo_alzamboni.odt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3338/proposicao_calcamento_da_rua_crsitalino_ferreir_MI0SMyn.odt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3339/prop._02.9.19-mesa_diretora_rede_ceee.odt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3340/proposicao_de_ambulancias.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3341/calendario_de_eventos.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3342/proposicao.26-02.09.2019-_estradas_interior.odt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3343/proposicao_02092019.odt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3344/proposicao_02092019.odt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3345/prop._dia_02-09-19_dia_do_empreendedorismo.odt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3354/proposicao_09092019.odt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3355/proposicao_reuniao_especial_com_presidente_da_g_3qedPEr.odt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3356/pedido_de_eslcarecimento_empresa_binario.odt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3357/seguranca_das_escolas.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3358/prop._dia_09-09-19_lombada_rua_luiz_miller_picareli.odt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3359/proposicao_trofeu_camara_de_vereadores_2019.odt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3360/proposicao_mocao_repudio_privatizacao_correios.odt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3361/proposicao_reuniao_especial_com_a_diretoria_da__iiISL4t.odt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3362/proposicao_02092019_-_copia.odt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3363/prop._16.9.19-incluir_tradicionalismo_curricular.odt" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3364/ruas_nominadas_in_memoriam.odt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3368/pavimentacao_ozzy.odt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3369/proposicaoprestacao_de_contas_da_festa_de_sao_j_GX1YhlV.odt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3372/proposicao_01102019.odt" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3373/proposicao_certificado_de_reconhecimento_a_comi_fgkQBB7.odt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3374/proposicao_01102019.odt" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3375/fiscalizacao_leis.odt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3376/canalizacao_general_osorio.odt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/proposicao_07102019.odt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3380/proposicao_07.10.2019_saude_gramal.odt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/proposicao_07102019.odt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/proposicao_07-10-19.odt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/proposicao_07_de_outubro.odt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/proposicao_plantao_farmacia.odt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3385/iluminacao_rs401_07.10.2019.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3404/proposicao_14102019.odt" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3405/proposicao_ltcat_insalubridade.odt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3406/proposicao_14-10.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3407/proposicao_periculosidade_vigias_-_14-10-19_39glkfo.odt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3408/rua_tenente_melhorias_14.10.2019.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3409/prop._dia_14-10-19_rampa_de_acessibilidade.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3410/prop._dia_14-10-19_sessao_ordinaria_no_interior.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3413/lombadas_dr_jose_athazio.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3414/proposicao_21102019.odt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3415/proposicao_crie_secretaria_ou_coordenadoria_de__KrvIoMP.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3416/proposicao_21102019.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3417/proposicao_01102019.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3418/prop._21.10.19_-_estrada_da_porterinha_limpeza.odt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3419/prop._29.10.19_-_ponte_reconstrucao_arroio_da_carlota.odt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3420/proposicao_29102019.odt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3421/departamento_de_transito.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3422/proposicao_29102019.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3423/proposicao_campanha_de_higiene_bucal.odt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3424/proposicao_29112019.odt" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3431/proposicao_reuniao_especial_reforma_estrutural.odt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3432/prop._20.5.19-tres_pontes_morrinhos.odt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3433/proposicao_04112019.odt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3434/proposicao_04112019.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3435/proposicao_29102019.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3436/prop._04-11-19_vigilancia_cemiterio.odt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3437/prop._dia_11-11-19_homem_destaque.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3438/proposicao_limpeza_rua_deamantina_chananeco_-__11-11-19.odt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3439/acesso_a_cadeirntes.odt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3440/dia_da_biblia.odt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3441/proposicao_calcadao_murilo_restauracao.odt" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3442/proposicao_11112019.odt" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3443/proposicao_08112019.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3444/prop._dia_11-11-19__cpmc_guaiba.odt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3445/18112019.odt" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3446/mocao_de_repudio.odt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3447/mocao_emater.odt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3448/proposicao_banheiros.odt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3449/proposicao_mocao_repudio_contra_reforma_estrutu_z10p6YG.odt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3450/proposicao_18112019.odt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3453/prop._dia_25-11-19_cidadao_jeronimense.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3459/proposicao_atendimento_medico_noturno.odt" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3462/lombada_lima_e_silva_conserto_caetano_bianch.odt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3463/ratificando_monumento_biblia.odt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3464/prop.02-12-19_recolhimento_de_animais_rodovia.odt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3472/proposicao_02122019.odt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3473/proposicao_rampas_de_acesso_no_centro.odt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3474/proposicao_referente_o_projeto_cura.odt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3475/vigilante_no_cemiterio_e_seguranca_na_praca.odt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3476/pedido_de_banheiros_quimicos_e_banheiros.odt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3485/proposicao_apoio_aos_produtores_de_tabaco_dvwj6be.odt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3486/proposicao_feira_todos_mes.odt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3487/proposicao_16122019.odt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3488/proposicao_dezembro.odt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3489/proposicao_cria_programas_para_atenter_lei_3142-2013.odt" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3490/rocada_e_pintura_na_barreto_leite.odt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3491/troca_de_data_no_calendario_de_eventos_encontro_SZPoMIL.odt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3514/prop._27.12.19-banheiros_quimico.odt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3515/proposicao_sinalizacao_dos_redutores_de_velocid_YbjTiF2.odt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3516/proposicao_27122019.odt" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3517/16122019.odt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3033/resolucao_no_01.19.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3079/resolucao_no_02.19.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3080/resolucao_no_03.19.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/resolucao_no_04.19.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3214/resolucao_no_05.19.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3215/resolucao_no_06.19.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3216/resolucao_no_07.19.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3217/resolucao_no_08.19.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3245/resolucao_no_09.19.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3263/resolucao_no_10.19.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3264/resolucao_no_11.19.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3393/resol_no12.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3626/resolucao_no_13.19.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3394/resol_no14.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3395/resol_no_15.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3509/resol_1620122019.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3510/resol_1720122019.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3511/resol_1820122019.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5090/resolucao_no_19.19.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5091/resolucao_no_20.19.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5092/resolucao_no_21.19.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2897/fotografia_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3218/ata_01.19.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3219/ata_02.19.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3220/ata_03.19.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3221/ata_04.19.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3222/ata_05.19.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3223/ata_06.19.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3224/ata_07.19.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3225/ata_08.19.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3227/ata_09.19.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3228/ata_10.19.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3229/ata_11.19.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3230/ata_12.19.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3231/ata_13.19.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3232/ata_14.19.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3233/ata_15.19.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3234/ata_16.19.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3235/ata_17.19.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3243/ata_18.19.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3244/ata_19.19.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3303/ata_20.19.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3304/ata_21.19.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3305/ata_22.19.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3306/ata_23.19.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3569/ata_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3570/ata_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3571/ata_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3572/ata_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3573/ata_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3574/ata_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3575/ata_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3576/ata_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3577/ata_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3578/ata_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3579/ata_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3580/ata_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3581/ata_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3582/ata_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3583/ata_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3584/ata_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3585/ata_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3586/ata_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3587/ata_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3588/ata_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3400/d_no1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3401/d_no2.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3402/d_no3.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3512/decreto_0420122019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3513/decreto_0520122019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3173/documento_12.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3174/decreto_l17102019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3175/documento_14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3176/documento_15.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3177/documento_16.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3427/emenda01112019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3018/resposta_proposicao_ver._amaro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2761/fotografia_46.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2762/fotografia_47.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2763/fotografia_48.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2764/fotografia_49.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2765/fotografia_50.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2766/fotografia_51.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2767/fotografia_52.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2768/fotografia_53.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2769/fotografia_54.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2770/fotografia_55.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3022/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3023/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3024/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3025/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3026/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3027/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3028/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3029/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3030/portaria_19.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3031/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3032/portaria_21.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3286/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3287/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3288/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3289/portaria_25.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3290/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3291/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3292/portaria_28.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3293/portaria_29.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3294/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3295/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3296/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3297/portaria_33.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3298/portaria_34.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3299/portaria_35.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3351/portaria_36.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3352/portaria_37.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3350/documento_42.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3353/portaria_39.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3396/portaria_no_40.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3397/portaria_no_41.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3398/portaria_no_42.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3399/portaria_no_43.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3428/portaria_4401112019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3425/portaria_4501112019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3426/portaria_4601112019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3502/portaria_47.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3503/portaria_48.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3504/portaria_49.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3505/portaria_50.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3506/portaria_51.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3507/portaria_52.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3508/portaria_53.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2760/pll_01_2019_credito_especial.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2898/pll_02_2019_comissao_de_inventario_1.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2986/pll_03_2019_altera_lei_municipal_3734_2019_comi_qICUA9n.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2987/pll_04_2019_altera_quadro_servidores_1_assessor_yViChlR.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2988/pll_05_2019_cria_fg_patrimonio_alterado_p_gf.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3015/pll_06_2019_premio_mulher_destaque_camara.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3034/pll_07_2019_simbolo_autismo.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3072/pll_08_2019_reajuste_servidores_legislativo.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3073/pll_09_2019_reajuste_jeton_cl_revisado.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3074/pll_10_2019_reajuste_vereadores_revisado.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3075/pll_11_2019_reajuste_prefeito_e_vice_revisado.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3076/pll_12_2019_reajuste_secretarios_revisado.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3114/pll_13_2019_atendimento_fibromialgia.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3212/pll_14_2019_divulgacao_lista_medicamentos.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3213/pll_15_2019_vedacao_uso_fogos.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3272/pll_16_2019_proibicao_de_canudos.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3273/pll_17_2019_meia_entrada.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3324/pll_18.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3348/pll_19_2019_vacinacao.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3389/pll_20_2019_premio_homem_destaque_camara.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3390/pll_21_2019_altera_lei_municipal_2468_2006.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3495/pll_22_2019_vedacao_nomeacao_cc_maria_da_penha.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3496/pll_23_2019_manobra_heimlich.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2757/projeto_001_-_credito_suplementar_850_mil_pont_wzcjVG0.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2758/projeto_002_-_apae_2019.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2759/projeto_003_-_parklets.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2891/projeto_004_-_altera_lei_2387_lixeira.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2892/projeto_005_-_revoga_lei_1812_2000.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2893/projeto_006_-_credito_especial_legislativo.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2894/projeto_007_-_contrato_emergencial_educacao_professor.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2895/projeto_008_-_contrato_emergencial_motorista_educacao.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2896/projeto_009_-_credito_especial_pontes.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2944/projeto_010_-_altera_salario_agente_comunitario_acs.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2974/projeto_011_-_credito_especial_tce_tecnologia.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2975/projeto_012_-_contrato_emergencial_tec_enfermagem.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2990/projeto_013_-_contrato_emergencial_operarios_e_H7oBpMp.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2991/projeto_014_-_credito_especial_educacao_livros.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2992/projeto_015_-_aquisicao_imovel_escola.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3016/projeto_017_-_contrato_emergencial_professor_ciencias.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3047/projeto_018_-_cessao_uso_terreno_lions_1.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3048/projeto_019_-_credito_especial_50_mil.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3049/projeto_020_-_finisa.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3050/projeto_021_-_credito_especial_finisa.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3069/projeto_022_-_reajuste_servidores_aposentados.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3070/projeto_023_-_reajuste_magisterio.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3071/projeto_024_-_reajuste_servidores_geral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3081/projeto_025_-_uniforme_escolar.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3082/projeto_026_-_receber_doacao_imovel_ubs_rincao.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3083/projeto_027_-_cooperacao_rincao.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3092/projeto_028_-_contrato_emergencial_atendente_creche.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3093/projeto_029_-_cria_coordenador_protecao_animal.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3115/projeto_031_-_credito_especial_finac_bb.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3116/projeto_033_-_contrato_emergencial_professor_m_NUdtazd.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3117/projeto_034_-_credito_especial_avancar_cidades.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3118/projeto_035_-_brigada_videomonitoramento.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3119/projeto_036_-_contrato_emergencial_operador_retro.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3139/projeto_037_-_contrato_emergencial_calceteiro.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3140/projeto_039_-_credito_especial_legislativo.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3141/projeto_039_-_credito_especial_legislativo.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3142/projeto_040_-_sala_sindicato_rural.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3143/projeto_041_-_contrato_emergencial_monitor_abrigo.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3189/projeto_042_-_credito_especial_saude__10_mil.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3190/projeto_043_-_credito_especial_saude__320_mil.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3200/projeto_044_-_contrato_emergencial_servente_saude.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3236/projeto_045_-_contrato_emergencial_educacao_professor.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3208/projeto_046_-_credito_suplementar_saude__177mil.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3209/projeto_047_-_credito_suplementar_diversos_820_mil.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3210/projeto_048_-_altera_lei_2823_plano_magisterio.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3246/projeto_049_-_contrato_emergencial_motorista_escolar.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3255/projeto_050_-_cedencia_ginasio_2019_festa.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3256/projeto_051_-_contrato_emergencial_monitor_abrigo.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3257/projeto_052_-_contrato_emergencial_medico_veterinario.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3262/projeto_053_-_credito_suplementar_190_mil_saude_camara.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3271/projeto_054_-_cessao_uso_presidio.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3300/projeto_055_-_credito_especial_financiamento_b_u8NhIs7.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3301/projeto_056_-_altera_lei_2395_2005_sobreaviso.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3302/projeto_057_-_altera_lei_insalubridade_zelador_s9L7F54.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3317/projeto_058_-_contrato_emergencial_monitor_abrigo.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3325/projeto_059_-_credito_especial_saude_medicamen_3eECDNi.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3326/projeto_060_-_contrato_emergencial_operador_re_4ohOd6E.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3327/projeto_061_-_altera_lei_2590_2007_-_publicaca_2sSQwI3.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3346/projeto_062_-_contrato_emergencial_medico.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3347/projeto_063_-_ginasio_liga_gincana.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3365/projeto_064_-_altera_lei_3490_taxi.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3366/projeto_065_-_altera_lei_658_1994_-_plano_carr_RJKF6T0.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3370/projeto_067_-_credito_suplementar_diversos.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3371/projeto_068_-_credito_especial_imovel_saude.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3377/projeto_069_-_contrato_emergencial_educacao_pr_J1h7Lfm.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3386/projeto_070_-_contrato_emergencial_servente_abrigo.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3378/projeto_071_-_cessao_uso_associacao_costa_do_sutil.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3387/projeto_072_-_credito_suplementar_100mil__saud_2ZI5Sbj.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3388/projeto_073_-_credito_suplementar_200mil__saud_sYUumof.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3403/projeto_074_-_credito_especial_6_mil_anos_anteriores.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3411/projeto_075_-_receber_doacao_adquirir_imovel_b_14x0j7i.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3412/projeto_076_-_denominacao_ubs_zildo_sippel.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3429/projeto_077_-_refaz_conciliacao.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3430/projeto_078_-_credito_especial_vereadora_claudia.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3455/terca-feira_26_de_novembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3456/projeto_080_-_contrato_emergencial_jardineiro.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3457/projeto_081_-_taxi.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3458/projeto_082_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3465/projeto_083_-_cidadao_jeronimense_alex_sandro__q2M0Pf7.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3466/projeto_084_-_cidadao_jeronimense_adalberto_de_1h2oyuT.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3467/projeto_085_-_cidadao_jeronimense_joao_batista_campos.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3468/projeto_086_-_cidadao_jeronimense_therezinha_sippel.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3469/projeto_087_-_cidadao_jeronimense_jose_rubens.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3470/projeto_088_-_cidadao_jeronimense_luis_andre_da_costa.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3519/loa_2020_plei_anexos.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3471/projeto_090_-_credito_suplementar_20_mil.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3477/projeto_091_-_consepro_2020.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3478/projeto_092_-_calendario_de_eventos.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3479/projeto_093_-_casa_da_crianca_2020.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3480/projeto_094_-_priobicao_venda_fogos_artificio.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3481/projeto_095_-_prorroga_refaz_2019.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3482/projeto_096_-_isencao_iptu_multilab_com_consideracoes.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3483/projeto_097_-_imovel_para_unidade_saude_posto.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3484/projeto_098_-_conselho_de_saude.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3492/projeto_099_-_altera_lei_2573_2006.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3493/projeto_100_-_doacao_imovel_cavalgadas.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3494/projeto_101_-_apae_2020.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3500/projeto_102_-_sirio.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3501/projeto_103_-_orb.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3392/p_e_lei_org_no1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3454/projeto_emenda_lei_organica_-_002_2019_-_taxi.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3017/projeto_de_resolucao_02_2019_procuradoria_espec_okgL7mz.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3077/projeto_de_resolucao_03__2019_aumento_estagiario.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3078/projeto_de_resolucao_04_2019__aumento_vale_alimentacao.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3104/projeto_de_resolucao_05_2019_comissao_habitacao.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3168/projeto_de_resolucao_06_2019_altera_resolucao_diarias.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3169/projeto_de_resolucao_07_2019_ouvidoria.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3170/projeto_de_resolucao_08_2019_sala_internet.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3211/projeto_de_resolucao_09_2019_frente_parlamentar_wWcvcDu.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3274/projeto_de_resolucao_10_2019_altera_horario_ini_wiXBLjv.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3275/projeto_de_resolucao_011_2019_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3337/projeto_de_resolucao_12_2019_credito_suplementar.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3349/projeto_de_resolucao_13_2019_ideias_legislativas.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3391/projeto_de_resolucao_14_2019_credito_suplementar_741.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3451/projeto_de_resolucao_015_2019_altera_regimento_interno.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3452/projeto_de_resolucao_016_2019_credito_suplementar_2600.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3497/projeto_de_resolucao_017_2019_altera_data_sessa_Rx8Ikgw.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3498/projeto_de_resolucao_018_2019_altera_regimento__PV6YTea.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3499/projeto_de_resolucao_019_2019_credito_suplementar_3000.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5085/projeto_de_resolucao_020_2019_credito_suplementar_39800.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2976/proposicao_07.03.2019.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2977/proposicao_mocao_de_reconhecimento_cnetro_energ_5xNGvvZ.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2978/proposicao_lei_do_aprendizado.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2979/proposicao_artur_mocao_2019.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2980/proposicao_artur_conteiner.odt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2981/prop._07.3.19-reforma_previdencia-produtor_rural.odt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2982/quebra_molas_caetano_bianch.odt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2983/pedido_de_acessibilidade_escolas.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2984/asfaltamento_jorge_leonardt.odt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2985/prop._dia_07-03-19_premio_mulher_destaque_sj.odt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2993/proposicao_11.03.2019.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2994/proposicao.02-11.03.2019-containers_de_lixo.odt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2995/proposicao.01-11.03.2019-terravale_aditivo_das_pontes.odt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2996/marco_11_academia_do_ginasio_de_esportes.odt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2997/reiterando_regularicao_fundiaria_09.04.18_02.odt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2999/proposicao_artur_carvoeira_atual.odt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3000/proposicao_hidrante.odt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3001/proposicao_decreto_da_cresci_teresinha_silva_de_souza.odt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3002/proposicao_11032019.odt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3004/prop._13.3.19-forca_tarefa_organizacao_doc._pro_9gUo1gJ.odt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3005/projeto_empresas.odt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3006/marco_18_ppc_projeto_pavimentacao_new_free_e_ozzi.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3007/proposicao_17032019.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3008/proposicao_17032019..odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3009/proposicao_18.03.2019.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3010/proposicao.03-18.03.2019-_desnivel_asfalto_lima_e_silva.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3011/proposicao.03-18.03.2019-camera_de_seguranca.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3012/proposicao_artur_carvoeira_ilo.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3013/proposicao_audiencia_publica_mineracao_entorno__i6wN2ar.odt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3014/prop._dia_18-03-19_paradas_na_rs401.odt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3019/prop._25.3.19-_automovel_secretaria_da_agricultura.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3020/proposicao_artur_bairro_bandeira_branca_2019.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3021/prop._dia_25-03-19_mocao_de_apoio_copelmi.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3035/abril_01_mocao_william_fotografo.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3036/abril01_mocao_luis_paulo_e_wilson_lopes.odt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3037/rua_jeronimo_pedroso_de_oliveira.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3038/proposicao.04-01.04.2019-_esgoto_vila_das_acaci_XtaiM3r.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3039/proposicao_01042019.odt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3040/proposicao_01.04.2019.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3041/abril_01_troca_tampa_concreto_rua_lima_e_silva.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3042/proposicao_artur_homenagem.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3043/proposicao_artur_patran.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3044/prop._dia_01-04-19.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3045/proposicao_decreto_da_cresci_teresinha_silva_de_souza.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3046/proposicao_goleiras_da_quadra_do_bairro_sao_thomas.odt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3051/solucao_inundacoes_rua_antonio_pinto.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3052/prop._08.04.19-_cedencia_area_de_lazer_e_esportes.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3053/proposicao_artur_08042019.odt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3054/proposicao_churrasqueiras_e_poste_no_figueirao.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3055/proposicao_cedencia_do_carro_oficial.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3056/proposicao.06-04.08.2019-_paradas_de_onibus_cemiterio.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3057/proposicao.07-08.04.2019-_aumento_salarial.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3059/prop._15.4.19-mocao_de_reconhecimento_grupo.odt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3060/rua_santa_terezinha_limpeza.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3061/proposicao_150419.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3062/proposicao_mocao_de_reconhecimento_os_rasga_brejo.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3063/prop._dia_15-04-19__revisao_da_caixa_d_agua_corsan.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3064/proposicao_audiencia_publica_diretor_da_ceee_daniel.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3065/proposicao.09-15.04.2019-_mau_cheiro_banheiro.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3066/proposicao.08-15.04.2019-animais_de_rua.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3067/abril_15_manta_asfaltica_ivo_barcelos_gilnei_e__ZizBRMm.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3068/proposicao_artur_valmir_dinheiro_15042019.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3084/proposicao_artur_executivo_lombada_2019.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3085/proposicao_artur_daer_2019.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3086/abril_22_pavimentacao_caetano_bianchi.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3087/prop._22.4.19-patrolamento_assent._janio_guedes.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3088/rua_sem_nome_para_olivia_dia_22.04.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3089/proposicao_saneamento_vila_sao_francisco.odt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3090/proposicao_copia_do_processo_licitatorio_da_esc_cu0ja5Q.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3091/proposicao_mocao_de_reconhecimento_brigada_mili_aHChrmo.odt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3094/proposicao_redutor_de_velocidades_no_bairro_fatima.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3095/proposicao_mocao_de_reconhecimento_paroquia_nos_PyoGuj2.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3096/prop._dia_29-04-19_reforma_da_parada_do_bote.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3097/prop._dia_29-04-19_mocao_de_repudio_reforma_da__oUXPnZi.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3098/abril_29_vala_da_rua_alfredo_cassep.odt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3099/painel_praca_prestacao_de_contas.odt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3100/proposicao_29.04.2019_2.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3101/proposicao_29.04.2019_1.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3102/proposicao.10-29.04.2019-_industrias_e_empresas.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3103/proposicao.11-29.04.2019-_jgb.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3106/proposicao_reuniao_especial_com_coordenadora_fa_GZsR6Hm.odt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3107/proposicao_artur_homenagem_dtg_2019.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3108/maio_06_alargamento_rua_lima_e_silva.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3109/proposicao.13-06.05.2019-_trator_esteira.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3110/proposicao.12-06.05.2019-_entrevista_meta.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3111/proposicao_06052019.odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3112/prop._dia_06-05-19__manutencao_passo_da_cruz.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3113/proposicao_informacao_inacio_rodrigues.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3120/proposicao_lei_incentivo_campeao.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3121/proposicao_redutor_de_velocidades_asfalto_novo.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3122/mocao_gazeta.odt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3123/prop._13.5.19-convenio_cdl_e_prefeitura.odt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3124/proposicao.14-13.05.2019-vigias_do_municipio.odt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3125/proposicao_artur_convocacao_2019.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3126/mocao_garis.odt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3128/maio_20_troca_tampa_concreto_rua_lima_e_silva.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3129/proposicao_audiencia_publica.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3130/patrolamento_e_neo_brita_jacinto_lago.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3131/aterramento_e_elevacao_da_residencia_sr._jose.odt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3132/proposicao.15-20.05.2019-_associacao_da_palmeira.odt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3133/proposicao_20.05.2019.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3134/proposicao_artur_rua_da_barca_2019.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3135/proposicao_artur_valmir_e_filipe_mocao_altair.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3136/proposicao_repasse_do_corte_ulbra.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3137/proposicao_alteracao_do_transito_ramiro_barcelos.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3138/maio_20_reuniao_com_margui_empresa_flores_da_cunha.docx.odt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3144/proposicao.18_-_27.05.2019_-_folder_pra_ti.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3145/proposicao.17_-_27.05.2019_-_rua_laudelino_silv_k7bvVRu.odt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3146/proposicao_27052019_canil.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3147/proposicao_27052019_balsa.odt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3148/proposicao_sapolandia_2019.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3149/proposicao_valo_2019.odt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3150/proposicao_campanha_valores_que_ficam.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3151/prop._20.5.19-tres_pontes_morrinhos.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3152/proposicao_parlamentar_em_defesa_da_instalacao__8xkD475.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3153/proposicao_dispositivo_supressor_de_ar_35ooast.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3154/maio_27_academia_do_ginasio_de_esportes.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3155/fiscalizacao_animais.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3156/prop._dia_20-05-19__construcao_de_pracinha_na_quininho.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3157/prop._dia_27-05-19__tribuna_prefeito_proj._cura.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3158/proposicao_27052019_balsa.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3159/prop._dia_03-06-19__passo_da_cruz_patrolamento.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3160/proposicao_alvaras_para_micro_e_pequenas_empres_QL7c4Rb.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3161/proposicao_incentivo_de_desconto_iptu_por_mais_90_dias.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3162/prop._20.5.19-mocao_de_reconhecimento_escoteiros.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3163/prop._20.5.19-rua_jeronimo_pedroso-_seguranca.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3164/proposicao_melhorias_na_rua_apolinario_marques__s69aupV.odt" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3165/junho_03_explicacoes_meio_ambiente_poda_arvores.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3171/proposicao_doses_da_vacinas_h1n1.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3172/proposicao_quiosque_padrao_camelos.odt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3178/prop._dia17-06-19_rua_americo_munari.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3179/prop._dia17-06-19_mocao_de_apoio_bombeiros.odt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3180/pedido_do_protocolo_para_resposta_das_proposicoes.odt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3181/troca_estacionamento_escolar_castro_alves.odt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3182/proposicao.20_-_17.06.2019_-_rua_riachuelo__emp_4f9t0KS.odt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3183/proposicao.19_-_17.06.2019_-_ramiro_barcelos_14_bH3qDVH.odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3184/proposicao_17062019.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3185/proposicao_procon_precos_dos_postos_de_combustiveis.odt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3186/proposicao_canalizacao_do_bairro_fatima_sapolandia.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3187/junho_03_secretaria_financas_tarifa_imposto_bar_KSx3Vs2.odt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3188/troca_estacionamento_escolar_castro_alves.odt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3191/prop._24.6.19_-_rua_deoclecio_diniz.odt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3192/prop._24.6.19-vacinas_anto-rabicas..odt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3193/junho_24_ppc_projeto_pavimentacao_new_free.odt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3194/proposicao.20_-_24.06.2019_-_trasnposrte_escolar.odt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3195/proposicao_24062019.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3196/proposicao_artur_secretaria_de_obras_24062019.odt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3197/proposicao_artur_praca_da_usina_14062019.odt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3198/proposicao_praca_de_palygraund__banheiro_e_chur_18UisbZ.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3199/proposicao_colocacao_da_boca_de_lobo_na_rua_lim_1j8OJKW.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3201/julho_01_porta_emergencia_prefeitura_municipal_od.odt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3202/prop._dia_01-07-19_mocao_complexo_333.odt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3203/prop._dia_01-07-19_mocao_oab.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3204/proposicao_artur_urna_interior_2019.odt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3205/proposicao_artur_e_filipe_mocao_renata_2019.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3206/proposicao.21_-_01.07.2019-_folder-nota_fiscal.odt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3207/proposicao.22_-_01.07.2019-_porto_do_conde.odt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3237/julho_08_lei_3705_cameras_bancos_cobranca_fisca_4zNsnRr.odt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3238/proposicao_08072019..odt" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3239/proposicao_08072019_dtg.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3240/prop._dia_08-07-19_posto_de_atendimento_talao_rural.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3241/proposicao_daer_eucaliptos_rs401.odt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3242/proposicao_praca_sao_thomas.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3247/julho_15_rua_dorval_ferreira_bairro_bela_vista__J8rsZs1.odt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3248/proposicao.22_-_15.07.2019-_rua_passo_da_areia.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3249/proposicao_15072019_dtg.odt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3250/prop._dia_15-07-19_manutencao_e_limpeza_praca_da_usina.odt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3251/proposicao_wi-fi_na_praca_central.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3252/proposicao_prolongamentona_rua_apolinario_marqu_1rqRYjs.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3253/proposicao_emplacamento_de_carros_no_municipio.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3254/proposicao_patrolamento_rua_francisco_de_araujo_K1aC6bK.odt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3258/proposicao.23_-_22.07.2019-_rua_paulino_moreira.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3259/proposicao_22072019..odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3260/proposicao_reuniao_especial_com_joao_batista_pozza.odt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3261/proposicao_rafael_athanasio_asfalto_e_canalizacao.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3265/proposicao_29072019.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3266/proposicao_artur_29.odt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3267/julho_29_meio_ambiente_lixo_sugestao_cooperativas_od.odt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3268/proposicao_copia_dos_contratos_das_empresas_que_TbwByCY.odt" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3270/proposicao_29_de_julho.odt" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3276/proposicao_05082019.odt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3277/proposicao_05082019..odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3278/proposicao_05082019.odt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3279/proposicao_agosto_canalizacao_olavo_amaral.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3280/estacionamento_na_area_do_ginasio_de_esportes.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3281/proposicao.24._-_05.08.2019_-processo_licitador_lW8kbCR.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3282/proposicao.24._-_05.08.2019_-_lomba_do_rod.odt" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3283/proposicao_infornativo_atendimento_sajulbra.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3285/proposicao_reuniao_especial_com_diretoria_de_ex_TfXZshW.odt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3307/estudos_das_instalacoes_dos_containers.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3308/recapeamento_das_ruas_bento_goncalves_e_ramiro_UpLj9GQ.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3309/proposicao_artur_12082019.odt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3310/proposicao_vereador_kiko_canalizacao_do_valo_chananeco.odt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3313/proposicao_recapeamento_da_rua_antonio_de_carvalho.odt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3315/proposicao_reuniao_especial_com_alvaro_werlang_corede.odt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3316/requerimento_comissao_especial_taxi.odt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3318/valos_ulisses_joao_rada.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3319/proposicao_19082019.odt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3320/proposicao_decisao_conselho_de_transito.odt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3321/proposicao_plano_diretor.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3322/prop._19.8.19_-_copia_do_convenio_das_cameras_d_b20DcOc.odt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3323/prop._19.8.19_-_camera_de_videomonitoramento_al_btHWkMZ.odt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3328/quebra_mola_e_faixa_de_pedestres.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3329/nicacio_machado.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3330/proposicao_26082019.odt" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3331/proposicao_artur_secretaria_de_obras_24062019.odt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3332/proposicao_nova2.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3333/prop._dia_26-08-19_ante_projeto_arte_marciais.odt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3334/proposicao.25-26.08.2019-garis_varredores_da_rua.odt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3335/proposicao_job_coleraus.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3336/proposicao_calcadao_murilo_alzamboni.odt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3338/proposicao_calcamento_da_rua_crsitalino_ferreir_MI0SMyn.odt" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3339/prop._02.9.19-mesa_diretora_rede_ceee.odt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3340/proposicao_de_ambulancias.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3341/calendario_de_eventos.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3342/proposicao.26-02.09.2019-_estradas_interior.odt" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3343/proposicao_02092019.odt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3344/proposicao_02092019.odt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3345/prop._dia_02-09-19_dia_do_empreendedorismo.odt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3354/proposicao_09092019.odt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3355/proposicao_reuniao_especial_com_presidente_da_g_3qedPEr.odt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3356/pedido_de_eslcarecimento_empresa_binario.odt" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3357/seguranca_das_escolas.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3358/prop._dia_09-09-19_lombada_rua_luiz_miller_picareli.odt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3359/proposicao_trofeu_camara_de_vereadores_2019.odt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3360/proposicao_mocao_repudio_privatizacao_correios.odt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3361/proposicao_reuniao_especial_com_a_diretoria_da__iiISL4t.odt" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3362/proposicao_02092019_-_copia.odt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3363/prop._16.9.19-incluir_tradicionalismo_curricular.odt" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3364/ruas_nominadas_in_memoriam.odt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3368/pavimentacao_ozzy.odt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3369/proposicaoprestacao_de_contas_da_festa_de_sao_j_GX1YhlV.odt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3372/proposicao_01102019.odt" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3373/proposicao_certificado_de_reconhecimento_a_comi_fgkQBB7.odt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3374/proposicao_01102019.odt" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3375/fiscalizacao_leis.odt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3376/canalizacao_general_osorio.odt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3379/proposicao_07102019.odt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3380/proposicao_07.10.2019_saude_gramal.odt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3381/proposicao_07102019.odt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3382/proposicao_07-10-19.odt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3383/proposicao_07_de_outubro.odt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3384/proposicao_plantao_farmacia.odt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3385/iluminacao_rs401_07.10.2019.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3404/proposicao_14102019.odt" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3405/proposicao_ltcat_insalubridade.odt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3406/proposicao_14-10.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3407/proposicao_periculosidade_vigias_-_14-10-19_39glkfo.odt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3408/rua_tenente_melhorias_14.10.2019.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3409/prop._dia_14-10-19_rampa_de_acessibilidade.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3410/prop._dia_14-10-19_sessao_ordinaria_no_interior.odt" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3413/lombadas_dr_jose_athazio.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3414/proposicao_21102019.odt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3415/proposicao_crie_secretaria_ou_coordenadoria_de__KrvIoMP.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3416/proposicao_21102019.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3417/proposicao_01102019.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3418/prop._21.10.19_-_estrada_da_porterinha_limpeza.odt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3419/prop._29.10.19_-_ponte_reconstrucao_arroio_da_carlota.odt" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3420/proposicao_29102019.odt" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3421/departamento_de_transito.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3422/proposicao_29102019.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3423/proposicao_campanha_de_higiene_bucal.odt" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3424/proposicao_29112019.odt" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3431/proposicao_reuniao_especial_reforma_estrutural.odt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3432/prop._20.5.19-tres_pontes_morrinhos.odt" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3433/proposicao_04112019.odt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3434/proposicao_04112019.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3435/proposicao_29102019.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3436/prop._04-11-19_vigilancia_cemiterio.odt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3437/prop._dia_11-11-19_homem_destaque.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3438/proposicao_limpeza_rua_deamantina_chananeco_-__11-11-19.odt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3439/acesso_a_cadeirntes.odt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3440/dia_da_biblia.odt" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3441/proposicao_calcadao_murilo_restauracao.odt" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3442/proposicao_11112019.odt" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3443/proposicao_08112019.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3444/prop._dia_11-11-19__cpmc_guaiba.odt" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3445/18112019.odt" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3446/mocao_de_repudio.odt" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3447/mocao_emater.odt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3448/proposicao_banheiros.odt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3449/proposicao_mocao_repudio_contra_reforma_estrutu_z10p6YG.odt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3450/proposicao_18112019.odt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3453/prop._dia_25-11-19_cidadao_jeronimense.odt" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3459/proposicao_atendimento_medico_noturno.odt" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3462/lombada_lima_e_silva_conserto_caetano_bianch.odt" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3463/ratificando_monumento_biblia.odt" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3464/prop.02-12-19_recolhimento_de_animais_rodovia.odt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3472/proposicao_02122019.odt" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3473/proposicao_rampas_de_acesso_no_centro.odt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3474/proposicao_referente_o_projeto_cura.odt" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3475/vigilante_no_cemiterio_e_seguranca_na_praca.odt" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3476/pedido_de_banheiros_quimicos_e_banheiros.odt" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3485/proposicao_apoio_aos_produtores_de_tabaco_dvwj6be.odt" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3486/proposicao_feira_todos_mes.odt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3487/proposicao_16122019.odt" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3488/proposicao_dezembro.odt" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3489/proposicao_cria_programas_para_atenter_lei_3142-2013.odt" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3490/rocada_e_pintura_na_barreto_leite.odt" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3491/troca_de_data_no_calendario_de_eventos_encontro_SZPoMIL.odt" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3514/prop._27.12.19-banheiros_quimico.odt" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3515/proposicao_sinalizacao_dos_redutores_de_velocid_YbjTiF2.odt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3516/proposicao_27122019.odt" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3517/16122019.odt" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3033/resolucao_no_01.19.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3079/resolucao_no_02.19.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3080/resolucao_no_03.19.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3105/resolucao_no_04.19.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3214/resolucao_no_05.19.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3215/resolucao_no_06.19.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3216/resolucao_no_07.19.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3217/resolucao_no_08.19.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3245/resolucao_no_09.19.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3263/resolucao_no_10.19.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3264/resolucao_no_11.19.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3393/resol_no12.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3626/resolucao_no_13.19.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3394/resol_no14.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3395/resol_no_15.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3509/resol_1620122019.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3510/resol_1720122019.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/3511/resol_1820122019.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5090/resolucao_no_19.19.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5091/resolucao_no_20.19.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/5092/resolucao_no_21.19.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2019/2897/fotografia_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H587"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="147.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>