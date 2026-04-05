--- v0 (2025-10-26)
+++ v1 (2026-04-05)
@@ -54,4513 +54,4513 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
     <t>Amaro da Maré</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3704/ata_01.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3704/ata_01.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 01/2020</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3705/ata_02.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3705/ata_02.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 02/2020</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3706/ata_03.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3706/ata_03.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 03/2020</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3707/ata_04.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3707/ata_04.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 04/2020</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3708/ata_05.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3708/ata_05.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 05/2020</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3709/ata_06.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3709/ata_06.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 06/2020</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3710/ata_07.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3710/ata_07.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 07/2020</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3711/ata_08.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3711/ata_08.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 08/2020</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3712/ata_09.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3712/ata_09.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 09/2020</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3713/ata_10.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3713/ata_10.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 10/2020</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3749/ata_11.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3749/ata_11.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 11/2020.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3750/ata_12.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3750/ata_12.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 12/2020.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3807/ata_13.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3807/ata_13.20.doc</t>
   </si>
   <si>
     <t>Ata ordinária nº 13/2020</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3808/ata_14.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3808/ata_14.20.doc</t>
   </si>
   <si>
     <t>Ata ordinária nº 14/2020</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3809/ata_15.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3809/ata_15.20.doc</t>
   </si>
   <si>
     <t>Ata ordinária nº 15/2020</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3810/ata_16.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3810/ata_16.20.doc</t>
   </si>
   <si>
     <t>Ata ordinária nº 16/2020</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3811/ata_17.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3811/ata_17.20.doc</t>
   </si>
   <si>
     <t>Ata ordinária nº 17/2020</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3812/ata_18.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3812/ata_18.20.doc</t>
   </si>
   <si>
     <t>Ata ordinária nº 18/2020</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3813/ata_19.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3813/ata_19.20.doc</t>
   </si>
   <si>
     <t>Ata ordinária nº 19/2020</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3814/ata_20.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3814/ata_20.20.doc</t>
   </si>
   <si>
     <t>Ata ordinária nº 20/2020</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3821/ata_21.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3821/ata_21.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 21/2020</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3894/ata_22.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3894/ata_22.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 22/2020.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3895/ata_23.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3895/ata_23.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 23/2020</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3896/ata_24.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3896/ata_24.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 24/2020.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3897/ata_25.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3897/ata_25.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 25/2020.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3898/ata_26.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3898/ata_26.20.doc</t>
   </si>
   <si>
     <t>Ata ordinária nº 26/2020</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3899/ata_27.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3899/ata_27.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 27/2020</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3900/ata_29.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3900/ata_29.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 29/2020</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3901/ata_29.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3901/ata_29.20.doc</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3902/ata_30.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3902/ata_30.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 30/2020</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3903/ata_31.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3903/ata_31.20.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 31/2020</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3714/decreto_legislativo_01.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3714/decreto_legislativo_01.20.doc</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 01/2020 - Dá denominação de ÁREA RECREATIVA MIGUEL SILVA DA SILVA  a pracinha e campo de futebol situada na Rua José Severino Vanti no bairro Fátima, nesta cidade.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3715/decreto_legislativo_02.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3715/decreto_legislativo_02.20.doc</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 02/2020 - Aprova por unanimidade o Processo de Contas Públicas nº 001996-0200/09-7 exercício de 2009 do Sr. Marcelo Luiz Schreinert, Prefeito Municipal.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/4742/decreto_legislativo_03.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/4742/decreto_legislativo_03.20.doc</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 03/2020 - Dá denominação de Cais do Porto Enir Machado dos Santos o Porto do Bote, nesta Cidade.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/4743/decreto_legislativo_04.20.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/4743/decreto_legislativo_04.20.doc</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 04/2020 - Dá denominação de acesso ARGEMIRO RODRIGUES DA SILVA a área localizada atrás do campo de futebol no Bairro Ouro Preto, nesta cidade.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3527/portaria_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3527/portaria_1.pdf</t>
   </si>
   <si>
     <t>REVOGA A PORTARIA Nº48/2019 A QUAL CONCEDEU FÉRIAS AO FUNCIONÁRIO FELIPE ATHANÁZIO VIEIRA.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3528/portaria_2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3528/portaria_2.pdf</t>
   </si>
   <si>
     <t>EXONERA O SENHOR FELIPE ATHANÁZIO VIEIRA DO CARGO DE PROCURADOR JURÍDICO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3529/portaria_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3529/portaria_3.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SENHOR PETRÔNIO JOSÉ WEBER PARA O CARGO DE PROCURADOR JURÍDICO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3530/portaria_4.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3530/portaria_4.pdf</t>
   </si>
   <si>
     <t>RESOLVE RENOVAR GRATIFICAÇÃO POR DEDICAÇÃO EXCLUSIVA, GDE, A SERVIDORA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3531/portaria_5.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3531/portaria_5.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS DA COMISSÃO DE LICITAÇÃO DA CÂMARA DE VEREADORES.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3532/portaria_6.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3532/portaria_6.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DO SERVIDOR VINICIUS BARTZ.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3533/portaria_7.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3533/portaria_7.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA ANA CRISTINA MARTINS VIANA.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3534/portaria_8.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3534/portaria_8.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA KÁTIA PIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3535/portaria_9.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3535/portaria_9.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA CAROLINE DE MOURA PIRES.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3536/portaria_10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3536/portaria_10.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA MARIA FERNANDA FERREIRA QUADROS.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3537/portaria_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3537/portaria_11.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA JOVÂNIA COLERAUS RAMOS.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3538/portaria_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3538/portaria_12.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA ANA PAULA OLICHESKI.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3539/portaria_13.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3539/portaria_13.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA MARÍNDIA DA S. RODRIGUES KONRATH.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3540/portaria_14.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3540/portaria_14.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DO SERVIDOR DANRLEI DOS SANTOS MASSENA.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3541/portaria_15.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3541/portaria_15.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DO SERVIDOR LUCIANO MACHADO CEZIMBRA.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3542/portaria_16.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3542/portaria_16.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA JOSIANE MICHELE RODRIGUES LESSA.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3543/portaria_17.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3543/portaria_17.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA LIETE SATURNINO BOEIRA.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3561/portaria_18.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3561/portaria_18.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA MELISSA HOLZBACH LIMA.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3560/portaria_19.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3560/portaria_19.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DO SERVIDOR DAKSON ANTÔNIO FREITAS LEAL.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3544/portaria_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3544/portaria_20.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA TAÍS DE CAMPOS BITTENCOURT.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3545/portaria_21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3545/portaria_21.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA ELISSANDRA MOREIRA LANZARINI.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3546/portaria_22.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3546/portaria_22.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3547/portaria_23.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3547/portaria_23.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA HARAXANE DE SOUZA DINIZ.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3548/portaria_24.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3548/portaria_24.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA RAQUEL REGINA SOARES.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3549/portaria_25.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3549/portaria_25.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA DANIELI CRISTINA GARCIA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3550/portaria_26.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3550/portaria_26.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DA SERVIDORA LISA MARA DOS SANTOS.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3551/portaria_27.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3551/portaria_27.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA ANA PAULA OLICHESKI.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3552/portaria_28.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3552/portaria_28.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA ELISSANDRA MOREIRA LANZARINI.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3553/portaria_29.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3553/portaria_29.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA MAGDA ROSANI DE CAMPOS GARCIA.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3554/portaria_30.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3554/portaria_30.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA TAÍS DE CAMPOS BITTENCOURT.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3555/portaria_31.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3555/portaria_31.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS A FUNCIONÁRIA HARAXANE DE SOUZA DINIZ.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3556/portaria_32.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3556/portaria_32.pdf</t>
   </si>
   <si>
     <t>RESOLVE FIXAR A JORNADA DO SERVIDOR LUÍS PAULO ARAÚJO MACHADO.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3557/portaria_33.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3557/portaria_33.pdf</t>
   </si>
   <si>
     <t>CONCEDE FÉRIAS  A FUNCIONÁRIA ANA PAULA OLICHESKI._x000D_
 FICAM REVOGADAS AS DISPOSIÇÕES DA PORTARIA Nº 27/2020.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3558/portaria_34.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3558/portaria_34.pdf</t>
   </si>
   <si>
     <t>RESOLVE ALTERAR PORTARIA Nº 15/2020 FIXANDO A JORNADA DO SERVIDOR LUCIANO MACHADO CEZIMBRA.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3565/portaria_35.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3565/portaria_35.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SERVIDORA ELISSANDRA MOREIRA LANZARINI PARA O EXERCICIO DA FUNÇÃO DE COORDENADOR DE PATRIMÔNIO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3566/portaria_36.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3566/portaria_36.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DOS MEMBROS PARA A COMISSÃO DE INVENTÁRIO E REAVALIAÇÃO DE BENS MÓVEIS, IMÓVEIS, INTANGÍVEIS E ALMOXARIFADO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3562/portaria_37.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3562/portaria_37.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OUVIDORIA DA CÂMARA DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3563/portaria_38.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3563/portaria_38.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SENHORA RENATA MILLER SILVA PARA O CARGO DE ASSESSORA DE COMUNICAÇÃO DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3564/portaria_39.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3564/portaria_39.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SENHOR MANOEL ANTÔNIO ROCHA JACQUES PARA O CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3567/portaria_40.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3567/portaria_40.pdf</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3568/portaria_41.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3568/portaria_41.pdf</t>
   </si>
   <si>
     <t>RESOLVE ALTERAR PORTARIA Nº08/2020 FIXANDO A JORNADA DA SERVIDORA KÁTIA PIO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3589/portaria_48.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3589/portaria_48.pdf</t>
   </si>
   <si>
     <t>EXONERA O SENHOR DAKSON ANTÔNIO DE FREITAS LEAL DO CARGO DE CHEFE DE GABINETE DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3590/portaria_49.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3590/portaria_49.pdf</t>
   </si>
   <si>
     <t>NOMEIA A SENHORA DANIELI CRISTINA GARCIA CONCEIÇÃO AZEVEDO PARA O CARGO DE CHEFE DE GABINETE DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3591/portaria_50.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3591/portaria_50.pdf</t>
   </si>
   <si>
     <t>NOMEIA O SENHOR DAKSON ANTÔNIO DE FREITAS LEAL DO CARGO DE ASSESSOR PARLAMENTAR DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3716/portaria_51.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3716/portaria_51.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 51/2020 - Férias da Servidora Kátia Pio</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3717/portaria_52.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3717/portaria_52.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 52/2020  Férias funcionária Melissa H. Lima.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3718/portaria_53.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3718/portaria_53.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 53/2020 - Exoneração do Sr. Luciano Machado Cezimbra.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3719/portaria_54.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3719/portaria_54.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 54/2020 - Fixa jornada de trabalho da Funcionária Liete Saturnino.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3720/portaria_55.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3720/portaria_55.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 55/2020 - Fixa jornada de trabalho da Servidora Maríndia da S. Rodrigues Konrath.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3721/portaria_56.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3721/portaria_56.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 56/2020 - Férias Servidor Luís Paulo Araújo Machado.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3722/portaria_57.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3722/portaria_57.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 57/2020 - Férias da Servidora Raquel Soares.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3723/portaria_58.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3723/portaria_58.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 58/2020 - Substitui membro da ouvidoria da Câmara de Vereadores</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3724/portaria_59.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3724/portaria_59.2020.doc</t>
   </si>
   <si>
     <t>Portarias nº 59/2020 - Férias do Servidor Luís Paulo Araújo Machado.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3725/portaria_60.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3725/portaria_60.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 60/2020 - Nomeia membros da Comissão Processante.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3726/portaria_61.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3726/portaria_61.2020.doc</t>
   </si>
   <si>
     <t>Portarias nº 61/2020 - Férias do Servidor Vinicius Bartz</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3727/portaria_62.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3727/portaria_62.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 62/2020 - Nomeia o Sr. Rafael da Silva Soares.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3904/portaria_63.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3904/portaria_63.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 63/2020 - Exonera a Senhorita Raquel Regina Soares.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3905/portaria_64.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3905/portaria_64.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 64/2020 - Nomeia o Senhor Márcio Minto para Assessor de Bancada.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3906/portaria_65.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3906/portaria_65.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 65/2020 - Concede Férias a Funcionária Jovânia Coleraus Ramos.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3907/portaria_66.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3907/portaria_66.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 66/2020 - Concede Férias a Funcionária Ana Paula Olicheski.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3908/portaria_67.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3908/portaria_67.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 67/2020 - Concede Férias a funcionária Caroline de Moura Pires.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3909/portaria_68.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3909/portaria_68.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 68/2020 - Exonera o Senhor Rafael da Silva Soares.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3910/portaria_69.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3910/portaria_69.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 69/2020 - Concede férias a funcionária Kátia Pio de Oliveira.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3911/portaria_70.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3911/portaria_70.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 70/2020 - Exonera a Senhora Renata Miller Silva do cargo de Assessora de Comunicação.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3912/portaria_71.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3912/portaria_71.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 71/2020 - Nomeia o Senhor Nicolas Maciel Esswein para o cargo de Assessor de Comunicação.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3913/portaria_72.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3913/portaria_72.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 72/2020 - Nomeia o Senhor Ewerton Pinto Aguirre para o cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3914/portaria_73.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3914/portaria_73.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 73/2020 - Substitui membro da Ouvidoria.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3915/portaria_74.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3915/portaria_74.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº74/2020 - Concede férias a funcionária Ana Paula Olischeski.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3916/portaria_75.2020_..doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3916/portaria_75.2020_..doc</t>
   </si>
   <si>
     <t>Portaria nº 75/2020 - Fixa a Jornada de trabalho do Servidor Petrônio José Weber.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3917/portaria_sindicancia_76.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3917/portaria_sindicancia_76.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 76/2020 - Instaura Sindicância para apuras os fatos relatados no memorando da Coordenadoria de patrimônio.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3918/portaria_77.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3918/portaria_77.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 77/2020 - Concede férias a funcionária Maria Fernanda Ferreira Quadros.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3919/portaria_78.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3919/portaria_78.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 78/2020 - Concede férias ao Funcionário Darlei dos Santos Massena.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3920/portaria_79.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3920/portaria_79.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 79/2020 - Concede licença maternidade a Servidora Danieli Cristina Garcia Conceição.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3921/portaria_80.2020.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3921/portaria_80.2020.doc</t>
   </si>
   <si>
     <t>Portaria nº 80/2020 - Determina o arquivamento da Sindicância instaurada através da Portaria nº 76/2020.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5060/p81_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5060/p81_20.pdf</t>
   </si>
   <si>
     <t>PORTARIA  81/2020- Concede férias a funcionária Josiane Michele Rodrigues Lessa.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5061/p82_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5061/p82_20.pdf</t>
   </si>
   <si>
     <t>Portaria 82/2020- Concede férias a funcionária Maria Fernanda Ferreira Quadros.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5066/p83_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5066/p83_20.pdf</t>
   </si>
   <si>
     <t>Portaria 83/2020- Concede exoneração do Cargo de Acessor Parlamentar da CMSJ o Senhor Ewerton Pinto Aguirre.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5069/p84_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5069/p84_20.pdf</t>
   </si>
   <si>
     <t>Portaria 84/2020- Exoneração do Cargo de Acessor do Senhor Dakson Antônio de Freitas Leal.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5072/p85_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5072/p85_20.pdf</t>
   </si>
   <si>
     <t>Portaria 85/2020- Exoneração do Cargo de Acessora de Caroline de Moura Pires.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5074/p86_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5074/p86_20.pdf</t>
   </si>
   <si>
     <t>Portaria 86/2020- Exoneração do cargo de Acessor do Senhor Vinicius Bartz.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5075/p87_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5075/p87_20.pdf</t>
   </si>
   <si>
     <t>Portaria 87/2020- Exoneração do Cargo de Assessora de bancada da Senhora Maria Fernanda Ferreira Quadros.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5078/p88_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5078/p88_20.pdf</t>
   </si>
   <si>
     <t>Portaria 88/2020- Exoneração do cargo de assessora da Senhora Ana Cristina Martins Viana da Cruz.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5079/p89_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5079/p89_20.pdf</t>
   </si>
   <si>
     <t>Portaria 89/2020- Exoneração do Cargo de assessora da Senhora Melissa Holzbach Lima.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5080/p90_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5080/p90_20.pdf</t>
   </si>
   <si>
     <t>Portaria 90/2020- Exonerção do Cargo de Assessora da Senhora Jovânia Coleraus Ramos.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5081/p91_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5081/p91_20.pdf</t>
   </si>
   <si>
     <t>Portaria 91/2020- Exonerção do Cargo de Assessora da Senhora Ana Paula Olicheski.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5082/p92_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5082/p92_20.pdf</t>
   </si>
   <si>
     <t>Portaria 92/2020- Exoneração do Cargo de Assessora da Senhora Kátia Pio de Oliveira.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Portaria 93/2020- Exoneração do Cargo de  Assessora da Senhora Maríndia da S. Rodrigues Konrath.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3522/pll__001_2020_-_altera_cargos_e_funcoes.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3522/pll__001_2020_-_altera_cargos_e_funcoes.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 01/2020 - Altera a Lei Municipal nº 2940 de 03 de janeiro de 2011, que dispõe sobre o quadro de cargos e funções pública da Câmara Municipal de Vereadores de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3523/pll__002_2020_-_institui_ouvidoria.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3523/pll__002_2020_-_institui_ouvidoria.doc</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2020 - Institui e regulamenta a ouvidoria da Câmara Municipal de vereadores de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3524/pll__003_2020_-_altera_comissao_de_inventario.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3524/pll__003_2020_-_altera_comissao_de_inventario.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 03/2020 - Altera a lei municipal nº 3734 de 06 de fevereiro de 2019, que institui a Comissão de Inventário e Reavaliação dos bens móveis, imóveis, intangíveis e almoxarifado da Câmara Municipal de vereadores de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3525/pll__004_2020_-_licitacao.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3525/pll__004_2020_-_licitacao.doc</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 04/2020 -Institui e regulamenta a Comissão de Compras e Licitação da Câmara Municipal de Vereadores de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>Filipe da Agricultura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3613/pll__005_2020_-_veiculos_oficiais.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3613/pll__005_2020_-_veiculos_oficiais.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 05/2020 - Institui e regulamenta a obrigatoriedade de identificação dos veículos oficiais e a serviço da administração pública e dá outras providências.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3638/pll__006_2020_-_altera_cargos_e_funcoes.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3638/pll__006_2020_-_altera_cargos_e_funcoes.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06/2020 - ALTERA A LEI MUNICIPAL 2940 DE 03 DE JANEIRO DE 2011, QUE DISPÕE SOBRE O QUADRO DE CARGOS E FUNÇÕES PÚBLICAS DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3639/pll_007_2020_-_reajuste_dos_servidores.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3639/pll_007_2020_-_reajuste_dos_servidores.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 07/2020 - Concede Revisão Geral Anual aos Servidores do Poder Legislativo Municipal, nos termos do inciso X, do art. 37, da Constituição Federal a e da outras providências.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3751/pll_008_2020_-_medidores_de_ar.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3751/pll_008_2020_-_medidores_de_ar.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 08/2020 - Dispõe sobre a permissão da instalação de equipamento eliminador/purgador de ar da tubulação do sistema de abastecimento de água no ramal de entrada de residência, comércio, serviço ou indústria e da outras Providências.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3780/pll_009_2020_-_cria_o_conselho_municipal_do_idoso.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3780/pll_009_2020_-_cria_o_conselho_municipal_do_idoso.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 09/2020 - CRIA O CONSELHO MUNICIPAL DO IDOSO DO MUNICÍPIO DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>Neti Poeta</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3781/agosto_laranja.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3781/agosto_laranja.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10/2020 - Institui a Campanha Municipal de Prevenção e Conscientização dos Portadores de Necessidades Especiais denominando AGOSTO LARANJA no Município.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3875/pll_011_2020_-_subsidios_prefeito_e_vice.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3875/pll_011_2020_-_subsidios_prefeito_e_vice.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 11/2020 - DISPÕE SOBRE FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE SÃO JERÔNIMO PARA A LEGISLATURA DE 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3876/pll_012_2020_-_subsidios_secretarios.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3876/pll_012_2020_-_subsidios_secretarios.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 12/2020 - DISPÕE SOBRE FIXAÇÃO DOS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE SÃO JERÔNIMO PARA A LEGISLATURA DE 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3877/pll_013_2020_-_subsidios_vereadores.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3877/pll_013_2020_-_subsidios_vereadores.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2020 - DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE SÃO JERÔNIMO PARA A LEGISLATURA DE 2021 A 2024 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3520/projeto_001_-_contrato_emergencial_educacao_professor.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3520/projeto_001_-_contrato_emergencial_educacao_professor.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2020 - Autoriza a contratação emergencial de Profissionais da Educação.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3521/projeto_002_-_contrato_emergencial_vigia.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3521/projeto_002_-_contrato_emergencial_vigia.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2020 - Autoriza a contratação emergencial de 01 (um) Vigia.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3610/projeto_003_-_contrato_emergencial_saude.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3610/projeto_003_-_contrato_emergencial_saude.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFISSIONAIS PARA ATUAREM NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3609/projeto_004_-_xadrez_cegos.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3609/projeto_004_-_xadrez_cegos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE PARCERIA VOLUNTÁRIA COM  A FEDERAÇÃO BRASILEIRA DE XADREZ PARA DEFICIENTES VISUAIS.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3604/projeto_005_-_trilheiros.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3604/projeto_005_-_trilheiros.docx</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE PARCERIA VOLUNTÁRIA COM A EQUIPE DE TRILHEIROS ARTE SOBRE RODAS.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3605/projeto_006_-_permuta_arroio_dos_ratos.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3605/projeto_006_-_permuta_arroio_dos_ratos.docx</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE PERMUTA DE SERVIDORES COM O MUNICIPIO DE ARROIO DOS RATOS.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3606/projeto_007_-_correios.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3606/projeto_007_-_correios.docx</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE TERMO DE COOPERAÇÃO COM A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3607/projeto_008_-_contrato_emergencial_educacao.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3607/projeto_008_-_contrato_emergencial_educacao.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3608/projeto_009_-_contrato_emergencial_vigia.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3608/projeto_009_-_contrato_emergencial_vigia.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) VIGIA.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3635/projeto_010_-_reajuste_servidores_aposentados.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3635/projeto_010_-_reajuste_servidores_aposentados.docx</t>
   </si>
   <si>
     <t>Projeto de Lei  nº 10/2020 - Estabelece o índice para revisão geral anual dos aposentados e das pensões do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3636/projeto_011_-_reajuste_servidores_geral.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3636/projeto_011_-_reajuste_servidores_geral.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2020 - Reajusta a tabela de pagamentos dos vencimentos os servidores municipais  de cargo de provimento efetivo, estagiários, celetistas e demais servidores e dá outras providências.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3637/projeto_012_-_reajuste_magisterio.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3637/projeto_012_-_reajuste_magisterio.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2020 - Reajusta as tabelas de pagamentos dos vencimentos dos integrantes do Magistério público de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3648/projeto_013_-_autoriza_obras.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3648/projeto_013_-_autoriza_obras.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2020 - Autoriza a realização de intervenção em ruas do Município de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3649/projeto_014_-_credito_especial_emendas_impositivas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3649/projeto_014_-_credito_especial_emendas_impositivas.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2020 - Fica o Poder Executivo autorizado a abrir um Crédito especial no valor de R$ 660.000,00.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3650/projeto_015_-_contrato_emergencial_pedreiro_e__rDRAcBW.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3650/projeto_015_-_contrato_emergencial_pedreiro_e__rDRAcBW.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2020 - Autoriza a contratação emergencial de 01 (um) Pedreiro e 02 (dois) Operários.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3651/projeto_016_-_contrato_emergencial_monitor.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3651/projeto_016_-_contrato_emergencial_monitor.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2020 - Autoriza a contratação emergencial de 01 (um) Monitor.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3652/projeto_017_-_contrato_emergencial_operador_retro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3652/projeto_017_-_contrato_emergencial_operador_retro.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17/2020 - Autoriza a contratação emergencial de 02 (dois) operadores de retroescavadeira.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3653/projeto_018_-_credito_especial_brasil_carinhoso.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3653/projeto_018_-_credito_especial_brasil_carinhoso.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18/2020 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 1.275,00.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3654/projeto_019_-_credito_especial_sessao_onerosa.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3654/projeto_019_-_credito_especial_sessao_onerosa.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2020  - Fica o Poder Executivo autorizado a abrir um crédito especial no valor de R$ 970.000,00.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3655/projeto_020_-_credito_extraordinario_saude.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3655/projeto_020_-_credito_extraordinario_saude.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20/2020 - Fica o Poder Executivo autorizado a abrir um crédito extraordinário no valor de R$ 72.494,30.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3656/projeto_021_-_contrato_emergencial_medido_veterinario.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3656/projeto_021_-_contrato_emergencial_medido_veterinario.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21/2020 - Autoriza a contratação emergencial de 01 (um) Médico Veterinário.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3665/projeto_022_-_contrato_emergencial_educacao.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3665/projeto_022_-_contrato_emergencial_educacao.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 22/2020 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE PROFISSIONAIS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3666/projeto_023_-_credito_suplementar_225_mil_saude_bibo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3666/projeto_023_-_credito_suplementar_225_mil_saude_bibo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23/2020 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 225.000,00.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3667/projeto_024_-_altera_estrutura_cc_lei_3565.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3667/projeto_024_-_altera_estrutura_cc_lei_3565.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 24/2020 - ALTERA LEI 3.565/2017 QUE REESTRUTUROU A ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3679/projeto_025_-_convenio_apae_covid_coronavirus.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3679/projeto_025_-_convenio_apae_covid_coronavirus.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/2020 - Altera a Lei Municipal 3.840/2019 que autorizou a realização de parceria voluntária com a APAE de São Jerônimo.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3680/projeto_026_-_credito_extraordinario_coronavirus.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3680/projeto_026_-_credito_extraordinario_coronavirus.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 26/2020 - Fica o Poder Executivo autorizado a abrir um Crédito Extraordinário no valor de R$ 45.095,35.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
     <t>Projeto de Lei nº 27/2020 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 1.750,00.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3696/projeto_028_-_credito_especial_lc_173_2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3696/projeto_028_-_credito_especial_lc_173_2020.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 28/2020 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 87.799,15.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3697/projeto_029_-_susepe_apenados_pac.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3697/projeto_029_-_susepe_apenados_pac.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 29/2020 - Autoriza a realização de convênio co o estado do rio Grande do Sul, através da superintendência dos Serviços Penitenciários - SUSEPE.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3698/projeto_030_-_credito_especial_saude_293_mil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3698/projeto_030_-_credito_especial_saude_293_mil.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 30/2020 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 293.000,00.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3735/projeto_031_-_credito_suplementar_lc_173_2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3735/projeto_031_-_credito_suplementar_lc_173_2020.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 31/2020 - Fica o Poder executivo autorizado a abrir um Crédito Suplementar no valor de R$ 694.042,07.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3736/projeto_032_-_contrato_emergencial_saude_-_enfermeiro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3736/projeto_032_-_contrato_emergencial_saude_-_enfermeiro.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 32/2020 - Autoriza a contratação emergencial de u Profissional da saúde.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3737/projeto_033_-_altera_lei_3803_2019_-_cessao_us_8Ip9pqm.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3737/projeto_033_-_altera_lei_3803_2019_-_cessao_us_8Ip9pqm.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 33/2020 - ALTERA A LEI MUNICIPAL 3.803/2019 QUE AUTORIZOU A CESSÃO DE USO DE IMÓVEL DO MUNICÍPIO AO ESTADO DO RIO GRANDE DO SUL PARA INSTALAÇÃO DO PRESIDIO ESTADUAL DE SÃO JERÔNIMO.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3743/projeto_034_-_contrato_emergencial_02_monitor.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3743/projeto_034_-_contrato_emergencial_02_monitor.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 34/2020 -  AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 02 (DOIS) MONITORES.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3744/projeto_035_-_contrato_emergencial_operario.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3744/projeto_035_-_contrato_emergencial_operario.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) OPERÁRIO.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3745/projeto_036_-_contrato_emergencial_01_assisten_DQ9BmaA.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3745/projeto_036_-_contrato_emergencial_01_assisten_DQ9BmaA.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 36/2020 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) ASSISTENTE SOCIAL.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3746/projeto_037_-_credito_especial_assistencia_soc_RktN0O4.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3746/projeto_037_-_credito_especial_assistencia_soc_RktN0O4.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 37/2020 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 16.275,00.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3747/projeto_038_-_credito_especial_defesa_civil_-__0zZVyvi.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3747/projeto_038_-_credito_especial_defesa_civil_-__0zZVyvi.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 38/2020 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 53.000,00.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3770/projeto_039_-_credito_especial_aliquotas_rpps_b_vQSgEJD.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3770/projeto_039_-_credito_especial_aliquotas_rpps_b_vQSgEJD.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 39/2020 - Autoriza o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 385.000,00.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3771/projeto_040_-_aliquotas_rpps.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3771/projeto_040_-_aliquotas_rpps.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 40/2020 - Reestrutura o regime Próprio de previdência social dos servidores.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3772/projeto_041_-_credito_especial_camara_covid_equ_Gh6dkfT.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3772/projeto_041_-_credito_especial_camara_covid_equ_Gh6dkfT.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 41/2020 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 138.271,86.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3773/projeto_042_-_contrato_emergencial_saude_-_pass_fmf129h.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3773/projeto_042_-_contrato_emergencial_saude_-_pass_fmf129h.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 42/2020 - Autoriza a contratação emergencial de profissionais para atuar na área da saúde.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3779/projeto_043_-_nome_ginasio_escola_nadal_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3779/projeto_043_-_nome_ginasio_escola_nadal_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 43/2020 - Dá denominação ao Ginásio de Esportes da Escola Padre Luiz de Nada.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3795/projeto_044_-_credito_suplementar_lc_173_2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3795/projeto_044_-_credito_suplementar_lc_173_2020.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 44/2020 - Fica o poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 1.563.682,44.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3805/projeto_045_-_credito_extraordinario_saude.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3805/projeto_045_-_credito_extraordinario_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 45/2020 - Fica o Poder Executivo autorizado a abrir um Crédito Extraordinário no valor de R$ 620.019,00</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3806/projeto_046_-_subsidio_troca_troca.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3806/projeto_046_-_subsidio_troca_troca.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 46/2020 - Autoriza concessão de subsídio aos agricultores integrantes do programa troca troca de sementes safra 2019/2020, considerando a situação de urgência.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3835/projeto_de_lei_047.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3835/projeto_de_lei_047.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 47/2020 - Autoriza a contratação emergencial de profissionais para atuar na área da saúde.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3836/projeto_048_-_ldo_2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3836/projeto_048_-_ldo_2021.docx</t>
   </si>
   <si>
     <t>Projeto de lei nº 48/2020 - dispõe sobre as diretrizes orçamentárias para o execício financeiro de 2021.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3837/projeto_049_-_aliquotas_rpps.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3837/projeto_049_-_aliquotas_rpps.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 49/2020 - ALTERA A LEI MUNICIPAL 2.363/2005, QUE REESTRUTURA O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS EFETIVOS DO MUNICÍPIO DE SÃO JERÔNIMO, DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO DA REPÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3857/projeto_de_lei_no_50.2020.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3857/projeto_de_lei_no_50.2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 50/2020 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 14.000,00.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3858/projeto_051_-_credito_especial_aliquotas_rpps_beneficios.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3858/projeto_051_-_credito_especial_aliquotas_rpps_beneficios.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 51/2020 - Fica o Poder Executivo autorizado a abrir um crédito Especial no valor de R$ 385.000,00.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3865/projeto_052_-_pavimentacao_comunitaria_epitacio_pessoa_e_antonio_pinto_2.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3865/projeto_052_-_pavimentacao_comunitaria_epitacio_pessoa_e_antonio_pinto_2.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 52/2020 - AUTORIZA A REALIZAÇÃO DE INTERVENÇÕES EM RUAS DO MUNICÍPIO DE SÃO JERÔNIMO ATRAVÉS DA LEI MUNICIPAL 3.524/2017 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3866/projeto_053_-_credito_suplementar_folha.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3866/projeto_053_-_credito_suplementar_folha.docx</t>
   </si>
   <si>
     <t>Projeto de lei nº 53/2020 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 2.748.300,00.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3874/projeto_054_-_credito_suplementar_lc_173_2020_2.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3874/projeto_054_-_credito_suplementar_lc_173_2020_2.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 54/2020 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 783.670,35.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3867/projeto_055_-_credito_especial_obra_saude.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3867/projeto_055_-_credito_especial_obra_saude.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 55/2020 - Fica o Poder Executivo autorizado a abrir um Crédito especial no valor de R$ 246.500,00.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3893/projeto_056_-_loa_2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3893/projeto_056_-_loa_2021.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 56/2020 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE SÃO JERÔNIMO PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3922/projeto_057_-_credito_extraordinario_aldir_blanc.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3922/projeto_057_-_credito_extraordinario_aldir_blanc.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 57/2020 - Fica o Poder Executivo autorizado a abrir um Crédito extraordinário no valor de R$ 193.473,54.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3923/projeto_058_-_credito_suplementar_defesa_civil_-_obras_-_barca_reequilib....docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3923/projeto_058_-_credito_suplementar_defesa_civil_-_obras_-_barca_reequilib....docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 58/2020 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 23.904,43.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3924/projeto_059_-_contrato_emergencial_saude_-_farmaceutico.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3924/projeto_059_-_contrato_emergencial_saude_-_farmaceutico.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 59/2020 - Autoriza a contratação emergencial de farmacêutico para atuar na área da saúde.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3931/projeto_060_-_contrato_emergencial_educacao_2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3931/projeto_060_-_contrato_emergencial_educacao_2021.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 60/2020 - Autoriza a contratação emergencial de profissionais para educação.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3932/projeto_061_-_sine_predio.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3932/projeto_061_-_sine_predio.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 61/2020 - Autoriza a realização de termo de Cooperação Técnica com a FGTAS - Fundação Gaúcha do Trabalho e Ação Social.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3935/projeto_062_-_consepro_2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3935/projeto_062_-_consepro_2021.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 62/2020 - Autoriza a realização de parceria voluntária com o Consepro (Conselho Comunitário Pró-segurança Pública de São Jerônimo) e dá outras providências.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3936/projeto_063_-_coral_2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3936/projeto_063_-_coral_2021.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 63/2020 - Autoriza a realização de parceria voluntária com o Coral Municipal de São Jerônimo.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3937/projeto_064_-_casa_da_crianca_2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3937/projeto_064_-_casa_da_crianca_2021.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 64/2020 - Autoriza parceria voluntária com a Casa da Criança de São Jerônimo.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3526/pr__001_2020_-_associacao_uvergs.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3526/pr__001_2020_-_associacao_uvergs.doc</t>
   </si>
   <si>
     <t>	Projeto de Resolução nº 01/2020 - Autoriza a Câmara Municipal de vereadores de São Jerônimo a filiar-se com a UVERGS (União dos Vereadores do Rio Grande do Sul).</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3559/pr__002_2020_-_diarias.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3559/pr__002_2020_-_diarias.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 02/2020 - ALTERA A RESOLUÇÃO 15/2018, A QUAL DISCIPLINA A CONCESSÃO, REALIZAÇÃO E O PAGAMENTO DE DIÁRIAS A VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3611/pr__003_2020_-_diarias.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3611/pr__003_2020_-_diarias.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 03/2020 - Disciplina a concessão reativação e o pagamento de diárias a Vereadores e Servidores da Câmara Municipal de vereadores de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3612/pr__004_2020_-_uso_de_veiculo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3612/pr__004_2020_-_uso_de_veiculo.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 04/2020 - Dispõe sobre o pagamento de indenização pelo uso de veículo particular aos Vereadores e Servidores do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3640/pr__005_2020_-_credito_suplementar.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3640/pr__005_2020_-_credito_suplementar.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 05/2020 - FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 158.000,00 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3641/pr__006_2020_-_revisao_estagiarios.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3641/pr__006_2020_-_revisao_estagiarios.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 06/2020 - Concede reajuste aos Estagiários do Poder Legislativo de São Jerônimo e da outras Providências.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3647/pr__007_2020_-_horario_camara.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3647/pr__007_2020_-_horario_camara.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 07/2020 - Acrescenta o Parágrafo único no art. 92 do Regimento Interno da Câmara de Vereadores de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3748/pr__008_2020_-_credito_suplementar.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3748/pr__008_2020_-_credito_suplementar.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 08/2020 - FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3881/pr__009_2020_-_credito_suplementar.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3881/pr__009_2020_-_credito_suplementar.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 09/2020 - FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 9.000,00 (NOVE MIL REAIS) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3938/pr__010_2020_-_credito_suplementar.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3938/pr__010_2020_-_credito_suplementar.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº  10/2020 - Fica o Poder Legislativo Municipal autorizado a abrir um Crédito Suplementar no valor de R$ 40.000,00 (quarenta mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>XXXXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3597/prop._02.03.20-estiagem.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3597/prop._02.03.20-estiagem.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo que seja feito uma avaliação técnica com relação do milho  disponibilizado pelo programa Troca-Troca de sementes tendo em vista a situação de estiagem que assola no município, objetivando o levantamento de dados reais para  possível anistia dos pagamentos da semente do programa Troca-Troca do município, mesmo antes da manifestação do Governo do Estado do RS.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3598/prop._02.03.20-estiagem_produtor_rural.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3598/prop._02.03.20-estiagem_produtor_rural.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo através das Secretarias competentes que venha tratar a situação de estiagem com mais urgência e seriedade possível, tendo como ponto de partida a criação de programas que amenizem a situação, aportando recursos financeiros municipais, até a manifestação do Governo do Estado RS e Federal com a mesma. Investir em recursos municipais na compra de kits de irrigações para uso  itinerantes nas comunidades rurais  tendo como objetivo amenizar as situações mais precárias e identificadas, criação de programas que fomentam a reservação de água na propriedade, sendo para  consumo humano, de dessedentação animal e irrigação. Tendo em vista a situação decorrente dos últimos anos de déficit hídrico no município e no Estado do RS. Não mais podendo a cada estiagem fazer com que o produtor rural venha sofrer por falta de programa, proposta tendo como base prevenção de situações futuras.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3599/proposicao_instalacao_de_cameras_de_monitoramen_7eyB8n2.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3599/proposicao_instalacao_de_cameras_de_monitoramen_7eyB8n2.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, através do Departamento de Trânsito que seja instalado Câmeras de Monitoramento nas entradas e saídas do município. Para dar melhor segurança para nossa comunidade e Comércio local.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3600/proposicao_02032020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3600/proposicao_02032020.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Prefeito Evandro Agiz Heberle que demita urgentemente o Secretário de Saúde de São Jerônimo o Srº. Ederson Pizio Lopes, pela irresponsabilidade de expor em rede social (whatsApp), caso não confirmado de Coronavírus em nossa cidade, sendo que a impressa divulga diariamente os municípios que possuem o foco, e a nossa cidade não consta em nenhum órgão de impressa do Estado. A inconsequência do atual secretário vai além,  coloca  pânico na população e da  nome a pessoa, que supostamente seria portadora do vírus._x000D_
  Outro sim, saliento que a falta de ginecologista, exames, materiais de curativos exemplo (micropore), remédios, e especialidades necessárias demonstram a falta de preparo e condições do atual secretário, por esses motivos venho exigir a urgente a exoneração do mesmo.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
     <t>Gilnei Ventura</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3601/mocao_de_reconhecimento_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3601/mocao_de_reconhecimento_2020.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que envie Moção de Reconhecimento ao Senhor  Paulo Rogério Lucas Sib, pelos trabalhos prestados em nossa comunidade  com sua  empresa de Segurança  e Serviços CASSIBS.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
     <t>Jair Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3602/pedido_de_coloccao_de_canos_travessa_lauro_heberle.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3602/pedido_de_coloccao_de_canos_travessa_lauro_heberle.odt</t>
   </si>
   <si>
     <t>solicitar a Secretaria de Obras e Defesa civil a colocação de canos urgente na Travessa Lauro Heberle nº 65.        _x000D_
     _x000D_
 Justificativa Oral ou escrita: Conforme solicitação dos Vereadores Jair Ribeiro e Filipe Ramos, esta obra teve a promessa de sua conclusão á 2 anos e até agora não foi concluída. Solicitamos urgência pois devido a erosão, a valeta já esta nos pilares da residência.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3603/proposicao_02032020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3603/proposicao_02032020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja enviado a Secretaria de Obras para que seja realizado a manutenção de lâmpadas e foto células nos postes da rua Constantino Picarelli e principalmente na entrada da Princesa Isabel.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
     <t>Arthur dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3619/proposicao_02032020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3619/proposicao_02032020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Poder Executivo a prestação de contas das despesas do Carnaval 2020, incluindo estruturas, hospedagem, alimentação, contratos de shows e auxílios às escolas.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
     <t>Rodrigo Marcolin, Alan  Menezes, Amaro da Maré, Arthur dos Santos, Elisa Mara, Filipe da Agricultura, Filipe Pico, Gilnei Ventura, Jair Ribeiro, Neti Poeta, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3620/prop._dia_09-03-2020_cedencia_posto_da_policia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3620/prop._dia_09-03-2020_cedencia_posto_da_policia.odt</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo o estudo da cedência do segundo andar do prédio localizado na Praça Júlio de Castilhos objetivando a instalação de um Posto Avançado de Patrulhamento para a Brigada Militar.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3621/predio_antiga_prefeitura.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3621/predio_antiga_prefeitura.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo que informe a esta Casa a real situação da construção que se encontra parada, do Palácio Dr° Carlos Alfredo Simch (prédio antigo da prefeitura), localizado na esquina na rua Cel. Soares de carvalho com a rua Rio Branco.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3622/fiscal_de_tributos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3622/fiscal_de_tributos.odt</t>
   </si>
   <si>
     <t>solicita  ao Poder Executivo a colocação de  mais  Fiscais de Tributos no município, pois a uma grande necessidade nesta área devido a anseios da população pedindo mais fiscalização e atitudes por parte da Prefeitura Municipal, pois há várias leis a serem mais fiscalizadas em nossa comunidade.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3623/proposicao_cercamento_pracinha_e_academia_ao_ar_ywLmy1I.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3623/proposicao_cercamento_pracinha_e_academia_ao_ar_ywLmy1I.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo através da Secretaria Competente, que seja instalado uma “ACADEMIA AO AR LIVRE” com equipamentos, dentro do programa Nacional de Academia da Saúde, ao final da Rua Rio Branco, na área pública do município em frente a Secretaria Municipal de Obras (no Pórtico de entrada da Cidade), conforme já solicitado anteriormente por este vereador em 22 de maio de 2017, para utilização da comunidade jeronimense. Solicito ainda que seja realizado o CERCAMENTO do entorno do referido local (na entrada do município, na confluência da Rua 30 de Setembro com as Avenidas Rio Branco e Dr. José Athanásio), com o intuito de garantir a segurança dos usuários (pais e crianças), haja vista que trata-se de um dos acessos ao município, bem como de bairros populosos.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>Elisa Mara</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3624/proposicao_marco.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3624/proposicao_marco.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo informação a respeito da emenda parlamentar de R$ 250.000,00 de número 38308/18, para a reforma do ginásio de esporte que esta com cláusula suspensiva, que impede a liberação do recurso que vencera em 23/04/2020.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3625/proposicaopraca_com_playground_beira_rio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3625/proposicaopraca_com_playground_beira_rio.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo que seja construído praça de Playground no Bairro Cidade Baixa, próximo a rotatória da Santa Iemanjá, para que os moradores daquela localidade tenha uma área de lazer adequada.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3627/proposicao_premio_mulher_destaque.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3627/proposicao_premio_mulher_destaque.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora a Concessão do Prêmio Mulher Destaque da Câmara Municipal de Vereadores de São Jerônimo._x000D_
 _x000D_
 Adriane da Rosa Weber – Vereador Amaro Jerônimo Vanti de Azevedo – Bancada PDT_x000D_
 Rosângela Raphaelli Camargo – Vereador Filipe Ramos dos Santos – Bancada PDT_x000D_
 Maria Nazaré Dias Dornelles – Vereadora Elisa Rocke de Souza – Bancada PTB _x000D_
 Lourdes Spott Fallavena – Vereador Jair Alfredo Campezato Ribeiro – Bancada SD_x000D_
 Ana Célia Plein Bolzan – Vereador Rodrigo Dornelles Marcolin – Bancada PSDB _x000D_
 Élia Vieira Rada  - Vereadora Cláudia Maria Poeta Dias Oliveira da Silva – Bancada PP_x000D_
 Helena Machado – Vereador Valmir Nunes dos Santos – Bancada do PP_x000D_
 Valentina Ostoki Genz – Vereador Gilnei Straccione Ventura – Bancada SD                                 Eliane Silva Kriguer - Vereador Alan Ferreira Menezes – Bancada do PSDB _x000D_
 IneldaTrevisan da Rosa - Vereador Artur dos Santos – Bancada do PP_x000D_
 Juliana de Godoy Schuch – Vereador Filipe Almeida de Souza</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>Rodrigo Marcolin</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3628/prop._dia_16-03-2020_praticas_complementares.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3628/prop._dia_16-03-2020_praticas_complementares.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido o plenário, solicitar ao Poder Executivo a inclusão das PRÁTICAS INTEGRATIVAS E COMPLEMENTARES NO SUS (PNPIC) do município de São Jerônimo. _x000D_
 As Práticas Integrativas e Complementares (PICS) são tratamentos que utilizam recursos terapêuticos baseados em conhecimentos tradicionais, voltados para prevenir diversas doenças como depressão e hipertensão. Em alguns casos, também podem ser usadas como tratamentos paliativos em algumas doenças crônicas._x000D_
 Atualmente, o Sistema Único de Saúde (SUS) oferece, de forma integral e gratuita, 29 procedimentos de Práticas Integrativas e Complementares (PICS) à população. Os atendimentos começam na Atenção Básica, principal porta de entrada para o SUS. São elas: _x000D_
     • Aromaterapia_x000D_
     • Apiterapia_x000D_
     • Arteterapia_x000D_
     • Ayurveda_x000D_
     • Biodança_x000D_
     • Bioenergética_x000D_
     • Constelação Familiar_x000D_
     • Cromoterapia_x000D_
     • Dança Circular_x000D_
     • Geoterapia_x000D_
     • Hipnoterapia_x000D_
     • Homeopatia_x000D_
     • Imposição de Mãos_x000D_
     • Massoterapia_x000D_
     • Medinica Antroposófica/Antroposofia aplicada à saude_x000D_
     • Medicina Tradicional Chinesa – Acupuntura_x000D_
     • Meditação_x000D_
     • Musicoterapia_x000D_
     • Naturopatia_x000D_
     • Osteopatia_x000D_
     • Ozonioterapia_x000D_
     • Plantas Medicinais – Fitoterapia_x000D_
     • Quiropraxia_x000D_
     • Reflexoterapia_x000D_
     • Reiki_x000D_
     • Shantala_x000D_
     • Terapia Comunitária Integrativa_x000D_
     • Terapia de Florais_x000D_
     • Termalismo Social/Crenoterapia_x000D_
     • Yoga_x000D_
 Compete ao gestor municipal elaborar normas técnicas para inserção da PNPICs na rede municipal de Saúde e definir recursos orçamentários e financeiros para a implementação das PICs. Os recursos para as PICs integram o Piso da Atenção Básica (PAB) de cada município.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3629/proposicao_16032020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3629/proposicao_16032020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja informado qual providências está sendo tomada pela Secretaria de Saúde com relação a prevenção do Coronavírus – Covid19.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3630/proposicao_16032020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3630/proposicao_16032020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao executivo junto ao departamento de transito a troca da sinalização do cruzamento da rua Cel. Soares de Carvalho com a Av. Rio Branco, com placa “Dê a Preferência”, onde vem acontecendo enúmeros acidentes, mudando para a placa “PARE” redobrando assim a atenção dos condutores.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3631/proposicao_suicidio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3631/proposicao_suicidio.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo junto a Secretaria de Saúde e Educação que seja implantado medidas preventivas nas Escolas sobre o suicídio, que teve alto um índice nos últimos anos.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3632/prop._16.3.20_-_salario_funcionalismo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3632/prop._16.3.20_-_salario_funcionalismo.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo que no mínimo atenda a proposta apresentada pelo Sindicato dos Municipários de São Jerônimo referente ao ajuste salarial, ofício nº 005/2020 de 03 de março de 2020, corrigir o salário dos servidores públicos municipais que totaliza 3.75% referente ao IPCA acumulado, 1.35% referente atrasados pendentes de 2015, 4% referente a 1% a cada ano do atual governo 2017/2020, 1% referente ao ganho real, minimizando a defasagem salarial, totalizando 10.10% e no mínimo reajustando o vale alimentação de R$ 17,65 (dezessete reais e sessenta e cinco centavos) para R$ 20,00 (vinte reais).</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3633/16.3.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3633/16.3.odt</t>
   </si>
   <si>
     <t>solicitar ao Departamento de Trânsito a colocação de um quebra-molas, na Rua Alice Vante , Rua da Beira da Praia do Encontro, em frente ao restaurante Salarius, pois os automóveis estão passando em alta velocidade podendo causar riscos de acidentes.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3634/proposicao_contratacao_de_um_profissional_de_re_2WWsWd5.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3634/proposicao_contratacao_de_um_profissional_de_re_2WWsWd5.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, que faça a contratação emergencial de um profissional responsável pelo recolhimento de animais.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3642/proposicao_pedido_de_esclarecimento_ao_executiv_8roSld1.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3642/proposicao_pedido_de_esclarecimento_ao_executiv_8roSld1.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal, que seja informado á essa Casa como esta sendo distribuída as Emendas Impositivas, já que foram liberados por cada Gabinete o valor de R$ 60.000,00  totalizando R$ 660.000,00 sendo 50% destinados á Saúde e 50% destinados á compra de Cestas Básicas e outras aplicações que contemple a situação de Pandemia , Covid 19 (Corona Vírus). Estamos sendo cobrados por grande parte da população, pois não estão vendo este tipo de aplicação da Emenda, inclusive estão distribuindo apenas alguns itens de alimento á população atingida como se fosse Cestas Básicas.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3643/proposicao_13042020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3643/proposicao_13042020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 a Mesa Diretora que seja feito um Decreto Legislativo nominando a area de campo de futebol e Pracinha situado na Rua José Severino Vanti no Bairro Fátima, também conhecida como “Sapolândia”, como “Area Recreativa Miguel Silva da Silva”,  homenageando-o pelo relevante trabalho voluntário que  fazia deixando um legado de doação e amor ao próximo.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3644/prop._11.05.20-_anestia_troca-troca.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3644/prop._11.05.20-_anestia_troca-troca.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido  Plenário, solicitarem ao Poder Executivo Municipal referente que o município anistia às dívidas dos pequenos produtores com o Programa Troca-Troca de sementes,  em favor dos agricultores do nosso município, especialmente os oriundos da agricultura de base familiar, pedimos urgentemente agilidade na elaboração do Projeto de Lei – PL, e envie para esta Egrégia Casa Legislativa, a fim de ser submetido à apreciação do Plenário autorizando o Poder Executivo Municipal a subsidiar integralmente as operações realizadas no âmbito do “Programa Troca-Troca” - Safra 2019/2020. Solicitamos também, agilidade na aquisição do tanque de armazenamento de água conforme anunciado pelo Executivo.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3645/proposicao_contratacao_de_um_caminhao_pipa.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3645/proposicao_contratacao_de_um_caminhao_pipa.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, que faça a contratação emergencial de caminhão Pipa, para passar no interior do nosso município, na localidade da Carvoeira na Estrada Velha do Butiá, como também em todos lugares necessários nos demais distritos para que os moradores do município possa ter água potável para consumo devido ao Decreto de Emergencial de Calamidade Pública em função da seca que assola nosso município.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3646/proposicao_pedido_de_esclarecimento_ao_executiv_8rosld1.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3646/proposicao_pedido_de_esclarecimento_ao_executiv_8rosld1.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer após ouvido Plenário Solicitar ao executivo informações de como estão sendo tomadas as providências necessárias quanto a seca no interior do Município, conforme ficou acertado em reunião com a Comissão de Agricultura e Assuntos do Interior que seriam feitos aberturas de poços artesianos, distribuição de água potável para os moradores, contratação do caminhão pipa. Pois a situação continua crítica, os animais morrendo e as famílias perdendo suas plantações.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3657/pedido_conpasul_arrumar_rampa.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3657/pedido_conpasul_arrumar_rampa.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal que encaminhe a Empresa Conpasul,o pedido para arrumar a rampa de acesso dos barcos na Praia do Encontro.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3658/proposicao_15052020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3658/proposicao_15052020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja feita a construção de uma boca de loba na rua Zeferino Ferreira com a travessa Brasília, devido ao escoamento da água da chuva .</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3659/18052020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3659/18052020.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo junto à Secretaria de Planejamento uma avaliação técnica  da estrutura do pórtico da entrada localizado no trevo de acesso da Av. Dr José Athanásio com a ERS-401, bem como, emissão de laudo com resultado da referida avaliação .</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3660/proposicao_saibro_na_estrada_que_liga_ao_porto_do_conde.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3660/proposicao_saibro_na_estrada_que_liga_ao_porto_do_conde.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, que faça a colocação de saibro na estrada principal que liga São Jerônimo ao Bairro Porto do Conde.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3661/prop._25.5.20_-_criterio_da_estiagem_cesta_basica.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3661/prop._25.5.20_-_criterio_da_estiagem_cesta_basica.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido  Plenário, solicitarem ao Poder Executivo Municipal  que seja enviado para esta Casa Legislativa  o cronograma de entrega, qual o setor e profissional responsável que fará a organização e planejamento dos recursos Federais destinados ao município em virtude da estiagem, e como será distribuídas as  cestas básicas no interior no seu total de 1.400 unidades  no valor de R$ 112.776,00( cento e doze mil, setecentos e setenta e seis reais)  anunciadas pelo Prefeito Municipal e os critérios que serão utilizados para as famílias que serão contempladas. A Comissão da Agricultura  e Assuntos do Interior tem o objetivo e dar transparência no processo acima referido aos munícipes.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3662/pedido_de_auxlio_para_o_transporte_escolar_25.05.20.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3662/pedido_de_auxlio_para_o_transporte_escolar_25.05.20.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal que encontre uma Alternativa para amenizar a situação que se encontram os Transportadores do Transporte Escolar do Município. Os mesmos estão parados desde que iniciou a Pandemia do Corna Vírus Covid–19 em Março de 2020, sem terem nenhuma Renda, pois eles dependem dos alunos e professores para que o transporte funcione. Por este motivo, solicito ao Exmo. Prefeito Evandro, que encontre uma alternativa de amenizar esta situação onde cito a DOAÇÃO DE CESTAS BÁSICAS e sabendo que por Lei o Município não pode Subsidiá-los, que a administração conceda isenção do pagamento do Alvará de Funcionamento 2020. Temos vários transportadores e com eles seus auxiliares (Monitores)._x000D_
 Certo de que serão atendidos, agradeço sua atenção.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3663/250520.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3663/250520.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer após ouvido Plenário Solicitar ao Executivo juntamente ao controle interno informações referentes a ata da ultima prestação de contas do dia 28/02/2020.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3664/proposicao_mocao_de_reconhecimento_recantus_e_t_tE3rXcu.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3664/proposicao_mocao_de_reconhecimento_recantus_e_t_tE3rXcu.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que envie Moção de Reconhecimento aos proprietários  do Café Recantus senhor Ademilson Jose Schimitt, senhora Leci Teles Padilha, como também a senhora Therezinha de Jesus Ferreira Sippel, pelos excelentes serviços desempenhados realizando ação social ajudando a comunidade neste momento tão difícil de pandemia, merecendo nosso total reconhecimento.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3668/lombada_luis_miller_picarelli.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3668/lombada_luis_miller_picarelli.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo junto ao Departamento de Trânsito o estudo para a colocação de uma lombada física na rua Luís Miller Picarelli, em frente ao número 951, pois vários moradores e pessoas da comunidade vieram até mim, pedir ajuda para ser feita essa lombada, o tráfego é intenso e os veículos trafegam em alta velocidade podendo ocorrer acidentes no local, devido essa rua estar em sentido único ficando direcionado o tráfego em maior quantidade para essa via, também peço o retorno para Mão Dupla do trecho entre a Avenida Bento Gonçalves e a Rua Antônio Cândido Coutinho, pois esse retorno diminuiria o problema.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3669/prop._dia_27-05-2020_hasteamento_da_bandeira.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3669/prop._dia_27-05-2020_hasteamento_da_bandeira.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvir o  Plenário, solicitar ao Poder Executivo, avalie a possibilidade de hastear as bandeiras do prédio da Câmara Municipal a meio mastro, pelo prazo de 3 dias, em homenagem às mais de 23 mil vitimas do COVID19. Cabe salientar que tal medida vem sendo adotada por diversas Casas Legislativas do País, em profundo respeito ao luto vivenciado pelos familiares.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3670/proposicao_neti.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3670/proposicao_neti.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo relatório contendo todas as infrações de trânsito cometidas pelos veículos de propriedade da Prefeitura Municipal de São Jerônimo, no período de Janeiro de 2017 à Maio de 2020, onde conste._x000D_
 _x000D_
 ●	Data da infração;_x000D_
 ●	Placa, modelo do veículo e qual secretaria pertence;_x000D_
 ●	Valor da infração;_x000D_
 ●	Condutor identificado;_x000D_
 ●	Se foi aberta sindicância;_x000D_
 ●	Situação de ressarcimento;_x000D_
 ●	Data de efetivo desconto em folha;_x000D_
 ●	Número do processo administrativo que registra este procedimento;</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3671/proposicao_junho_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3671/proposicao_junho_2020.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo juntamente a Secretaria da Agricultura que informe a essa Casa onde os funcionários do Interior lotados nessa Secretaria bem como os da Obra que também desempenham suas funções sob o comando desta Secretaria, devem cumprir seus horários bem como assinar seu ponto de trabalho, já que foram orientados a não fazer isso no centro administrativo do interior.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3672/proposicao_medico_para_interior.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3672/proposicao_medico_para_interior.docx</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, através da Secretaria de Saúde médico Clínico Geral para o interior do nosso município.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>Alan  Menezes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3673/proposicao_01.06.2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3673/proposicao_01.06.2020.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Legislativo que seja feito um Projeto de Lei para isenção de taxa de alvará no primeiro ano para os Microempreendedores Individuais, pois o nosso município ainda não está adequado e está cobrando, e gostaria também de uma adequação do município com a Lei 13.874/2019 de 20/09/2019 que trata das isenções para alvarás de funcionamento para atividades de baixo risco, na qual já existe outras cidades implementando, como a cidade de Esteio, Lei de nº 7.255 de 08/09/2019 em anexo a esta proposição._x000D_
 _x000D_
 Justificativa:_x000D_
 A criação do projeto de Lei trará novos empreendimentos para o município de São Jerônimo, geração de novos empregos diretos e indiretos, aumento da arrecadação de ICMS e ISSQN, bem como a diminuição dos custos para abertura de novas empresas e também a diminuição dos custos para os empresários que já atuam na cidade. Lembrando que a isenção das taxas de alvará não irá beneficiar todas as empresas, apenas àquelas que se enquadrarem com atividades de baixo risco.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3674/proposicao_reiterando_quebra_molas_jeronimo_ped_nLHjV58.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3674/proposicao_reiterando_quebra_molas_jeronimo_ped_nLHjV58.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal juntamente ao Departamento de Trânsito que seja colocado quebra-molas na Rua Jerônimo Pedroso de Oliveira entre a RS 401 e a escola Polivalente. Reiterando Proposição Nº 37/2019 dia 01/04/2019.           _x000D_
 _x000D_
 Justificativa Oral ou escrita: Desde que foi feito o asfalto nesta rua aumentou a velocidade dos automóveis e motos no local, colocando em risco os moradores e principalmente o grande fluxo de pessoas entre elas as crianças que se deslocam para a escola Polivalente em épocas escolares.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3675/proposicao_08062020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3675/proposicao_08062020.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo através da Secretaria de Saúde, Médico Ginecologista para atendimento no posto de saúde, devido a falta que estamos enfrentando no momento.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3676/retorno_de_mao_dupla_luis_miler_picarelli.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3676/retorno_de_mao_dupla_luis_miler_picarelli.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo junto ao Departamento de Trânsito o estudo para o retorno da mão dupla na rua Luís Miller Picarelli,  entre a Escola  Carlos Maximiliano e o prédio do INSS( esquina da rua Rio Branco), visto que com a saída da Secretária de Saúde do prédio do INSS não temos um grande fluxo de veículos  neste trecho, os custos são baixos para essa alteração.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3677/proposicao_08062020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3677/proposicao_08062020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 Ao Executivo, a instalação de um redutor de velocidade na Rua Dr. Zeno Schwengber , onde termina o asfalto, próximo a esquina com a Rua Pedro Fantin os moradores que ali residem relatam que além da poeira, o excesso de velocidade é um grave problema que enfrentam.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3678/proposicao_mocao_de_reconhecimento_paulinho_barbeiro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3678/proposicao_mocao_de_reconhecimento_paulinho_barbeiro.docx</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que envie Moção de Reconhecimento ao Senhor Paulo Rogério Teixeira dos_x000D_
 Santos( Paulinho Barbeiro ), pelos excelentes serviços desempenhados através de realização de festa infantis como dia das crianças, pascoa, natal e entre outras. Ajudando nossa comunidade carente, merecendo nosso total reconhecimento.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3682/proposicao_15062020.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3682/proposicao_15062020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo através da Secretaria de Saúde, que seja encaminhada a esta Casa relatório referente a aquisição de testes rápido para identificação do COVID-19. Quantidade; Fonte do recurso utilizada para aquisição e Empresa que foi comprado e valor pago.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3683/prop._15.6.20_-_fetag-rs.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3683/prop._15.6.20_-_fetag-rs.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo Municipal a anistia às dívidas dos pequenos produtores com o Programa Troca-Troca de sementes, em favor dos agricultores do nosso município, especialmente os oriundos da agricultura de base familiar, pedimos urgentemente agilidade na elaboração do Projeto de Lei – PL, e envie para esta Egrégia Casa Legislativa, a fim de ser submetido à apreciação do Plenário autorizando o Poder Executivo Municipal a subsidiar integralmente as operações realizadas no âmbito do “Programa Troca-Troca” - Safra 2019/2020. Tendo em vista que o Governo do Estado RS anistiou 60% da safra e 100% da safrinha, ficando 40% para o pagamento do agricultor, sendo assim em nome da Comissão da Agricultura Assuntos do Interior pedimos que o Executivo anistie a totalidade por parte do agricultor. Como exemplo de alguns municípios do Estado do RS estão executando, exemplo conforme anexo o Projeto de Lei do município de Encantado.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3684/lombada_lima_e_silva_conserto_caetano_bianch_reiterando.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3684/lombada_lima_e_silva_conserto_caetano_bianch_reiterando.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo junto a Secretária de Obras que providenciem  o conserto do calçamento e paralelepípedo da rua Caetano Bianch esquina com Marechal Deodoro devido a erupção causada pela Sanga do Simplício, pois encontra-se em péssimo estado causando transtornos para a comunidade. Reiterando Proposição do dia 02/12/2019.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3685/proposicao_15.06.2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3685/proposicao_15.06.2020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido  Plenário, solicitar que seja reiterado a proposição já existente por vários Vereadores sobre a possível colocação  de um semáforo   na esquina do Hospital de São Jerônimo que cruzam as ruas Rio Branco e Salgado Filho._x000D_
 Justificativa Oral ou escrita: Com o aumento da demanda de automóveis e pedestres naquele local , existindo o hospital e proximidades da escola IEE São Jerônimo, com clinicas de atendimento medico, o risco de acidentes é muito alto.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3686/proposicao_valmir_150620.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3686/proposicao_valmir_150620.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo através da Secretaria de Saúde que seja montado uma Sala de Coleta de Exames de Laboratório no Posto de Saúde que será inaugurado no bairro chananeco para facilitar o acesso à população.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3687/proposicao_15.06.2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3687/proposicao_15.06.2020.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que envie Convite ao Prefeito Municipal o senhor Evandro Agiz Heberle, para fazer o uso da Tribuna Popular, para tratar referente o Orçamento do Município, Projeto Cura entre outros assuntos.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3688/proposicao15062020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3688/proposicao15062020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  a Mesa Diretora que seja entregue uma Moção de Reconhecimento ao Sr. João Carlos Araújo Soares, pelo belo trabalho que desempenha ao longo dos anos frente ao tradicionalismo.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3689/proposicao_15.06.2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3689/proposicao_15.06.2020.odt</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3690/proposicao_22062020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3690/proposicao_22062020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  à Secretaria de Obras que faça o recolhimento de galhos do passeio publico na esquina das Ruas Zeno shwengber com a Rua Pedro Fantin, no Bairro Fátima, provenientes da limpeza de um imóvel que encontrava-se abandonado, fazendo com que os moradores ficassem incomodados com aparecimento de animais, como cobras, aranhas, etc... e também o recolhimento de galhos na RS401, na altura da Marmoraria do Lago, bairro Lago Parque Clube, onde os mesmos pode atrapalhar o uso do acostamento, colocando em risco quem trafega pela via também os pedestres.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3691/proposicao.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3691/proposicao.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que seja feita se possível a medição de temperatura de todas as pessoas que tenham necessidade de entrar nas dependências da Câmara de Vereadores para assim poder ter mais segurança dos que ali estão, devido ao COVID-19.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3692/buraco_na_rua_jose_ache.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3692/buraco_na_rua_jose_ache.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo junto a Secretária de Obras que providenciem  o patrolamento para o nivelar a  Rua Antônio José Ache, Bairro Fátima, e se possível a colocação cascalho para melhorar o tráfego da via, pois devido ao período de chuvas piorou muito causando vários buracos, tornando difícil o acesso.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3693/proposicao_pedido_de_pracinha_na_praia_do_encon_8Qymghp.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3693/proposicao_pedido_de_pracinha_na_praia_do_encon_8Qymghp.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo Municipal que coloque uma Pracinha para crianças na Praia do Encontro na parte das churrasqueiras._x000D_
 _x000D_
     _x000D_
 Justificativa escrita: Pois hoje temos uma população considerável de crianças naquele local.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3694/proposicao_170620.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3694/proposicao_170620.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo, que seja feita a manutenção na caixa da água que abastece o Posto da Palmeira, obtendo informações que está a mais de cinco meses sem água o  posto.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3695/proposicao_funasa_e_emater.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3695/proposicao_funasa_e_emater.docx</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que envie oficio a FUNASA e Emater RS, solicitando que informe se o município de São Jerônimo será contemplado, conforme a Bancada Federal Gaucha, composta de 31 Deputados Federais e 3 Senadores, destinou 29 milhões para a FUNASA levar água aos municípios gaúchos. As obras serão realizadas em parceria com o Exercito Brasileiro e os critérios de escolha foram definidos tecnicamente com base em dados da FUNASA e Emater. Caso negativo solicito que inclua o nosso município, pois o mesmo encontra-se com sérios problemas de estiagem principalmente no interior do município.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3699/contrato_de_um_calceteiro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3699/contrato_de_um_calceteiro.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo Municipal que   contrate com urgência um calceteiro, pois estamos precisando muito desse serviço de pavimentação, calcamento, colocação de pedras, em fim visando  o melhoramento das  ruas  da nossa cidade, que encontra-se  com muitos problemas por falta de um profissional para exercer esse tipo de serviço.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3700/proposicao_29062020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3700/proposicao_29062020.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido plenário, solicitar a Mesa Diretora um Decreto Legislativo, nominando a rua indicada no mapa em anexo, como rua “Argemiro Rodrigues da Silva” localizada atrás do campo de futebol no Bairro Ouro Preto,  atendendo os pedidos dos moradores que ali residem que tem dificuldades para solicitar ligações de água, luz e entrega de correspondência.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3701/proposicao_29062020.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3701/proposicao_29062020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo juntamente com a Secretaria de Saúde, que seja feita se possível um controle de temperatura em todos os órgãos Públicos do Município, principalmente nos de maior fluxo de pessoas para asssim poder ter mais segurança devido estramos passando para a bandeira vermelha neste momento, devido ao COVID-19, caso esta medida não tenha sido tomada ainda.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3702/proposicao_certificado_de_reconhecimento_pescadores.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3702/proposicao_certificado_de_reconhecimento_pescadores.docx</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora através da Presidência da Casa Legislativa, que seja concedido Certificado de Reconhecimento ao Presidente e representante do Sindicato dos Pescadores o senhor Paulo Joel Ferraz de Souza, em Homenagem ao Dia Nacional dos Pescadores comemorado no dia 29 de Junho, pelos excelentes serviços prestados através dos nossos Pescadores, merecendo nosso total reconhecimento.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3703/pedido_conpasul_arrumar_rampa.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3703/pedido_conpasul_arrumar_rampa.odt</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, requer após ouvido  Plenário, solicitar ao Executivo Municipal, junto à Secretaria de Obras, á limpeza de valos e substituição de tubulação com diâmetro maior, no cruzamento da Rua Jerônimo Ramos Fonseca Gonçalves, com a Rua Cyro Dutra Ferreira, para melhor vazão e escoamento de águas pluviais, no Bairro Lindos ares (Passo da Cruz), e por toda sua extensão.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3730/proposicao_06072020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3730/proposicao_06072020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 Ao Executivo, a instalação de canos no entorno da Pracinha do Bairro Bandeira Branca e limpeza dos valos ao redor do campo de futebol para o melhor escoamento da água da chuva, evitando assim o acúmulo que tem gerado desconforto dos moradores pela umidade em suas residências, impossibilitando o acesso ao próprio terreno, bem como o aparecimento de mosquitos, baratas e aranhas.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3731/proposicao_neti.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3731/proposicao_neti.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao DAER (Departamento Autônomo de Estradas de Rodagem) que seja feita a manutenção da ERS 401, com a colocação das placas que foram danificadas e a pintura dos quebra molas, pois os mesmos estão trazendo grande perigo a população sem pintura para sinalizá-los, provocando acidentes e prejuízos. Conforme ofício  enviado em 20 de maio de 2020 em anexo.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3732/rua_laurentino_abreu_da_silva.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3732/rua_laurentino_abreu_da_silva.odt</t>
   </si>
   <si>
     <t>Secretária de Obras que providenciem a colocação de canos, para fazer a drenagem na Rua Laurentino Abreu da Silva, 30, Bairro Lago Parque Clube, pois os moradores estão reclamando que com a quantidade de chuvas o antigo Campo do seu Cacildo (que hoje é quase um açude) inundou de água e já está quase  entrando pra dentro das casas, peço providências junto há esse órgão para solucionarmos esse problema.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3733/reuniao_jesus_ceneri.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3733/reuniao_jesus_ceneri.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora desta Casa que convide o Diretor de Trânsito de São Jerônimo, Sr. Jesus Ceneri para uma Reunião Especial a fim de esclarecer á essa Casa assuntos sobre as atuais e futuras mudanças no Trânsito e outros assuntos de competência do mesmo. Com data e hora á ser agendada com as partes.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3734/proposicao_internet_interior.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3734/proposicao_internet_interior.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo, que juntamente com as operadoras de Telefonia (VIVO, TIM, CLARO, OI), realizem a colocação de antenas no interior do municipio, para que possam ter sinal telefônico e também internet para os nossos produtores rurais ter mais acesso, podendo viabilizar a comercialização de seus produtos.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Alan  Menezes, Amaro da Maré, Arthur dos Santos, Elisa Mara, Filipe Pico, Gilnei Ventura, Jair Ribeiro, Neti Poeta, Rodrigo Marcolin, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3738/proposicao_coletiva.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3738/proposicao_coletiva.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitar ao Poder Executivo que envie Projeto a esta Casa Legislativa para Abertura de Crédito Suplementar através de dotações orçamentárias do Poder Legislativo, com aplicação específica para a COMPRA DE EQUIPAMENTOS PARA EQUIPAGEM DE UTIs, com a finalidade de ser cedida em comodato para o Hospital de São Jerônimo, para combate ao COVID-19 (Corona Vírus), no valor de R$ 138.271,86 (cento e trinta e oito mil, duzentos e setenta e um real e oitenta e seis centavos). Segue em anexo informações sobre o Covid-19 na Região Carbonífera.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3739/proposicao_13072020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3739/proposicao_13072020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo Municipal através da secretaria competente, que seja criado um planejamento estratégico para a reabertura e valorização do comercio local, de forma a auxiliar o comerciante com orientações sobre medidas de higiene, através de fiscais e de mídia que informe e incentive a população ao uso consciente. Os comerciantes sentem-se desamparados e imensamente prejudicados nesse momento de crise de saúde publica, com tantas medidas restritivas e nenhum plano de ação que os auxilie.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3740/proposicao_mocao_de_reconhecimento_agentes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3740/proposicao_mocao_de_reconhecimento_agentes.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a Mesa Diretora que envie Moção de Reconhecimento aos agentes de saúde que lidam diretamente com as pesssoas que são do grupo de risco e estão fazendo os testes para o COVID-19. Esses profissionais são os grandes guerreiros contra o coronavírus. Estes merecem nosso respeito e reconhecimento.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3741/valo_na_jeronimo_pedroso.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3741/valo_na_jeronimo_pedroso.odt</t>
   </si>
   <si>
     <t>Secretária de Obras que providencie colocação de canos e aterramento  em um valo existente dentro da propriedade na rua Jerônimo Pedroso de Oliveira nº 592  bairro São Fátima, pois uma parte da casa está com a estrutura caindo devido a erosão do mesmo, necessitamos desse serviço com urgência, pois o morador paga seus impostos e exige providências.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3742/informacao_do_transito_diretor_de_transito_jesus_ceneri.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3742/informacao_do_transito_diretor_de_transito_jesus_ceneri.odt</t>
   </si>
   <si>
     <t>solicitar ao Diretor de Trânsito Sr. Jesus Ceneri, que informe á esta Casa quando sera realizada a troca do Trânsito no Centro da cidade:_x000D_
 a) Se volta o sentido anterior em mão dupla._x000D_
 b) Se volta a reativação dos semáforos._x000D_
 c) Se as ruas transversais voltarão ao sentido anterior._x000D_
 d) Qual a decisão com referência a esquina do hospital para que pare os constantes acidentes no local?_x000D_
 e) Se existe possibilidade de instalar um semáforo na esquina do hospital ._x000D_
 f) Quais as lombadas estão previstas para os bairros pelo qual já foram solicitados, Ex. Rua Jerônimo Pedroso de Oliveira e etc?</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3752/proposicao_20072020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3752/proposicao_20072020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 ao Executivo que seja formulado e encaminhado com urgência ao Legislativo um Projeto de Lei para auxílio aluguel para microempreendedores Individuais e microempresas com o intuito de amenizar as dificuldades econômicas dos empreendedores, para que possam continuar ativos no mercado de trabalho, como forma de diminuir os impactos econômicos da pandemia do novo coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3753/proposicao_neti_20.07.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3753/proposicao_neti_20.07.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo juntamente com a Secretaria competente, relatório dos gastos com combustível realizados pela Prefeitura Municipal no período de Janeiro   2016 até a presente data, contendo:_x000D_
 1. Data, horário, Km /rodado e destino_x000D_
 2. Motorista_x000D_
 3. Veículo Identificado ( placa )_x000D_
 4. Secretaria responsável_x000D_
 5. Cópia dos check-list de cada veículo_x000D_
 6. Controle mensal de gasto por cada Secretaria.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3754/proposicao_valmir_200720.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3754/proposicao_valmir_200720.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo junto a Secretaria de Educação esclarecimentos se está vindo os Recursos da Merenda Escolar e como está sendo distribuída.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3755/proposicao_placa_de_transito_kkxassv.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3755/proposicao_placa_de_transito_kkxassv.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a Coordenadoria de Trânsito que estude a viabilidade de implantação com nome das ruas na cidade._x000D_
  Justificativa Ora ou escrita: Tendo em vista que o comércio local está funcionando no sistema de delivery(Tele-Entrega), venho através desta solicitar e fomentar este comércio.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3756/fiscalizacao_seguranca-_mascaras.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3756/fiscalizacao_seguranca-_mascaras.odt</t>
   </si>
   <si>
     <t>a fiscalização referente a Lei nº 3705, em vigor desde 12 de novembro de 2018 a qual dispõe sobre a obrigatoriedade de instalação de sistema de segurança e monitoramento por câmeras de vídeo nas instituições bancárias, financeiras, lotéricas e demais estabelecimentos que tenham caixa eletrônico. Devido o uso de máscaras obrigatório, fica difícil o reconhecimento das pessoas, pois esses locais são alvos de delitos contra o patrimônio pessoal ou institucional, necessitamos do órgão competente para fazer essa fiscalização junto aos estabelecimentos contemplados por essa lei. Além do mais, é uma medida importante de segurança para a população.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3757/proposicao_27072020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3757/proposicao_27072020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 ao Executivo através da Secretaria de Obras que seja feito com urgência o reparo na boca e lobo da Rua Ramiro Barcelos, na altura do nº35, que foi danificado com a retirada dos canteiros, para passagem dos carros que atravessavam a barca no período de enchente, e também a retirada da neobrita que foi colocada sobre o calçamento, a boca de lobo aberta oferece risco a quem trafega por ali e até mesmo à pedestres. Moradores reclamam que no período da enchente sempre ocorrem danos ao passeio  publico que acabam sendo reparados pelos proprietários.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3758/_proposicao_27072020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3758/_proposicao_27072020.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo , Cópia do Contrato da Empresa CONESUL que presta serviço da retirada do lixo do nosso Município, ao mesmo tempo peço informações se é a mesma Empresa que faz a retirada do lixo no Interior ou como é feita essa coleta, se não for a mesma Empresa, quem faz a retirada e quantas vezes na semana?</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3759/proposicao_coordenador_de_pesca.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3759/proposicao_coordenador_de_pesca.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, que envie para o poder Executivo a criação de Coordenadoria da Pesca Municipal para atender os pescadores de nossa cidade.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>Amaro da Maré, Alan  Menezes, Arthur dos Santos, Elisa Mara, Filipe da Agricultura, Filipe Pico, Gilnei Ventura, Jair Ribeiro, Neti Poeta, Rodrigo Marcolin, Valmir Nunes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3760/proposicao_mocao_de_apoio.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3760/proposicao_mocao_de_apoio.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar a Mesa Diretora que envie Moção de Apoio direcionada ao Governador do Estado do Rio Grande do Sul, Eduardo leite, e ao vice-governador e Secretário de Segurança Pública Estadual, Ranolfo Vieira Júnior, visando à Urgente convocação de todos os aprovados na primeira etapa do atual certame para o curso de formação profissional e posterior imediata nomeação para o cargo de delegado de polícia.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3761/proposicao_valmir_270720.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3761/proposicao_valmir_270720.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo junto a Secretaria de Obras que seja feito um Quebra Mola na rua Isaías Barreto de Lima no bairro Chananeco.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3762/pedido_de_lombada_na_rua_benito_garcia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3762/pedido_de_lombada_na_rua_benito_garcia.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo junto a Secretária de Obras que providencie colocação de uma lombada física na rua Benito Garcia, na altura do nº 45, pois existe uma preocupação dos moradores do entorno da escola Polivalente, onde o tráfego de veículos em alta velocidade oferece risco aos pedestres.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3763/reiterando_proposicao_sra_rosangela.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3763/reiterando_proposicao_sra_rosangela.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal juntamente á Devesa Civil que seja realizada a obra de canalização em um valão que dá fundos com as casas da Rua Lauro Heberle. Peço que seja analisado também pelo Meio Ambiente e Secretaria de Obras, pois conforme informação do Coordenador de Obras Sr. Fernando José da Silva (Balurdo), a Secretaria já tem os canos disponíveis a espera da autorização para concretizar a obra.         _x000D_
 _x000D_
 Justificativa Oral ou escrita: Reiterando Proposições já apresentadas pelos Vereadores Jair Ribeiro e Filipe Ramos, á pedido da moradora Srª. Rosângela.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3764/proposicao_valmir_030820.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3764/proposicao_valmir_030820.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo junto a Secretaria de Obras do Interior, que seja realizado o patrolamento  na Zona Rural na Estrada Arroio dos Cachorros,  perto da estrada da Palmeira no Distrito de Morrinhos de São Jerônimo RS.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3765/proposicao0303082020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3765/proposicao0303082020.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido plenário, solicitar a Mesa Diretora um Decreto Legislativo, nominando a acesso indicada no mapa em anexo, como acesso “Argemiro Rodrigues da Silva” localizada atrás do campo de futebol no Bairro Ouro Preto,  atendendo os pedidos dos moradores que ali residem que tem dificuldades para solicitar ligações de água, luz e entrega de correspondência.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3766/proposicao_neti_030820.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3766/proposicao_neti_030820.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, que envie Projeto de Lei para esta casa incluído no calendário de Eventos Municipal o Mês de Agosto de Prevenção e Conscientização dos Portadores de Necessidades Especiais o Mês LARANJA e a semana nacional da Pessoa com Deficiência Intelectual e Múltipla os dias destinados à campanha são do dia 21 ao 28 de agosto.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3767/proposicao__agosto_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3767/proposicao__agosto_2020.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo juntamente a Secretaria da Saúde que informe essa casa, onde funciona o Serviço de amparo ao Idoso previsto no Estatuto do Idoso. Aproveitando ao mesmo tempo, solicitar o convite do Presidente do Lar do Peregrino e também ao Secretário da Saúde para   falar da Saúde pertinente ao momento.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3768/proposicao_decreto_do_enir_machado_dos_santos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3768/proposicao_decreto_do_enir_machado_dos_santos.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a mesa diretora, que através de Decreto Legislativo seja denominado o Porto do Bote como Cais do Porto Enir Machado dos Santos. Segue em anexo biografia.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3769/prop._dia_03.08.20_revitalizacao_do_porto_do_bote.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3769/prop._dia_03.08.20_revitalizacao_do_porto_do_bote.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvir o Plenário, solicitar ao Poder Executivo, através da secretaria do Deporto e turismo a Revitalização e o calçamento do  Porto do Bote, tendo em vista ser um dos principais pontos turísticos de nosso município, e acesso  pluvial de nossa cidade.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3774/pedido_de_pavimentacao_caetano_bianch_a_luis_mi_DhXjIbM.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3774/pedido_de_pavimentacao_caetano_bianch_a_luis_mi_DhXjIbM.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo junto a Secretária de Obras que providencie a pavimentação com pedras ou bloquetos  de cimento já existentes na Secretária de Obras , começando na casa de número 23 da rua Caetano Bianch até a Luis Miller Picarelli, sendo uma distância de 25metros.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3775/proposicao_area_industrial.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3775/proposicao_area_industrial.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, que envie para o poder Executivo o pedido de uma área industrial na Vila do Irga, para instalação de uma empresa de limpeza em geral ( JR Limpezas em Geral) de cnpj 37.819.872/0001-96.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3776/__proposicao_neti_10.08.2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3776/__proposicao_neti_10.08.2020.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário,  solicitar a Mesa Diretora que envie Ofício ao Executivo e a Secretaria do Meio  Ambiente, a fim de  esclarecer o que está acontecendo em uma área  na Rua: HelbertSchreinert, onde estão sendo depositados entulhos de obras, materiais plástico, podas de árvores, pedaços de eletroeletrônicos, pedaços de ferro, muitas roupas, vidros entre outros materiais que lá se encontram, ao mesmo tempo informar a FEPAM ( Fundação Estadual de Proteção Ambiental ) sobre o caso;  que pode vir a causar danos ao meio ambiente, inclusive em nosso Rio Jacuí potencializando estrago com as cheias e as pessoas que moram nesta localidade . Pois lá não é local adequado para estes descartes.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3777/proposicao_valmir_100820.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3777/proposicao_valmir_100820.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo junto a Secretaria de Obras, que seja realizada a remoção da terra que está acumulada entre ERS 401 e a rua Antônio de Carvalho próximo a Ulbra.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3778/prop._10.8.20_-_mocao_pico.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3778/prop._10.8.20_-_mocao_pico.odt</t>
   </si>
   <si>
     <t>Os  Vereadores que esta subscrevem, requerem  após ouvido Plenário, que a Mesa Diretora envie Moção de Apoio para o Governador do Estado, com o seguinte teor:_x000D_
 _x000D_
 _x000D_
  Moção de Apoio à reivindicação dos(as) mais de 27 mil trabalhadores(as) da rede estadual de educação cujos pontos foram cortados em razão da greve protagonizada pela categoria. Os(as) profissionais pleiteiam a reversão da medida imposta pelo governo do estado amparados(as) as razões abaixo coadunadas:</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3782/__proposicao_17082020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3782/__proposicao_17082020.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário,  solicitar a Mesa Diretora que envie Ofício ao Executivo Municipal, a fim de  esclarecer quanto ao Projeto 041 que foi retirado no dia 24/07/2020 para adequações e não mais retornou a esta Casa. O referido Projeto se tratava de um Crédito Especial no valor de R$ 138.271,86 que o Legislativo estava repassando essas verbas, e que deveriam ser usadas na Saúde.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3783/proposicao_valmir_170820.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3783/proposicao_valmir_170820.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo que envie o projeto de lei para esta casa, conforme anteprojeto em anexo, que dispõe sobre a isenção de IPTU aos Idosos.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3784/proposicao__17082020b.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3784/proposicao__17082020b.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 ao Executivo através da Secretaria de Obras que seja feita a drenagen dos valos das ruas Júlio Ortiz cunha e Genazio Maizonette Ilha no Bairro Lindos Aires, com o excesso de chuvas os mesmos transbordam, dificultando o translado de pedestres e veículos, além do mau cheiro e do risco de serem criatório de mosquitos que podem transmitir a dengue entre outras doenças.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3785/proposicao_17082020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3785/proposicao_17082020.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer apos ouvido em plenário, que através da mesa diretora envie uma Moção de Repúdio ao Governo do Estado, manifestando-se contra a retirada da Inspetoria Veterinária desta cidade, e transferência para cidade de Charqueadas, visto que o perímetro rural de São Jerônimo é significantemente superior ao município de Charqueadas. Tendo o apoio dos demais colegas desta egrégia casa encaminho o presente apelo.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3786/reiteracao_vigilancia_cemiterio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3786/reiteracao_vigilancia_cemiterio.odt</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, requerem após ouvirem o plenário,  reiterão ao Poder Executivo a colocação de  vigilância 24h no Cemitério Municipal do nosso município para que sejam evitados os furtos constantes de lápides, placas de bronze, portas de alumínio dos jazigos e assaltos aos visitantes. Esta situação vem sendo reportada desde os anos de 2018 e 2019, quando já ocorreram solicitações semelhantes nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3787/reiterando_proposicao_rampa_de_acesso_barcos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3787/reiterando_proposicao_rampa_de_acesso_barcos.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal a restauração da rampa de acesso dos barcos no Rio Jacuí (parte das churrasqueiras). Já foram realizadas reuniões, fizeram o levantamento do local e ficou a promessa de realização da obra, e até agora não tivemos nenhuma posição do Executivo, já que os usuários precisam todos os dias deste local para colocarem seus barcos no Rio. Reiterando Proposição do dia 15 de Maio de 2020.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3788/proposicao_redutor.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3788/proposicao_redutor.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo, que instale redutor de velocidade, na rua Alice da Rosa Vanti em frente ao Salariu’s Bar, devido ao grande fluxo de pessoas e veículos durante o verão.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3789/reiterando_melhorias_na_rua_jacinto_lago.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3789/reiterando_melhorias_na_rua_jacinto_lago.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal que faça um patrolamento e coloque neo brita na Rua Jacinto Lago do início próximo a Escola João Cernicchiaro passando o número 299, no Lago Parque Clube (Acácias). Reiterando Proposição do dia 20/05/2019.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3790/proposicao_24082020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3790/proposicao_24082020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo que seja implantado o Projeto Feira Verde de modo a incentivar o pequeno e médio produtor do município nos seguintes moldes;_x000D_
 _x000D_
                                  Segue anexo.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3791/proposicao__agosto_2_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3791/proposicao__agosto_2_2020.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo juntamente com a Secretaria de Obras a respeito dos descartes que estão ocorrendo em um beco da servidão em frente a empresa JGB, no Passo da Cruz, onde pessoas de outras cidades estão fazendo estes descartes</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3792/__proposicao_24082020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3792/__proposicao_24082020.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário,  solicitar a Mesa Diretora que envie ofício com urgência ao Executivo Municipal, para que seja estabelecido o local adequado para descartes de restos de cortes de gramas e podas de árvores. Ao mesmo solicitar uma reunião com o Prefeito a fim de esclarecermos alguns pontos sobre este assunto.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3793/proposicao_valmir_240820.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3793/proposicao_valmir_240820.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo junto a Secretaria de Obras, que seja realizado o reparo na esquina da rua Ivo Barcelos com a rua Antônio de Carvalho.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3794/proposicao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3794/proposicao.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicita que a Secretaria de Saúde, juntamente com a Secretaria de Agricultura, envie relatório completo das ações executadas para combater o surto de raiva bovina no ano de 2019, bem como, as medidas de controle e prevenção da doença, considerando que existem novos casos da doença no distrito de Quitéria.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3796/proposicao_31_de_agosto.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3796/proposicao_31_de_agosto.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário,  solicitar ao Executivo as seguintes informações referentes aos Ccs da Prefeitura Municipal._x000D_
 _x000D_
 - Quantidade atual contratada_x000D_
 - Valor gastos mensal com os cargos</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3797/pedido_de_iluminacao_praca_usina.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3797/pedido_de_iluminacao_praca_usina.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal juntamente ao Setor de Iluminação que providencie a restauração da iluminação na Praça da Usina CGTEE, pois o local esta totalmente escuro oferecendo riscos as pessoas que ali transitam na parte da noite, onde aproveitam para fazerem suas caminhadas.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Filipe da Agricultura, Alan  Menezes, Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3798/cris.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3798/cris.odt</t>
   </si>
   <si>
     <t>Os  Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem através do Poder Executivo que crie um Programa de Prevenção, Controle, Orientação e Conscientização aos produtores rurais com relação ao risco a saúde, referente a raiva, sendo que, se necessário fazer doação de vacinas para produtores da  pecuária familiar, tendo como objetivo a saúde pública e a diminuição dos focos de raiva no nosso município.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3799/proposicao_procon.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3799/proposicao_procon.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a Mesa Diretora que envie ofício ao responsável do Procon/RS, para vir na cidade fazer uma vistoria aos mercados do município, para esclarecer a alta repentina dos preços do óleo de soja e a volta da velha inflação.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3800/proposicao03092020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3800/proposicao03092020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo através da Secretaria do Interior que providenciem  o patrolamento para o nivelar e a colocação cascalho na lomba da estrada que dá acesso a Igreja Evangélica Assembléia de Deus na localidade do Gramal, pois neste período de chuvas tornasse impossível o trafego de veículos e moradores.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3801/neobrita_na_ramiro_barcelos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3801/neobrita_na_ramiro_barcelos.odt</t>
   </si>
   <si>
     <t>solicitar á Secretaria de Obras que coloque Neobrita na Rua Ramiro Barcelos (Rua que dá acesso a moradia do falecido Vereador Adão Nunes). Pedido do Sr. Rosalvo Nunes.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3802/proposicao_08_de_setembro_2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3802/proposicao_08_de_setembro_2020.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário,  solicitar ao Executivo juntamente ao Patrimônio Municipal, onde encontra-se os instrumentos musicais da Banda Marcial Municipal (adquirida pelo Governo do Estado), Banda de Pagode, as caixas de som, microfones, pedestal para microfones, estante para partituras, que foram adquiridos para as nossas crianças._x000D_
 _x000D_
 1.	Onde estão guardados?_x000D_
 2.	Nomear os instrumentos com os respectivos números e placas de identificação do Patrimônio Municipal.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3803/proposicao_reabertura_de_escolas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3803/proposicao_reabertura_de_escolas.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo, um esclarecimento referente ao retorno das aulas presenciais no município, se existe uma programação e qual o protocolo a ser seguido pelas escolas.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3804/proposicao_de_setembro_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3804/proposicao_de_setembro_2020.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo a relação dos coordenadores ou responsáveis pelo departamento do Meio Ambiente, no período de 01/01/2009 á 31/12/2016, tempo na função citada. Solicito também a relação de coordenadores ou responsáveis pelos Guardas da Prefeitura Municipal, no período 01/01/2009 á 31/12/2016, tempo na função citada.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3815/proposicao_14092020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3815/proposicao_14092020.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer apos ouvido em plenário, reforçar o pedido feito através da Proposição n°66/2020 aprovada por unanimidade no dia 06 de Julho do corrente, a instalação de canos no entorno da Pracinha do Bairro Bandeira Branca e limpeza dos valos ao redor do campo de futebol para o melhor escoamento da água da chuva, evitando assim o acúmulo que continuam gerando transtorno aos moradores pela umidade em suas residências, impossibilitando o acesso ao próprio terreno, bem como o aparecimento de mosquitos, baratas e aranhas.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3816/reiterando_proposicao_do_dia_06.07_transito.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3816/reiterando_proposicao_do_dia_06.07_transito.odt</t>
   </si>
   <si>
     <t>solicitar ao Departamento de Trânsito uma resposta da Proposição feita dia 06/07/2020, onde solicito uma reunião com o Diretor de Trânsito Sr. Jesus Ceneri, para esclarecimento  sobre as atuais e futuras mudanças no Trânsito e outros assuntos de competência do mesmo. Com data e hora á ser agendada com as partes. Reiterando Proposição do dia 06/07/2020.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3817/proposica_14_de_setembro_2020.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3817/proposica_14_de_setembro_2020.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer após ouvido Plenário, solicitar ao Executivo Juntamente a Secretaria de Saúde informações referentes aos dados oficiais do Covid-19 em nosso Município:_x000D_
 1 - Onde estão sendo informados e divulgados?_x000D_
 2 - Quais os números de telefones para informação?</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3818/proposicao_valmir_140920.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3818/proposicao_valmir_140920.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo junto a Secretaria da Defesa Civil e Assistência Social, esclarecimentos sobre os Kit Rancho que foram comprados._x000D_
  Quantos kit ranchos estão sendo comprados?_x000D_
  Quais os dias que estão sendo entregues?_x000D_
  Existe Lista de entrega e assinatura?_x000D_
  Qual a forma de Controle?</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3819/proposicao_vans_escolares.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3819/proposicao_vans_escolares.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo, isentar (anistiar) o ALVARÁ de todas as vans escolares do ano de 2020.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3820/proposicao_trofeu_camara_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3820/proposicao_trofeu_camara_2020.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitar ao Poder Legislativo, que o Troféu Câmara de Vereadores seja concedido aos seguintes homenageados:_x000D_
 • Bancada do PTB: Noremia Maria Maculan  _x000D_
 • Bancada do PDT: Evandro Malmann Viana_x000D_
 • Bancada do PSDB: Padre Alexandre Longhi de Freitas_x000D_
 • Bancada do PP: Rita Adriane Vargas de Freitas Dorneles_x000D_
                                                             Justificativa Ora ou escrita:_x000D_
          São Jerônimo, 14 de setembro de 2020.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3822/proposicao_valmir_210920.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3822/proposicao_valmir_210920.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo junto a Secretaria de Saúde, que seja informado os exames que estão sendo comprados:_x000D_
 Quais são os exames?_x000D_
 Quais são os prestadores?_x000D_
 Qual é o valor total de cada exame que é comprado por mês?</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3823/proposicao_21092020_b.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3823/proposicao_21092020_b.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 ao Executivo através da Secretaria de Obras que seja feita a pintura declaratória da via na Rua Coronel Soares de Carvalho, que tem ocasionado acidentes devido a dificuldade dos condutores em posicionar seus veículos no estacionamento obliquo, e também causando insegurança aos pedestres pela ausência de faixa de segurança.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3824/proposicao_21092020_ok.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3824/proposicao_21092020_ok.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo que seja enviado a essa Casa Legislativa um Projeto de Lei para a isenção dos valores cobrados pelo Alvará ao comércio local proporcional ao período em que esteve fechado devido a Pandemia, visto que enfrentam dificuldades financeiras pela baixa arrecadação, impossibilitando assim o pagamento regular de seus impostos e tributos.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requer após ouvido Plenário, solicitar ao Poder Executivo que faça contato com a CGTEE - A Companhia de Geração Térmica de Energia Elétrica, para a cedência de um galpão da Usina Termelétrica de São Jerônimo para o desenvolvimento de uma cooperativa dos recicladores, para que os mesmos possam fomentar a renda desses grandes profissionais.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3826/prop._dia_21.09.2020__limpeza_da_praca_e_area_verde_das_antenas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3826/prop._dia_21.09.2020__limpeza_da_praca_e_area_verde_das_antenas.odt</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo através da Secretaria de Obras, a limpeza dos entulhos e corte de grama da praça e área verde da Rua Helbert Schreinert, entre as ruas Padre Pinto e General Osório.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Jander Heberle</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3827/proposicao_jander.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3827/proposicao_jander.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo juntamente com a Secretaria de Obras  que solicite a colocação dos canos nos fundos da rua Travessa Lauro Heberle, a partir do nº65 e na sanga do simplício nos fundos da rua Bento Martins.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3828/proposicao_28092020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3828/proposicao_28092020.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido em plenário, solicitar que o Executivo verifique a Lei de Isenção de Alvará para atividades de baixo risco, que visa definir o conceito de baixo risco para fins da dispensa de exigência de atos públicos de liberação para operação ou funcionamento de atividade econômica, conforme estabelecido no art. 3º, inciso I, da Medida Provisória nº 881, de 30 de abril de 2019.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3829/iluminacao_e_podas_de_arvores.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3829/iluminacao_e_podas_de_arvores.odt</t>
   </si>
   <si>
     <t>solicitar a Secretária de Obras na Rua Antônio de Carvalho do trecho entre a Colina dos Scherer até o cemitério  a limpeza das calçadas e podas das árvores, corte de gramas, e a iluminação, pois dificulta o tráfego de pedestres, precisamos arrumar a iluminação e segurança dos usuários.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3830/__proposicao_28092020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3830/__proposicao_28092020.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário,  solicitar ao Poder Executivo juntamente com a Secretaria de Saúde a possibilidade de contratação de um Neurologista Pediátrico, devido a  grande procura e necessidade que enfrentamos sem esta especialidade em nosso Município, pois com os encaminhamentos para outros locais estão levando anos na fila de espera.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3831/proposicao_jander_02.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3831/proposicao_jander_02.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo juntamente com o Departamento de Transito, que faça um estudo para a possibilidade de colocação de quebra molas nas ruas que foram contempladas com o asfalto novo, no centro da cidade e na rua Jacinto Pereira Lago, onde os carros não estão respeitando a velocidade.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3832/pedido_de_limpeza_terreno_baldio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3832/pedido_de_limpeza_terreno_baldio.odt</t>
   </si>
   <si>
     <t>solicitar a Secretaria de Obras  que realize a limpeza e desobstrução em um terreno baldio que está prejudicando os moradores do entorno. Terreno fica localizado na Rua paralela a Rua Ivo Barcelos esquina com a Rua Dr. Zeno Schwengber. O morador já foi notificado pela Fiscalização da Prefeitura e não tomou providências, sendo assim, a Prefeitura pode se valer da lei que autoriza limpeza em Terrenos Baldios sendo o valor da multa e realização do serviço seja anexado em Dívida Ativa do Município.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3833/prop.28.9.20_posto_rincao_dos_correas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3833/prop.28.9.20_posto_rincao_dos_correas.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo Municipal juntamente a Secretaria Municipal de Saúde, que seja informada para Casa Legislativa de que forma está sendo realizado a obra da construção do Posto de Saúde da localidade de Rincão dos Corrêas. Se tem alguma Emenda Parlamentar específica para construção do mesmo ou, de que rubrica esta saindo os valores para aquisição do material necessário para o investimento.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3834/proposicao_sebrae.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3834/proposicao_sebrae.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo, que entre em contato com o SEBRAE/SENAI para realizar cursos profissionalizantes a fim de capacitar a mão de obra do nosso município.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3838/pedido_de_limpeza_em_terreno_baldio_que_cumpra_a_lei.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3838/pedido_de_limpeza_em_terreno_baldio_que_cumpra_a_lei.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal através da Secretaria de Obras, que realize Serviço de Limpeza em um TERRENO BALDIO localizado na RUA JOÃO RAMIZ RUIZ ESQUINA COM A RUA RAMIRO BARCELOS, BAIRRO PASSO D’AREIA, que está totalmente abandonado e tem proprietários, pelo qual já foram notificados á fazerem a limpeza e não atenderam tal notificação. Sendo assim, solicito que a Secretaria de Obras  realize a limpeza AMPARADO NO CÓDIGO DE POSTURAS DO MUNICÍPIO , LEI 3.653 DE 15 DE MAIO DE 2018, NO ARTIGO 147 – PARÁGRAFO 1º E 2º, onde diz que todo o proprietário de terreno baldio, obriga-se á limpar o terreno, caso não faça, será notificado pela fiscalização da Prefeitura e passados os prazos, a Secretaria de Obras poderá executar o serviço de limpeza com seu maquinário e funcionários , e o proprietário receberá UMA MULTA NO VALOR DE 10 UFM(Unidade Fiscal Municipal), que hoje supera o valor de R$ 700,00.      _x000D_
 Justificativa Oral ou escrita: Esse terreno, está abandonado e sujo á vários anos, promovendo riscos á saúde das pessoas que moram nas imediações, com mosquitos, aranhas, cobras e outros bichos. Aguardo por resposta concreta da Secretaria de Obras, e baseado em Lei, que seja executado o SERVIÇO DE LIMPEZA do mesmo.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3839/05.10.20_boca_de_loba_inteligente.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3839/05.10.20_boca_de_loba_inteligente.docx</t>
   </si>
   <si>
     <t>Solicitar ao chefe do Poder Executivo que estude junto às secretarias de Infraestrutura, Obras  e Planejamento o projeto Boca de Lobo Inteligente, para implantação no nosso Município, visando diminuir os entupimento das galerias pluviais e poluição dos rios.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3840/proposicao_valmir_011020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3840/proposicao_valmir_011020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo junto a Secretaria de Obras, que seja realizado o desentupimento de uma boca de lobo na rua Zeferino Ferreira 176.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3841/proposicao_05102020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3841/proposicao_05102020.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar ao Executivo juntamente com a Secretaria de Saúde informações referente ao tempo de espera para realização exames de maior complexidade.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3842/reuniao_com_sindicato.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3842/reuniao_com_sindicato.odt</t>
   </si>
   <si>
     <t>solicitar ao Poder Legislativo o pedido de uma reunião especial com a diretoria do sindicato, e  representantes do RPPS  para expor as demandas do funcionalismo que necessitam de atenção do executivo e legislativo municipal. Especialmente sobre a proposta de alíquota do RPPS e demais  benefícios da categoria.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3843/proposicao_jander_03.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3843/proposicao_jander_03.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo juntamente com o Departamento de transito, a colocação de um quebra molas na rua Dr. Luis Miller Picarelli perto do nº 936, e na Rua Antônio de Carvalho no meio das duas entradas da Colina dos Scherer</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3844/proposicao_amaro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3844/proposicao_amaro.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo, através da Secretaria Municipal de Educação, a implantação da escola turno integral, tipo CIEP/RS.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3845/proposicao_valmir_131020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3845/proposicao_valmir_131020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo junto a Secretaria de Obras, que seja colocado dois quebra-molas na rua Ulisses João Rada no bairro Santo Onofre.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3846/prop._dia_13-10-20_estudo_de_rotatoria_jgb.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3846/prop._dia_13-10-20_estudo_de_rotatoria_jgb.docx</t>
   </si>
   <si>
     <t>Reiterar a solicitação realizada em março de 2018, ao Poder Executivo, que pede estudo de um projeto de rótula de trânsito, na RS 401, em frente a JGB Equipamentos de Segurança, visando a proteção e evitando incidentes entre automóveis e pedestres nos horários de entrada e saída da jornada de trabalho da empresa.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3847/proposicao_131020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3847/proposicao_131020.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário,  solicitar ao Executivo juntamente com a Secretaria de Planejamento e Obras a possibilidade de realizar o alargamento da Estrada Carlota, conhecida como estrada do Quéster, no Morrinhos.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3848/proposicao_jander_04.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3848/proposicao_jander_04.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, requer após ouvido Plenário desta egrégia Casa Legislativa, solicitar através do Poder Executivo, juntamente com a Secretaria Municipal de Educação de São Jerônimo, a elaboração do Projeto Coruja que vai beneficiar, principalmente, mães e pais que trabalham e estudam durante a noite. O projeto de lei tem como objetivo acolher crianças no horário noturno, entre 19h e 23h. A ideia é aproveitar os espaços de educação infantil municipais já existentes para fazer o acolhimento das crianças, enquanto as mães estão nas salas de aula. O projeto vai beneficiar principalmente as mulheres que são as principais responsáveis com os cuidados com filhos, e que correm o risco de perder os seus empregos, por não ter condições de contratar alguém para cuidar de seus pequenos. A criação do Projeto Coruja nas Escolas Municipais de Ensino Fundamental e Estadual, onde tem o ensino do EJA (Educação de Jovens e Adultos), visa a inclusão das mamães nas escolas, pois terá um espaço com monitora cuidando das crianças para que a mãe possa estudar.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3849/proposicao_13102020_amaro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3849/proposicao_13102020_amaro.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Secretário de Segurança Pública, Ranolfo Vieira Júnior, que a Secretaria de Segurança Pública do Rio Grande do Sul (SSP/RS), crie uma delegacia do Idoso Regional, para que sempre que houver interesse relativamente aos direitos e ao bem-estar do idoso, as entidades públicas e privadas tenham acesso à delegacia mais próxima, objetivando a melhorar a qualidade de vida e prestações de serviços a população maior de sessenta anos.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3850/prop.19.10.20-praca_da_usina.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3850/prop.19.10.20-praca_da_usina.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo Municipal juntamente a Secretaria Municipal de Obras e Saneamento providências urgente nos reparos e manutenção dos brinquedos da Praça de Vila da CEEE. A Praça é frequentada pelos munícipes, gerando assim grandes riscos para os seus frequentadores, que em sua maioria são crianças.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3851/proposicao_19102020_gilnei.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3851/proposicao_19102020_gilnei.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao executivo municipal, junto a secretaria de obras conserto da oficina mecânica onde foi feito a passagem dos canos da drenagem da Vila Quininho,  existia um piso de concreto onde existia a oficina do proprietário que não foi concluída desde o contrato assinado em 08/10/2014.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3852/departamento_de_transito_troca_do_estacionamento_praia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3852/departamento_de_transito_troca_do_estacionamento_praia.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal juntamente ao Departamento de Trânsito a troca do estacionamento na Beira Rio da Praia do Encontro, pois já esta se aproximando o verão e vai faltar estacionamento na Beira da Praia, assim como também, façam fiscalização no local, pois alguns motoristas estão desobedecendo as Leis de Trânsito e as placas e estão colocando os carros dentro dos espaços destinados as churrasqueiras .          _x000D_
 Justificativa Oral ou escrita: Colocando o estacionamento do outro lado, vamos ter mais 22 estacionamentos que são as entradas de carros nas  casas e vai diminuir o risco de acidentes com os pedestres, pois não vão precisar atravessar a rua e os carros já ficam próximos das churrasqueiras o que facilita bastante para descarregar e carregar os veículos.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3853/prop._dia_19-10-20_quebra_molas_joao_daisson.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3853/prop._dia_19-10-20_quebra_molas_joao_daisson.docx</t>
   </si>
   <si>
     <t>solicitar ao Poder Executivo, através da Secretaria de Obras e Departamento de Trânsito o estudo e a construção de um quebra-mola (redutor de velocidade) na Rua João Daisson, 123, em frente ao Cartório de Registros Públicos.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3854/proposicao_151020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3854/proposicao_151020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que encaminhe um ofício ao Diretor Presidente da CEEE, que seja reaberto para atendimento ao público a Unidade de São Jerônimo.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3855/proposicao_19102020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3855/proposicao_19102020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 ao Executivo através da Secretaria de obras que seja recolhido o entulho na rua Jerônimo Pedroso de Oliveira, na altura do nº67, proveniente de uma parada de ônibus que foi demolida, e que está ocupando o passeio público e obstruindo a passagem de pedestres.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3856/proposicao_19102020_amaro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3856/proposicao_19102020_amaro.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao executivo municipal um projeto para instalação de quebra-molas em todas as ruas contempladas pelo FINISA e BRDE com pavimento asfáltico, pois os moradores das ruas que possuem asfalto novo estão solicitando um redutor de velocidade, para que os carros trafeguem com velocidade reduzida nas vias.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3859/proposicao_redutor_gilnei.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3859/proposicao_redutor_gilnei.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo, que instale redutor de velocidade, na rua Antonio de Carvalho entre o loteamento Colina do Scheler e divisa com terreno da Ulbra.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3860/banheiros_quimicos_praia_e_usina.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3860/banheiros_quimicos_praia_e_usina.odt</t>
   </si>
   <si>
     <t>solicitar ao Executivo Municipal que faça um esforço para colocar os banheiros químicos na Praia do Encontro e na Praça da Usina ainda no mês de Novembro, pois com a temperatura  em alta tanto a Praia como Praça da Usina estão recebendo um alto número de pessoas nestes lugares._x000D_
 Observação: A necessidade de banheiros, se dá quando temos muitas pessoas que frequentam aqueles lugares, portanto entendo que não precisa ser exclusivamente no verão e sim agora em que já estamos passando por altas temperaturas e as pessoas estão precisando, principalmente quando recebemos visitantes de outros Municípios.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3861/prop._dia_26-10-20_reforma_e_desentupimento_de_boca_de_lobo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3861/prop._dia_26-10-20_reforma_e_desentupimento_de_boca_de_lobo.docx</t>
   </si>
   <si>
     <t>Solicitar ao Poder Executivo, através da Secretaria de Obras o desentupimento e reforma da boca de lobo da Rua Flores da Cunha, 425, esquina com a Rua Rafael Athanásio.  O bueiro se encontra soterrado após aterramento da rua em questão.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3862/proposicao_261020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3862/proposicao_261020.docx</t>
   </si>
   <si>
     <t>As Vereadoras que esta subscreve, requerem após ouvido Plenário,  solicitar a Mesa Diretora que envie ofício  convidando o Prefeito Municipal Evandro Agiz Heberle, para vir até está Casa esclarecer quanto as dívidas do Município.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3863/proposicao_redutor_amaro_20.10.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3863/proposicao_redutor_amaro_20.10.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo, que instale rampas de acesso para cadeirantes, na esquina da Av. Rio Branco com a  Av. Ramiro Barcelos, em frente a farmácia São João, conforme lei federal 10.098/2000 e lei municipal 1592/99. Fotos em anexo do local.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3864/proposicao_26102020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3864/proposicao_26102020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar_x000D_
 ao Executivo através da Secretaria de Obras que realize a limpeza do valo que inicia na rua João Ramiz Ruiz, passando atrás da Capela Santa Terezinha e termina na rua Ramão Figueira. Os moradores reclamam do mal cheiro e do alagamento de suas residências em dia de chuva.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3868/proposicao__novembro_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3868/proposicao__novembro_2020.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo pedindo que seja patrolada e cascalhada a estrada dos Menezes (do Amilton Kriguer até a escola Fernando Ramos passando pelo Varlei , mas a travessa do Enir Menezes) devido as mas condições que se encontra.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3869/proposicao_gilnei.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3869/proposicao_gilnei.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo, que coloque escória na rua Pedro Miller, bairro Passo da Areia.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3870/proposicao_valmir_031120.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3870/proposicao_valmir_031120.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, reiterar ao Executivo junto a Secretaria de Obras, as duas proposições que solicitei, a primeira proposição foi solicitando o  reparo de um buraco na esquina que liga a rua Antônio de Carvalho e a Ivo Barcelos, bem na esquina onde era o Rei das Pedras, e a outra proposição que realizei foi solicitando a limpeza de uma boca de lobo na rua Zeferino Ferreira.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3871/proposicao_03112020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3871/proposicao_03112020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido em Plenário, solicitar à Mesa Diretora que seja entregue a Moção de Reconhecimento ao Movimento Tradicionalista Gaúcho – MTG em reconhecimento aos seus 54 anos de história, comemorados no último dia 28 de outubro, destaque-se ainda o reconhecimento e respeito que detêm perante toda a nossa comunidade Tradicionalista do município e região, como prova da grandiosa contribuição à sociedade como um todo.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3872/proposicao_neti.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3872/proposicao_neti.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido plenário solicitar a Mesa Diretora que envie Ofício ao Major Soligo Comandante do  28° Batalhão da Brigada Militar, para marcar uma reunião para conversarmos a viabilidade de instalar um Posto da Brigada na localidade do Morrinhos interior do Município, devido ao grande número de casos de roubos e assaltos que estão ocorrendo.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3873/proposicao_03112020_amaro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3873/proposicao_03112020_amaro.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  ao Executivo Municipal que estude a possibilidade da instalação de um posto de saúde no bairro Lindos Aires, pois este se localiza entre os bairros Bela Vista e Bairro Passo da Cruz, totalizando mais de 400 famílias. Mostrando assim a viabilidade de termos um posto de saúde mais próximo para os munícipes destes 3 (três) bairros.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3878/proposicao__agosto_2020_gilnei_certa.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3878/proposicao__agosto_2020_gilnei_certa.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo juntamente com a Secretaria de Saúde, fazer um estudo para remapeamento das áreas da Lei 3658, referente ao Bairro São Thomas, pois o Posto de Saúde referencia UBS Zildo Zippel, esta muito distante dos moradores do bairro São Thomas.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3879/proposicao_09112020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3879/proposicao_09112020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 a Mesa Diretora que conceda o Troféu Homem Destaque 2020 à Dr. Vinicius da Rocha Saraiva, pelo relevante trabalho e eficiência no atendimento à comunidade.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3880/proposicao_09.11.2020_creche_lindos_ares.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3880/proposicao_09.11.2020_creche_lindos_ares.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo a estude a possibilidade da construção de uma creche municipal no Bairro Lindos Ares, pois os moradores destes bairros próximos necessitam de uma escola de Educação Infantil seus Filhos, para dar condições seguras e necessárias para seus pais poderem trabalhar. Conforme FNDE (fundo nacional da Educação) através do Programa Federal PRO INFÂNCIA, os recursos destinam-se à construção e aquisição de equipamentos e mobiliário para creches e pré-escolas públicas da educação infantil. Disponibilidade de terreno em localização, condições de acesso e características geotécnicas e topográficas adequadas para a implantação das unidades, segundo as exigências dos projetos padronizados oferecidos pelo FNDE</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3884/proposicao_16112020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3884/proposicao_16112020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 ao Executivo através da Secretaria de Obras a canalização de dois valos, um que passa atrás das casas localizada na rua José Batista Anjolin, passando também dentro do campo do Falecido Seu Otavio, e outro que vem da Rua Paulino Moreira.  A proliferação de mosquitos preocupam os moradores, além do forte mau cheiro nos dias de calor.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3885/proposicao_homem_destaque_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3885/proposicao_homem_destaque_2020.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora que conceda o Prêmio Homem Destaque 2020, para o Dr. Felipe Athanazio Vieira, pelo relevante trabalho e eficiência no seus serviços.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3886/__proposicao_231120docx_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3886/__proposicao_231120docx_1.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido plenário solicitar a Mesa Diretora que conceda o Prêmio Homem Destaque 2020 para Jovino E. Oliveira Ávila, pelos trabalhos voluntários prestados à comunidade.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3887/proposicao_mocao_de_reconhecimento2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3887/proposicao_mocao_de_reconhecimento2020.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido Plenário, solicitar a mesa Diretora que conceda Moção de Reconhecimento a Sra. Júlia Dias Giongo e Silva, pelo seus excelentes trabalho em várias exposições a Cabanha Fakaju vem se destacando, isso se vale pela dedicação, foco, ética e seriedade para com os animais, parceiros, fornecedores e clientes, além de ser um trabalho feito com muito amor e carinho.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3888/prop_23.11_-_premio_homem_destaque.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3888/prop_23.11_-_premio_homem_destaque.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora a concessão da honraria Prêmio Homem Destaque da Câmara de Vereadores para o Senhor Marcelo da Silva Fortes – Técnico Agrícola – Chefe do Escritório da Emater,                                                              reconhecido nos projetos do desenvolvimento rural e da forma humanizada que o mesmo resgatou no atendimento da Emater junto ao produtor rural.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3889/homem_destaque_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3889/homem_destaque_2020.odt</t>
   </si>
   <si>
     <t>solicitar a Mesa Diretora que conceda o Prêmio Homem Destaque 2020, para o Srº Paulo Ricardo Machado Vasconcellos, pelo seu trabalho junto a nossa comunidade</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3890/homem_destaque_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3890/homem_destaque_2020.odt</t>
   </si>
   <si>
     <t>solicitar á Mesa Diretora que conceda o Prêmio Homem Destaque para o Senhor Dr. Rosvaldino Júnior Spotti Fallavena.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3891/proposicao_191120.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3891/proposicao_191120.odt</t>
   </si>
   <si>
     <t>Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora, que seja entregue para o Senhor Alex S. Oliveira (Médico Veterinário) o certificado de Homem Destaque.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3892/proposicao_23.11.2020_-_homen_destaque.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3892/proposicao_23.11.2020_-_homen_destaque.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a Mesa Diretora a que conceda do Prêmio Homem Destaque da Câmara Municipal de Vereadores de São Jerônimo, ao Dr. Olindo Barcellos da Silva, pelos seus excelentes serviços prestados a comunidade jerominense.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3925/__proposicao_301120docx_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3925/__proposicao_301120docx_1.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido plenário solicitar ao Patrimônio Municipal informações referente aos equipamentos das academias ao ar livre que estão danificados,  quais são as providências a serem tomadas quanto aos mesmos, pois tem locais que já não tem mais esses equipamentos. Onde estão os que foram retirados?</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3926/prop.30.11.20-_reforma_do_posto_saude_morrinhos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3926/prop.30.11.20-_reforma_do_posto_saude_morrinhos.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitarem ao Poder Executivo Municipal tendo em vista a reeleição da Majoritária, pedimos que incluam no planejamento da Secretaria de Saúde a reforma e ampliação do Posto de Saúde da localidade de Morrinhos Centro.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3927/prop._dia_30-11-20_homem_destaque.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3927/prop._dia_30-11-20_homem_destaque.docx</t>
   </si>
   <si>
     <t>Oferecer o título Homem Destaque da Câmara de Vereadores de São Jerônimo, ao Sr. Elvenir leher Duarte, munícipe trabalhador de reconhecido valor no âmbito social na comunidade Jeronimense.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3928/proposicao__agosto_2020_gilnei_01.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3928/proposicao__agosto_2020_gilnei_01.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar através do Poder Executivo juntamente com a Secretaria de Obras, a limpeza geral da Praça São Thomas no Bairro São Thomas.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3929/titulo_cidadao_jeronimense_2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3929/titulo_cidadao_jeronimense_2020.odt</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, que envie Projeto de Lei para esta Casa concedendo Título de Cidadão Jeronimense ao Sr. Sidnei da Silveira da Silva. (Segue biografia em anexo).</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3930/proposicao_30112020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3930/proposicao_30112020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  que seja entregue à Valdir Soares Pereira, natural de Bagé, o título de Cidadão Jeronimense, pelos seus incansáveis esforços e serviços prestados à comunidade frente a enumeras entidades sociais, sindicatos, CPM escolar, conselho de saúde e Hospital de São Jeronimo.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3933/__proposicao_071220docx_1_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3933/__proposicao_071220docx_1_1.docx</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, requer após ouvido plenário solicitar ao Executivo juntamente com a Secretaria de Saúde informações referentes aos exames de Endoscopia digestiva, devido a ter pacientes a 3 anos esperando para realizar este exame.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3934/proposicao_21.12.2020_-_titulo_cidadao_jeroninense.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3934/proposicao_21.12.2020_-_titulo_cidadao_jeroninense.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo  que a esta casa o projeto de Lei concedendo o Título de Cidadão Jerominense, ao Sr. José Otávio Germano , reconhecendo os recursos destinados  a comunidade jerominense de suas emendas parlamentares durante seus mandando de deputado.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3939/proposicao28122020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3939/proposicao28122020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar  _x000D_
 ao Executivo através do DAER que seja feita a roçada as margens da RS401 no trecho que tem inicio no Bairro Lindos Aires até a ponte que dá acesso a General Câmara. O trecho encontra-se tomado pelo mato, estreitando o acostamento e oferecendo risco aos munícipes que por ali deslocam-se a pé e de bicicleta, desta forma podendo até causar acidentes devido ao fluxo intenso de veículos que a rodovia comporta.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3940/proposicao_28.12.2020_-ramiro_barcelos_velocidade.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3940/proposicao_28.12.2020_-ramiro_barcelos_velocidade.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo Municipal junto a secretaria municipal de trânsito a instalação de redutores de velocidade ou quebra-molas, na Av. Ramiro Barcelos na altura da Esquadrias baronense em direção ao trevo de acesso ao munícipio, devido a velocidade dos carros na via.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3614/resolucao_no_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3614/resolucao_no_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO A FILIAR-SE COM A UNIÃO DOS VEREADORES DO RIO GRANDE DO SUL (UVERGS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3615/resolucao_no_2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3615/resolucao_no_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 15/2018, A QUAL DISCIPLINA A CONCESSÃO, REALIZAÇÃO E O PAGAMENTO DE DIÁRIAS A VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3616/resolucao_no_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3616/resolucao_no_3.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A CONCESSÃO, REALIZAÇÃO E O PAGAMENTO DE DIÁRIAS A VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3617/resolucao_no_4.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3617/resolucao_no_4.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE INDENIZAÇÃO PELO USO DE VEÍCULO PARTICULAR AOS VEREADORES E SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3618/resolucao_no_5.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3618/resolucao_no_5.pdf</t>
   </si>
   <si>
     <t>FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 158.000,00 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3728/resolucao_no_06.2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3728/resolucao_no_06.2020.docx</t>
   </si>
   <si>
     <t>Resolução nº 06/2020 - Concede reajuste aos estagiários do Poder Legislativo de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3729/resolucao_no_07.2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3729/resolucao_no_07.2020.docx</t>
   </si>
   <si>
     <t>Resolução nº 07/2020 - Acrescenta o Paragrafo Único no Art. 92 do Regimento Interno da Câmara de Municipal de Vereadores de São Jerônimo e da outras Providências.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3882/resolucao_no_08.2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3882/resolucao_no_08.2020.docx</t>
   </si>
   <si>
     <t>Resolução nº 08/2020 - FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3883/resolucao_no_09.2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3883/resolucao_no_09.2020.docx</t>
   </si>
   <si>
     <t>Resolução nº 09/2020 - FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 9.000,00 (NOVE MIL REAIS) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5089/resolucao_no_10.2020.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5089/resolucao_no_10.2020.docx</t>
   </si>
   <si>
     <t>Resolução nº 10/2020 - Fica o Poder Legislativo Municipal autorizado a abrir um  Crédito Suplementar de R$ 40.000,00 (quarenta mil reais) e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4867,67 +4867,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3704/ata_01.20.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3705/ata_02.20.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3706/ata_03.20.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3707/ata_04.20.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3708/ata_05.20.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3709/ata_06.20.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3710/ata_07.20.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3711/ata_08.20.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3712/ata_09.20.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3713/ata_10.20.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3749/ata_11.20.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3750/ata_12.20.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3807/ata_13.20.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3808/ata_14.20.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3809/ata_15.20.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3810/ata_16.20.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3811/ata_17.20.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3812/ata_18.20.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3813/ata_19.20.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3814/ata_20.20.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3821/ata_21.20.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3894/ata_22.20.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3895/ata_23.20.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3896/ata_24.20.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3897/ata_25.20.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3898/ata_26.20.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3899/ata_27.20.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3900/ata_29.20.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3901/ata_29.20.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3902/ata_30.20.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3903/ata_31.20.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3714/decreto_legislativo_01.20.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3715/decreto_legislativo_02.20.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/4742/decreto_legislativo_03.20.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/4743/decreto_legislativo_04.20.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3527/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3528/portaria_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3529/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3530/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3531/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3532/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3533/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3534/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3535/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3536/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3537/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3538/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3539/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3540/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3541/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3542/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3543/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3561/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3560/portaria_19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3544/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3545/portaria_21.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3546/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3547/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3548/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3549/portaria_25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3550/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3551/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3552/portaria_28.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3553/portaria_29.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3554/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3555/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3556/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3557/portaria_33.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3558/portaria_34.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3565/portaria_35.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3566/portaria_36.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3562/portaria_37.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3563/portaria_38.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3564/portaria_39.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3567/portaria_40.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3568/portaria_41.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3589/portaria_48.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3590/portaria_49.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3591/portaria_50.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3716/portaria_51.2020.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3717/portaria_52.2020.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3718/portaria_53.2020.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3719/portaria_54.2020.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3720/portaria_55.2020.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3721/portaria_56.2020.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3722/portaria_57.2020.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3723/portaria_58.2020.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3724/portaria_59.2020.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3725/portaria_60.2020.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3726/portaria_61.2020.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3727/portaria_62.2020.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3904/portaria_63.2020.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3905/portaria_64.2020.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3906/portaria_65.2020.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3907/portaria_66.2020.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3908/portaria_67.2020.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3909/portaria_68.2020.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3910/portaria_69.2020.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3911/portaria_70.2020.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3912/portaria_71.2020.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3913/portaria_72.2020.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3914/portaria_73.2020.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3915/portaria_74.2020.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3916/portaria_75.2020_..doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3917/portaria_sindicancia_76.2020.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3918/portaria_77.2020.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3919/portaria_78.2020.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3920/portaria_79.2020.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3921/portaria_80.2020.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5060/p81_20.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5061/p82_20.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5066/p83_20.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5069/p84_20.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5072/p85_20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5074/p86_20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5075/p87_20.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5078/p88_20.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5079/p89_20.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5080/p90_20.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5081/p91_20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5082/p92_20.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3522/pll__001_2020_-_altera_cargos_e_funcoes.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3523/pll__002_2020_-_institui_ouvidoria.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3524/pll__003_2020_-_altera_comissao_de_inventario.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3525/pll__004_2020_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3613/pll__005_2020_-_veiculos_oficiais.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3638/pll__006_2020_-_altera_cargos_e_funcoes.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3639/pll_007_2020_-_reajuste_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3751/pll_008_2020_-_medidores_de_ar.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3780/pll_009_2020_-_cria_o_conselho_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3781/agosto_laranja.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3875/pll_011_2020_-_subsidios_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3876/pll_012_2020_-_subsidios_secretarios.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3877/pll_013_2020_-_subsidios_vereadores.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3520/projeto_001_-_contrato_emergencial_educacao_professor.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3521/projeto_002_-_contrato_emergencial_vigia.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3610/projeto_003_-_contrato_emergencial_saude.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3609/projeto_004_-_xadrez_cegos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3604/projeto_005_-_trilheiros.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3605/projeto_006_-_permuta_arroio_dos_ratos.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3606/projeto_007_-_correios.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3607/projeto_008_-_contrato_emergencial_educacao.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3608/projeto_009_-_contrato_emergencial_vigia.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3635/projeto_010_-_reajuste_servidores_aposentados.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3636/projeto_011_-_reajuste_servidores_geral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3637/projeto_012_-_reajuste_magisterio.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3648/projeto_013_-_autoriza_obras.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3649/projeto_014_-_credito_especial_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3650/projeto_015_-_contrato_emergencial_pedreiro_e__rDRAcBW.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3651/projeto_016_-_contrato_emergencial_monitor.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3652/projeto_017_-_contrato_emergencial_operador_retro.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3653/projeto_018_-_credito_especial_brasil_carinhoso.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3654/projeto_019_-_credito_especial_sessao_onerosa.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3655/projeto_020_-_credito_extraordinario_saude.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3656/projeto_021_-_contrato_emergencial_medido_veterinario.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3665/projeto_022_-_contrato_emergencial_educacao.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3666/projeto_023_-_credito_suplementar_225_mil_saude_bibo.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3667/projeto_024_-_altera_estrutura_cc_lei_3565.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3679/projeto_025_-_convenio_apae_covid_coronavirus.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3680/projeto_026_-_credito_extraordinario_coronavirus.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3696/projeto_028_-_credito_especial_lc_173_2020.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3697/projeto_029_-_susepe_apenados_pac.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3698/projeto_030_-_credito_especial_saude_293_mil.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3735/projeto_031_-_credito_suplementar_lc_173_2020.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3736/projeto_032_-_contrato_emergencial_saude_-_enfermeiro.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3737/projeto_033_-_altera_lei_3803_2019_-_cessao_us_8Ip9pqm.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3743/projeto_034_-_contrato_emergencial_02_monitor.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3744/projeto_035_-_contrato_emergencial_operario.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3745/projeto_036_-_contrato_emergencial_01_assisten_DQ9BmaA.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3746/projeto_037_-_credito_especial_assistencia_soc_RktN0O4.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3747/projeto_038_-_credito_especial_defesa_civil_-__0zZVyvi.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3770/projeto_039_-_credito_especial_aliquotas_rpps_b_vQSgEJD.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3771/projeto_040_-_aliquotas_rpps.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3772/projeto_041_-_credito_especial_camara_covid_equ_Gh6dkfT.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3773/projeto_042_-_contrato_emergencial_saude_-_pass_fmf129h.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3779/projeto_043_-_nome_ginasio_escola_nadal_1.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3795/projeto_044_-_credito_suplementar_lc_173_2020.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3805/projeto_045_-_credito_extraordinario_saude.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3806/projeto_046_-_subsidio_troca_troca.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3835/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3836/projeto_048_-_ldo_2021.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3837/projeto_049_-_aliquotas_rpps.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3857/projeto_de_lei_no_50.2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3858/projeto_051_-_credito_especial_aliquotas_rpps_beneficios.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3865/projeto_052_-_pavimentacao_comunitaria_epitacio_pessoa_e_antonio_pinto_2.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3866/projeto_053_-_credito_suplementar_folha.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3874/projeto_054_-_credito_suplementar_lc_173_2020_2.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3867/projeto_055_-_credito_especial_obra_saude.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3893/projeto_056_-_loa_2021.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3922/projeto_057_-_credito_extraordinario_aldir_blanc.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3923/projeto_058_-_credito_suplementar_defesa_civil_-_obras_-_barca_reequilib....docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3924/projeto_059_-_contrato_emergencial_saude_-_farmaceutico.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3931/projeto_060_-_contrato_emergencial_educacao_2021.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3932/projeto_061_-_sine_predio.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3935/projeto_062_-_consepro_2021.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3936/projeto_063_-_coral_2021.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3937/projeto_064_-_casa_da_crianca_2021.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3526/pr__001_2020_-_associacao_uvergs.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3559/pr__002_2020_-_diarias.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3611/pr__003_2020_-_diarias.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3612/pr__004_2020_-_uso_de_veiculo.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3640/pr__005_2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3641/pr__006_2020_-_revisao_estagiarios.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3647/pr__007_2020_-_horario_camara.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3748/pr__008_2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3881/pr__009_2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3938/pr__010_2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3597/prop._02.03.20-estiagem.odt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3598/prop._02.03.20-estiagem_produtor_rural.odt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3599/proposicao_instalacao_de_cameras_de_monitoramen_7eyB8n2.odt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3600/proposicao_02032020.odt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3601/mocao_de_reconhecimento_2020.odt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3602/pedido_de_coloccao_de_canos_travessa_lauro_heberle.odt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3603/proposicao_02032020.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3619/proposicao_02032020.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3620/prop._dia_09-03-2020_cedencia_posto_da_policia.odt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3621/predio_antiga_prefeitura.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3622/fiscal_de_tributos.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3623/proposicao_cercamento_pracinha_e_academia_ao_ar_ywLmy1I.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3624/proposicao_marco.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3625/proposicaopraca_com_playground_beira_rio.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3627/proposicao_premio_mulher_destaque.odt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3628/prop._dia_16-03-2020_praticas_complementares.odt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3629/proposicao_16032020.odt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3630/proposicao_16032020.odt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3631/proposicao_suicidio.odt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3632/prop._16.3.20_-_salario_funcionalismo.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3633/16.3.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3634/proposicao_contratacao_de_um_profissional_de_re_2WWsWd5.odt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3642/proposicao_pedido_de_esclarecimento_ao_executiv_8roSld1.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3643/proposicao_13042020.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3644/prop._11.05.20-_anestia_troca-troca.odt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3645/proposicao_contratacao_de_um_caminhao_pipa.odt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3646/proposicao_pedido_de_esclarecimento_ao_executiv_8rosld1.odt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3657/pedido_conpasul_arrumar_rampa.odt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3658/proposicao_15052020.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3659/18052020.odt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3660/proposicao_saibro_na_estrada_que_liga_ao_porto_do_conde.odt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3661/prop._25.5.20_-_criterio_da_estiagem_cesta_basica.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3662/pedido_de_auxlio_para_o_transporte_escolar_25.05.20.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3663/250520.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3664/proposicao_mocao_de_reconhecimento_recantus_e_t_tE3rXcu.odt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3668/lombada_luis_miller_picarelli.odt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3669/prop._dia_27-05-2020_hasteamento_da_bandeira.odt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3670/proposicao_neti.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3671/proposicao_junho_2020.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3672/proposicao_medico_para_interior.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3673/proposicao_01.06.2020.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3674/proposicao_reiterando_quebra_molas_jeronimo_ped_nLHjV58.odt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3675/proposicao_08062020.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3676/retorno_de_mao_dupla_luis_miler_picarelli.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3677/proposicao_08062020.odt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3678/proposicao_mocao_de_reconhecimento_paulinho_barbeiro.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3682/proposicao_15062020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3683/prop._15.6.20_-_fetag-rs.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3684/lombada_lima_e_silva_conserto_caetano_bianch_reiterando.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3685/proposicao_15.06.2020.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3686/proposicao_valmir_150620.odt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3687/proposicao_15.06.2020.odt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3688/proposicao15062020.odt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3689/proposicao_15.06.2020.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3690/proposicao_22062020.odt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3691/proposicao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3692/buraco_na_rua_jose_ache.odt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3693/proposicao_pedido_de_pracinha_na_praia_do_encon_8Qymghp.odt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3694/proposicao_170620.odt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3695/proposicao_funasa_e_emater.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3699/contrato_de_um_calceteiro.odt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3700/proposicao_29062020.odt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3701/proposicao_29062020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3702/proposicao_certificado_de_reconhecimento_pescadores.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3703/pedido_conpasul_arrumar_rampa.odt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3730/proposicao_06072020.odt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3731/proposicao_neti.odt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3732/rua_laurentino_abreu_da_silva.odt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3733/reuniao_jesus_ceneri.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3734/proposicao_internet_interior.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3738/proposicao_coletiva.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3739/proposicao_13072020.odt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3740/proposicao_mocao_de_reconhecimento_agentes.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3741/valo_na_jeronimo_pedroso.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3742/informacao_do_transito_diretor_de_transito_jesus_ceneri.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3752/proposicao_20072020.odt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3753/proposicao_neti_20.07.odt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3754/proposicao_valmir_200720.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3755/proposicao_placa_de_transito_kkxassv.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3756/fiscalizacao_seguranca-_mascaras.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3757/proposicao_27072020.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3758/_proposicao_27072020.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3759/proposicao_coordenador_de_pesca.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3760/proposicao_mocao_de_apoio.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3761/proposicao_valmir_270720.odt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3762/pedido_de_lombada_na_rua_benito_garcia.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3763/reiterando_proposicao_sra_rosangela.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3764/proposicao_valmir_030820.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3765/proposicao0303082020.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3766/proposicao_neti_030820.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3767/proposicao__agosto_2020.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3768/proposicao_decreto_do_enir_machado_dos_santos.odt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3769/prop._dia_03.08.20_revitalizacao_do_porto_do_bote.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3774/pedido_de_pavimentacao_caetano_bianch_a_luis_mi_DhXjIbM.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3775/proposicao_area_industrial.odt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3776/__proposicao_neti_10.08.2020.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3777/proposicao_valmir_100820.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3778/prop._10.8.20_-_mocao_pico.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3782/__proposicao_17082020.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3783/proposicao_valmir_170820.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3784/proposicao__17082020b.odt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3785/proposicao_17082020.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3786/reiteracao_vigilancia_cemiterio.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3787/reiterando_proposicao_rampa_de_acesso_barcos.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3788/proposicao_redutor.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3789/reiterando_melhorias_na_rua_jacinto_lago.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3790/proposicao_24082020.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3791/proposicao__agosto_2_2020.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3792/__proposicao_24082020.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3793/proposicao_valmir_240820.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3794/proposicao.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3796/proposicao_31_de_agosto.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3797/pedido_de_iluminacao_praca_usina.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3798/cris.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3799/proposicao_procon.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3800/proposicao03092020.odt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3801/neobrita_na_ramiro_barcelos.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3802/proposicao_08_de_setembro_2020.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3803/proposicao_reabertura_de_escolas.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3804/proposicao_de_setembro_2020.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3815/proposicao_14092020.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3816/reiterando_proposicao_do_dia_06.07_transito.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3817/proposica_14_de_setembro_2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3818/proposicao_valmir_140920.odt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3819/proposicao_vans_escolares.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3820/proposicao_trofeu_camara_2020.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3822/proposicao_valmir_210920.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3823/proposicao_21092020_b.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3824/proposicao_21092020_ok.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3826/prop._dia_21.09.2020__limpeza_da_praca_e_area_verde_das_antenas.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3827/proposicao_jander.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3828/proposicao_28092020.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3829/iluminacao_e_podas_de_arvores.odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3830/__proposicao_28092020.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3831/proposicao_jander_02.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3832/pedido_de_limpeza_terreno_baldio.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3833/prop.28.9.20_posto_rincao_dos_correas.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3834/proposicao_sebrae.odt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3838/pedido_de_limpeza_em_terreno_baldio_que_cumpra_a_lei.odt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3839/05.10.20_boca_de_loba_inteligente.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3840/proposicao_valmir_011020.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3841/proposicao_05102020.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3842/reuniao_com_sindicato.odt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3843/proposicao_jander_03.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3844/proposicao_amaro.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3845/proposicao_valmir_131020.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3846/prop._dia_13-10-20_estudo_de_rotatoria_jgb.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3847/proposicao_131020.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3848/proposicao_jander_04.odt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3849/proposicao_13102020_amaro.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3850/prop.19.10.20-praca_da_usina.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3851/proposicao_19102020_gilnei.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3852/departamento_de_transito_troca_do_estacionamento_praia.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3853/prop._dia_19-10-20_quebra_molas_joao_daisson.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3854/proposicao_151020.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3855/proposicao_19102020.odt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3856/proposicao_19102020_amaro.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3859/proposicao_redutor_gilnei.odt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3860/banheiros_quimicos_praia_e_usina.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3861/prop._dia_26-10-20_reforma_e_desentupimento_de_boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3862/proposicao_261020.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3863/proposicao_redutor_amaro_20.10.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3864/proposicao_26102020.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3868/proposicao__novembro_2020.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3869/proposicao_gilnei.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3870/proposicao_valmir_031120.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3871/proposicao_03112020.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3872/proposicao_neti.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3873/proposicao_03112020_amaro.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3878/proposicao__agosto_2020_gilnei_certa.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3879/proposicao_09112020.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3880/proposicao_09.11.2020_creche_lindos_ares.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3884/proposicao_16112020.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3885/proposicao_homem_destaque_2020.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3886/__proposicao_231120docx_1.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3887/proposicao_mocao_de_reconhecimento2020.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3888/prop_23.11_-_premio_homem_destaque.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3889/homem_destaque_2020.odt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3890/homem_destaque_2020.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3891/proposicao_191120.odt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3892/proposicao_23.11.2020_-_homen_destaque.odt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3925/__proposicao_301120docx_1.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3926/prop.30.11.20-_reforma_do_posto_saude_morrinhos.odt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3927/prop._dia_30-11-20_homem_destaque.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3928/proposicao__agosto_2020_gilnei_01.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3929/titulo_cidadao_jeronimense_2020.odt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3930/proposicao_30112020.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3933/__proposicao_071220docx_1_1.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3934/proposicao_21.12.2020_-_titulo_cidadao_jeroninense.odt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3939/proposicao28122020.odt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3940/proposicao_28.12.2020_-ramiro_barcelos_velocidade.odt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3614/resolucao_no_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3615/resolucao_no_2.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3616/resolucao_no_3.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3617/resolucao_no_4.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3618/resolucao_no_5.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3728/resolucao_no_06.2020.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3729/resolucao_no_07.2020.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3882/resolucao_no_08.2020.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3883/resolucao_no_09.2020.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5089/resolucao_no_10.2020.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3704/ata_01.20.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3705/ata_02.20.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3706/ata_03.20.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3707/ata_04.20.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3708/ata_05.20.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3709/ata_06.20.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3710/ata_07.20.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3711/ata_08.20.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3712/ata_09.20.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3713/ata_10.20.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3749/ata_11.20.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3750/ata_12.20.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3807/ata_13.20.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3808/ata_14.20.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3809/ata_15.20.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3810/ata_16.20.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3811/ata_17.20.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3812/ata_18.20.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3813/ata_19.20.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3814/ata_20.20.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3821/ata_21.20.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3894/ata_22.20.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3895/ata_23.20.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3896/ata_24.20.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3897/ata_25.20.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3898/ata_26.20.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3899/ata_27.20.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3900/ata_29.20.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3901/ata_29.20.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3902/ata_30.20.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3903/ata_31.20.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3714/decreto_legislativo_01.20.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3715/decreto_legislativo_02.20.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/4742/decreto_legislativo_03.20.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/4743/decreto_legislativo_04.20.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3527/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3528/portaria_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3529/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3530/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3531/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3532/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3533/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3534/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3535/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3536/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3537/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3538/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3539/portaria_13.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3540/portaria_14.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3541/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3542/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3543/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3561/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3560/portaria_19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3544/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3545/portaria_21.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3546/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3547/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3548/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3549/portaria_25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3550/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3551/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3552/portaria_28.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3553/portaria_29.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3554/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3555/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3556/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3557/portaria_33.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3558/portaria_34.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3565/portaria_35.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3566/portaria_36.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3562/portaria_37.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3563/portaria_38.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3564/portaria_39.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3567/portaria_40.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3568/portaria_41.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3589/portaria_48.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3590/portaria_49.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3591/portaria_50.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3716/portaria_51.2020.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3717/portaria_52.2020.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3718/portaria_53.2020.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3719/portaria_54.2020.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3720/portaria_55.2020.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3721/portaria_56.2020.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3722/portaria_57.2020.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3723/portaria_58.2020.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3724/portaria_59.2020.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3725/portaria_60.2020.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3726/portaria_61.2020.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3727/portaria_62.2020.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3904/portaria_63.2020.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3905/portaria_64.2020.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3906/portaria_65.2020.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3907/portaria_66.2020.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3908/portaria_67.2020.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3909/portaria_68.2020.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3910/portaria_69.2020.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3911/portaria_70.2020.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3912/portaria_71.2020.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3913/portaria_72.2020.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3914/portaria_73.2020.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3915/portaria_74.2020.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3916/portaria_75.2020_..doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3917/portaria_sindicancia_76.2020.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3918/portaria_77.2020.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3919/portaria_78.2020.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3920/portaria_79.2020.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3921/portaria_80.2020.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5060/p81_20.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5061/p82_20.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5066/p83_20.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5069/p84_20.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5072/p85_20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5074/p86_20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5075/p87_20.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5078/p88_20.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5079/p89_20.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5080/p90_20.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5081/p91_20.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5082/p92_20.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3522/pll__001_2020_-_altera_cargos_e_funcoes.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3523/pll__002_2020_-_institui_ouvidoria.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3524/pll__003_2020_-_altera_comissao_de_inventario.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3525/pll__004_2020_-_licitacao.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3613/pll__005_2020_-_veiculos_oficiais.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3638/pll__006_2020_-_altera_cargos_e_funcoes.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3639/pll_007_2020_-_reajuste_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3751/pll_008_2020_-_medidores_de_ar.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3780/pll_009_2020_-_cria_o_conselho_municipal_do_idoso.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3781/agosto_laranja.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3875/pll_011_2020_-_subsidios_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3876/pll_012_2020_-_subsidios_secretarios.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3877/pll_013_2020_-_subsidios_vereadores.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3520/projeto_001_-_contrato_emergencial_educacao_professor.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3521/projeto_002_-_contrato_emergencial_vigia.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3610/projeto_003_-_contrato_emergencial_saude.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3609/projeto_004_-_xadrez_cegos.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3604/projeto_005_-_trilheiros.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3605/projeto_006_-_permuta_arroio_dos_ratos.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3606/projeto_007_-_correios.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3607/projeto_008_-_contrato_emergencial_educacao.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3608/projeto_009_-_contrato_emergencial_vigia.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3635/projeto_010_-_reajuste_servidores_aposentados.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3636/projeto_011_-_reajuste_servidores_geral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3637/projeto_012_-_reajuste_magisterio.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3648/projeto_013_-_autoriza_obras.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3649/projeto_014_-_credito_especial_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3650/projeto_015_-_contrato_emergencial_pedreiro_e__rDRAcBW.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3651/projeto_016_-_contrato_emergencial_monitor.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3652/projeto_017_-_contrato_emergencial_operador_retro.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3653/projeto_018_-_credito_especial_brasil_carinhoso.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3654/projeto_019_-_credito_especial_sessao_onerosa.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3655/projeto_020_-_credito_extraordinario_saude.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3656/projeto_021_-_contrato_emergencial_medido_veterinario.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3665/projeto_022_-_contrato_emergencial_educacao.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3666/projeto_023_-_credito_suplementar_225_mil_saude_bibo.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3667/projeto_024_-_altera_estrutura_cc_lei_3565.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3679/projeto_025_-_convenio_apae_covid_coronavirus.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3680/projeto_026_-_credito_extraordinario_coronavirus.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3696/projeto_028_-_credito_especial_lc_173_2020.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3697/projeto_029_-_susepe_apenados_pac.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3698/projeto_030_-_credito_especial_saude_293_mil.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3735/projeto_031_-_credito_suplementar_lc_173_2020.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3736/projeto_032_-_contrato_emergencial_saude_-_enfermeiro.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3737/projeto_033_-_altera_lei_3803_2019_-_cessao_us_8Ip9pqm.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3743/projeto_034_-_contrato_emergencial_02_monitor.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3744/projeto_035_-_contrato_emergencial_operario.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3745/projeto_036_-_contrato_emergencial_01_assisten_DQ9BmaA.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3746/projeto_037_-_credito_especial_assistencia_soc_RktN0O4.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3747/projeto_038_-_credito_especial_defesa_civil_-__0zZVyvi.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3770/projeto_039_-_credito_especial_aliquotas_rpps_b_vQSgEJD.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3771/projeto_040_-_aliquotas_rpps.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3772/projeto_041_-_credito_especial_camara_covid_equ_Gh6dkfT.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3773/projeto_042_-_contrato_emergencial_saude_-_pass_fmf129h.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3779/projeto_043_-_nome_ginasio_escola_nadal_1.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3795/projeto_044_-_credito_suplementar_lc_173_2020.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3805/projeto_045_-_credito_extraordinario_saude.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3806/projeto_046_-_subsidio_troca_troca.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3835/projeto_de_lei_047.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3836/projeto_048_-_ldo_2021.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3837/projeto_049_-_aliquotas_rpps.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3857/projeto_de_lei_no_50.2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3858/projeto_051_-_credito_especial_aliquotas_rpps_beneficios.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3865/projeto_052_-_pavimentacao_comunitaria_epitacio_pessoa_e_antonio_pinto_2.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3866/projeto_053_-_credito_suplementar_folha.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3874/projeto_054_-_credito_suplementar_lc_173_2020_2.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3867/projeto_055_-_credito_especial_obra_saude.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3893/projeto_056_-_loa_2021.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3922/projeto_057_-_credito_extraordinario_aldir_blanc.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3923/projeto_058_-_credito_suplementar_defesa_civil_-_obras_-_barca_reequilib....docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3924/projeto_059_-_contrato_emergencial_saude_-_farmaceutico.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3931/projeto_060_-_contrato_emergencial_educacao_2021.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3932/projeto_061_-_sine_predio.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3935/projeto_062_-_consepro_2021.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3936/projeto_063_-_coral_2021.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3937/projeto_064_-_casa_da_crianca_2021.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3526/pr__001_2020_-_associacao_uvergs.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3559/pr__002_2020_-_diarias.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3611/pr__003_2020_-_diarias.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3612/pr__004_2020_-_uso_de_veiculo.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3640/pr__005_2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3641/pr__006_2020_-_revisao_estagiarios.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3647/pr__007_2020_-_horario_camara.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3748/pr__008_2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3881/pr__009_2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3938/pr__010_2020_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3597/prop._02.03.20-estiagem.odt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3598/prop._02.03.20-estiagem_produtor_rural.odt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3599/proposicao_instalacao_de_cameras_de_monitoramen_7eyB8n2.odt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3600/proposicao_02032020.odt" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3601/mocao_de_reconhecimento_2020.odt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3602/pedido_de_coloccao_de_canos_travessa_lauro_heberle.odt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3603/proposicao_02032020.odt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3619/proposicao_02032020.odt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3620/prop._dia_09-03-2020_cedencia_posto_da_policia.odt" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3621/predio_antiga_prefeitura.odt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3622/fiscal_de_tributos.odt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3623/proposicao_cercamento_pracinha_e_academia_ao_ar_ywLmy1I.odt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3624/proposicao_marco.odt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3625/proposicaopraca_com_playground_beira_rio.odt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3627/proposicao_premio_mulher_destaque.odt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3628/prop._dia_16-03-2020_praticas_complementares.odt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3629/proposicao_16032020.odt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3630/proposicao_16032020.odt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3631/proposicao_suicidio.odt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3632/prop._16.3.20_-_salario_funcionalismo.odt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3633/16.3.odt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3634/proposicao_contratacao_de_um_profissional_de_re_2WWsWd5.odt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3642/proposicao_pedido_de_esclarecimento_ao_executiv_8roSld1.odt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3643/proposicao_13042020.odt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3644/prop._11.05.20-_anestia_troca-troca.odt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3645/proposicao_contratacao_de_um_caminhao_pipa.odt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3646/proposicao_pedido_de_esclarecimento_ao_executiv_8rosld1.odt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3657/pedido_conpasul_arrumar_rampa.odt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3658/proposicao_15052020.odt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3659/18052020.odt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3660/proposicao_saibro_na_estrada_que_liga_ao_porto_do_conde.odt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3661/prop._25.5.20_-_criterio_da_estiagem_cesta_basica.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3662/pedido_de_auxlio_para_o_transporte_escolar_25.05.20.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3663/250520.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3664/proposicao_mocao_de_reconhecimento_recantus_e_t_tE3rXcu.odt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3668/lombada_luis_miller_picarelli.odt" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3669/prop._dia_27-05-2020_hasteamento_da_bandeira.odt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3670/proposicao_neti.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3671/proposicao_junho_2020.odt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3672/proposicao_medico_para_interior.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3673/proposicao_01.06.2020.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3674/proposicao_reiterando_quebra_molas_jeronimo_ped_nLHjV58.odt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3675/proposicao_08062020.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3676/retorno_de_mao_dupla_luis_miler_picarelli.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3677/proposicao_08062020.odt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3678/proposicao_mocao_de_reconhecimento_paulinho_barbeiro.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3682/proposicao_15062020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3683/prop._15.6.20_-_fetag-rs.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3684/lombada_lima_e_silva_conserto_caetano_bianch_reiterando.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3685/proposicao_15.06.2020.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3686/proposicao_valmir_150620.odt" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3687/proposicao_15.06.2020.odt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3688/proposicao15062020.odt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3689/proposicao_15.06.2020.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3690/proposicao_22062020.odt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3691/proposicao.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3692/buraco_na_rua_jose_ache.odt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3693/proposicao_pedido_de_pracinha_na_praia_do_encon_8Qymghp.odt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3694/proposicao_170620.odt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3695/proposicao_funasa_e_emater.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3699/contrato_de_um_calceteiro.odt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3700/proposicao_29062020.odt" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3701/proposicao_29062020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3702/proposicao_certificado_de_reconhecimento_pescadores.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3703/pedido_conpasul_arrumar_rampa.odt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3730/proposicao_06072020.odt" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3731/proposicao_neti.odt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3732/rua_laurentino_abreu_da_silva.odt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3733/reuniao_jesus_ceneri.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3734/proposicao_internet_interior.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3738/proposicao_coletiva.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3739/proposicao_13072020.odt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3740/proposicao_mocao_de_reconhecimento_agentes.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3741/valo_na_jeronimo_pedroso.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3742/informacao_do_transito_diretor_de_transito_jesus_ceneri.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3752/proposicao_20072020.odt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3753/proposicao_neti_20.07.odt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3754/proposicao_valmir_200720.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3755/proposicao_placa_de_transito_kkxassv.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3756/fiscalizacao_seguranca-_mascaras.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3757/proposicao_27072020.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3758/_proposicao_27072020.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3759/proposicao_coordenador_de_pesca.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3760/proposicao_mocao_de_apoio.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3761/proposicao_valmir_270720.odt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3762/pedido_de_lombada_na_rua_benito_garcia.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3763/reiterando_proposicao_sra_rosangela.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3764/proposicao_valmir_030820.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3765/proposicao0303082020.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3766/proposicao_neti_030820.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3767/proposicao__agosto_2020.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3768/proposicao_decreto_do_enir_machado_dos_santos.odt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3769/prop._dia_03.08.20_revitalizacao_do_porto_do_bote.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3774/pedido_de_pavimentacao_caetano_bianch_a_luis_mi_DhXjIbM.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3775/proposicao_area_industrial.odt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3776/__proposicao_neti_10.08.2020.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3777/proposicao_valmir_100820.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3778/prop._10.8.20_-_mocao_pico.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3782/__proposicao_17082020.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3783/proposicao_valmir_170820.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3784/proposicao__17082020b.odt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3785/proposicao_17082020.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3786/reiteracao_vigilancia_cemiterio.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3787/reiterando_proposicao_rampa_de_acesso_barcos.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3788/proposicao_redutor.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3789/reiterando_melhorias_na_rua_jacinto_lago.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3790/proposicao_24082020.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3791/proposicao__agosto_2_2020.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3792/__proposicao_24082020.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3793/proposicao_valmir_240820.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3794/proposicao.odt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3796/proposicao_31_de_agosto.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3797/pedido_de_iluminacao_praca_usina.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3798/cris.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3799/proposicao_procon.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3800/proposicao03092020.odt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3801/neobrita_na_ramiro_barcelos.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3802/proposicao_08_de_setembro_2020.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3803/proposicao_reabertura_de_escolas.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3804/proposicao_de_setembro_2020.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3815/proposicao_14092020.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3816/reiterando_proposicao_do_dia_06.07_transito.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3817/proposica_14_de_setembro_2020.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3818/proposicao_valmir_140920.odt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3819/proposicao_vans_escolares.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3820/proposicao_trofeu_camara_2020.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3822/proposicao_valmir_210920.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3823/proposicao_21092020_b.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3824/proposicao_21092020_ok.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3826/prop._dia_21.09.2020__limpeza_da_praca_e_area_verde_das_antenas.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3827/proposicao_jander.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3828/proposicao_28092020.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3829/iluminacao_e_podas_de_arvores.odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3830/__proposicao_28092020.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3831/proposicao_jander_02.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3832/pedido_de_limpeza_terreno_baldio.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3833/prop.28.9.20_posto_rincao_dos_correas.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3834/proposicao_sebrae.odt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3838/pedido_de_limpeza_em_terreno_baldio_que_cumpra_a_lei.odt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3839/05.10.20_boca_de_loba_inteligente.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3840/proposicao_valmir_011020.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3841/proposicao_05102020.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3842/reuniao_com_sindicato.odt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3843/proposicao_jander_03.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3844/proposicao_amaro.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3845/proposicao_valmir_131020.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3846/prop._dia_13-10-20_estudo_de_rotatoria_jgb.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3847/proposicao_131020.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3848/proposicao_jander_04.odt" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3849/proposicao_13102020_amaro.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3850/prop.19.10.20-praca_da_usina.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3851/proposicao_19102020_gilnei.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3852/departamento_de_transito_troca_do_estacionamento_praia.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3853/prop._dia_19-10-20_quebra_molas_joao_daisson.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3854/proposicao_151020.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3855/proposicao_19102020.odt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3856/proposicao_19102020_amaro.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3859/proposicao_redutor_gilnei.odt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3860/banheiros_quimicos_praia_e_usina.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3861/prop._dia_26-10-20_reforma_e_desentupimento_de_boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3862/proposicao_261020.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3863/proposicao_redutor_amaro_20.10.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3864/proposicao_26102020.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3868/proposicao__novembro_2020.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3869/proposicao_gilnei.odt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3870/proposicao_valmir_031120.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3871/proposicao_03112020.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3872/proposicao_neti.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3873/proposicao_03112020_amaro.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3878/proposicao__agosto_2020_gilnei_certa.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3879/proposicao_09112020.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3880/proposicao_09.11.2020_creche_lindos_ares.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3884/proposicao_16112020.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3885/proposicao_homem_destaque_2020.odt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3886/__proposicao_231120docx_1.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3887/proposicao_mocao_de_reconhecimento2020.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3888/prop_23.11_-_premio_homem_destaque.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3889/homem_destaque_2020.odt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3890/homem_destaque_2020.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3891/proposicao_191120.odt" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3892/proposicao_23.11.2020_-_homen_destaque.odt" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3925/__proposicao_301120docx_1.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3926/prop.30.11.20-_reforma_do_posto_saude_morrinhos.odt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3927/prop._dia_30-11-20_homem_destaque.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3928/proposicao__agosto_2020_gilnei_01.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3929/titulo_cidadao_jeronimense_2020.odt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3930/proposicao_30112020.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3933/__proposicao_071220docx_1_1.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3934/proposicao_21.12.2020_-_titulo_cidadao_jeroninense.odt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3939/proposicao28122020.odt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3940/proposicao_28.12.2020_-ramiro_barcelos_velocidade.odt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3614/resolucao_no_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3615/resolucao_no_2.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3616/resolucao_no_3.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3617/resolucao_no_4.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3618/resolucao_no_5.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3728/resolucao_no_06.2020.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3729/resolucao_no_07.2020.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3882/resolucao_no_08.2020.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/3883/resolucao_no_09.2020.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2020/5089/resolucao_no_10.2020.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H412"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="147.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>