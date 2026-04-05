--- v0 (2025-10-07)
+++ v1 (2026-04-05)
@@ -10,5198 +10,5615 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4030" uniqueCount="1826">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4397" uniqueCount="1965">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3965/ata_01.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3965/ata_01.21.doc</t>
   </si>
   <si>
     <t>Ata nº 01/2021</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3966/ata_02.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3966/ata_02.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 02/2021</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4051/ata_03.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4051/ata_03.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 03/2021</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Amaro da Maré</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4052/ata_04.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4052/ata_04.21.doc</t>
   </si>
   <si>
     <t>Ata nº 04/2021.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4053/ata_05.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4053/ata_05.21.doc</t>
   </si>
   <si>
     <t>Ata nº 05/2021</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4054/ata_06.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4054/ata_06.21.doc</t>
   </si>
   <si>
     <t>Ata nº 06/2021</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4055/ata_07.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4055/ata_07.21.doc</t>
   </si>
   <si>
     <t>Ata nº 07/2021</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4113/ata_08.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4113/ata_08.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária Nº 08/2021</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4114/ata_09.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4114/ata_09.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária Nº 09/2021</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4115/ata_10.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4115/ata_10.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária Nº 10/2021</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4116/ata_11.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4116/ata_11.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária Nº 11/2021</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4117/ata_12.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4117/ata_12.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária Nº 12/2021</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4118/ata_13.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4118/ata_13.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária Nº 13/2021</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4140/ata_14.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4140/ata_14.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 14/2021</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4141/ata_15.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4141/ata_15.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 15/2021.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4175/ata_16.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4175/ata_16.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 16/2021.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4176/ata_17.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4176/ata_17.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 17/2021.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4177/ata_18.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4177/ata_18.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 18/2021.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4178/ata_19.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4178/ata_19.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 19/2021.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4217/ata_20.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4217/ata_20.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 20/2021.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4218/ata_21.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4218/ata_21.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 21/2021.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4219/ata_22.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4219/ata_22.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 22/2021.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Ata Ordinária nº 23/2021.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4271/ata_24.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4271/ata_24.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 24/2021.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4272/ata_25.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4272/ata_25.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 25/2021.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4274/ata_26.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4274/ata_26.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 26/2021.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4275/ata_27.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4275/ata_27.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 27/2021.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4276/ata_28.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4276/ata_28.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 28/2021.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4277/ata_29.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4277/ata_29.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 29/2021.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4376/ata_30.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4376/ata_30.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 30/2021.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4377/ata_31.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4377/ata_31.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 31/2021.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4378/ata_32.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4378/ata_32.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 32/2021.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4379/ata_33.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4379/ata_33.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 33/2021.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4380/ata_34.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4380/ata_34.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 34/2021.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4381/ata_35.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4381/ata_35.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 35/2021.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4382/ata_36.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4382/ata_36.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 36/2021.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4383/ata_37.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4383/ata_37.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 37/2021.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4384/ata_38.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4384/ata_38.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 38/2021.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4385/ata_39.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4385/ata_39.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 39/2021.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4386/ata_40.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4386/ata_40.pdf</t>
   </si>
   <si>
     <t>Ata Ordinária nº 40/2021.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4436/ata_41.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4436/ata_41.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 41/2021</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4437/ata_42.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4437/ata_42.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 42/2021.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4438/ata_43.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4438/ata_43.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 43/2021.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4439/ata_44.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4439/ata_44.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 44/2021.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4746/ata_45.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4746/ata_45.21.doc</t>
   </si>
   <si>
     <t>Ata Ordinária nº 45/2021.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4056/decreto_legislativo_01.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4056/decreto_legislativo_01.21.doc</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 01/2021 - Aprova por unanimidade o Processo de Contas Públicas nº 001403-0200/18-0 exercício de 2018 do Sr. Evandro Agiz Heberle, Prefeito Municipal.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4712/decreto_legislativo_02.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4712/decreto_legislativo_02.21.doc</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 02/2021 - Dá denominação de LEONEL DE MOURA BRIZOLA a estrada geral que liga São Jerônimo e Arroio dos Ratos.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4713/decreto_legislativo_03.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4713/decreto_legislativo_03.21.doc</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 03/2021 - Dá denominação de ADÃO DE OLIVEIRA COSTA a quadra de esportes localizada na Praça João Batista Silva no Bairro São Thomás, nesta cidade.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4714/decreto_legislativo_04.21.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4714/decreto_legislativo_04.21.doc</t>
   </si>
   <si>
     <t>Decreto Legislativo nº 04/2021 - Dá denominação de Célia Zineli Dias a Rua A, localizada no Bairro Porto do Conde, esta cidade.</t>
   </si>
   <si>
+    <t>10432</t>
+  </si>
+  <si>
+    <t>OL</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10432/01-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 01/2021.</t>
+  </si>
+  <si>
+    <t>10433</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10433/02-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 02/2021.</t>
+  </si>
+  <si>
+    <t>10434</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10434/03-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 03/2021.</t>
+  </si>
+  <si>
+    <t>10435</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10435/04-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 04/2021.</t>
+  </si>
+  <si>
+    <t>10437</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10437/05-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 05/2021.</t>
+  </si>
+  <si>
+    <t>10438</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10438/06-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 06/2021.</t>
+  </si>
+  <si>
+    <t>10439</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10439/07-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 07/2021.</t>
+  </si>
+  <si>
+    <t>10442</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10442/08-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 08/2021.</t>
+  </si>
+  <si>
+    <t>10443</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10443/09-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 09/2021.</t>
+  </si>
+  <si>
+    <t>10445</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10445/10-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 10/2021.</t>
+  </si>
+  <si>
+    <t>10446</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10446/11-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 11/2021.</t>
+  </si>
+  <si>
+    <t>10448</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10448/12-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 12/2021.</t>
+  </si>
+  <si>
+    <t>10449</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10449/13-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 13/2021.</t>
+  </si>
+  <si>
+    <t>10450</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10450/14-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 14/2021.</t>
+  </si>
+  <si>
+    <t>10451</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10451/15-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 15/2021.</t>
+  </si>
+  <si>
+    <t>10452</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10452/16-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 16/2021.</t>
+  </si>
+  <si>
+    <t>10453</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10453/17-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 17/2021.</t>
+  </si>
+  <si>
+    <t>10454</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10454/18-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 18/2021.</t>
+  </si>
+  <si>
+    <t>10455</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10455/19-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 19/2021.</t>
+  </si>
+  <si>
+    <t>10456</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10456/20-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 20/2021.</t>
+  </si>
+  <si>
+    <t>10457</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10457/21-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 21/2021.</t>
+  </si>
+  <si>
+    <t>10458</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10458/22-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 22/2021.</t>
+  </si>
+  <si>
+    <t>10459</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10459/23-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 23/2021.</t>
+  </si>
+  <si>
+    <t>10460</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10460/24-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 24/2021.</t>
+  </si>
+  <si>
+    <t>10461</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10461/25-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 25/2021.</t>
+  </si>
+  <si>
+    <t>10462</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10462/26-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 26/2021.</t>
+  </si>
+  <si>
+    <t>10463</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10463/27-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 27/2021.</t>
+  </si>
+  <si>
+    <t>10464</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10464/28-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 28/2021.</t>
+  </si>
+  <si>
+    <t>10465</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10465/29-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 29/2021.</t>
+  </si>
+  <si>
+    <t>10466</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10466/30-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 30/2021.</t>
+  </si>
+  <si>
+    <t>10467</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10467/32-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 32/2021.</t>
+  </si>
+  <si>
+    <t>10468</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10468/33-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 33/2021.</t>
+  </si>
+  <si>
+    <t>10469</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10469/34-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 34/2021.</t>
+  </si>
+  <si>
+    <t>10470</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10470/35-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 35/2021.</t>
+  </si>
+  <si>
+    <t>10472</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10472/36-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 36/2021.</t>
+  </si>
+  <si>
+    <t>10473</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10473/37-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 37/2021.</t>
+  </si>
+  <si>
+    <t>10474</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10474/38-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 38/2021.</t>
+  </si>
+  <si>
+    <t>10471</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10471/39-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 39/2021.</t>
+  </si>
+  <si>
+    <t>10476</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10476/40-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 40/2021.</t>
+  </si>
+  <si>
+    <t>10477</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10477/41-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 41/2021.</t>
+  </si>
+  <si>
+    <t>10478</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10478/42-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 42/2021.</t>
+  </si>
+  <si>
+    <t>10475</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10475/43-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 43/2021.</t>
+  </si>
+  <si>
+    <t>10479</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10479/44-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 44/2021.</t>
+  </si>
+  <si>
+    <t>10480</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10480/45-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 45/2021.</t>
+  </si>
+  <si>
+    <t>10481</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10481/46-2021.pdf</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 46/2021.</t>
+  </si>
+  <si>
+    <t>10482</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Ofício Legislativo 47/2021.</t>
+  </si>
+  <si>
     <t>3967</t>
   </si>
   <si>
     <t>Po</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3967/portaria_1.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3967/portaria_1.pdf</t>
   </si>
   <si>
     <t>Portaria nº 01/2021 - Nomeia a Sr. Kauana da Silva Sib.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3968/portaria_2.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3968/portaria_2.pdf</t>
   </si>
   <si>
     <t>Portaria nº 02/2021 - Nomeia a Sr. Fernanda Aquino.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3969/portaria_3.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3969/portaria_3.pdf</t>
   </si>
   <si>
     <t>Portaria nº 03/2021 - Nomeia a Senhorita Marina Vitória Araújo Barcellos Tiburi.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3970/portaria_4.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3970/portaria_4.pdf</t>
   </si>
   <si>
     <t>Portaria nº 04/2021 - Nomeia a Senhora Lisiane Bortoli de Lima.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3971/portaria_5.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3971/portaria_5.pdf</t>
   </si>
   <si>
     <t>Portaria nº 05/2021 - Nomeia o Sr. Jonatas Lopes Marques.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3972/portaria_6.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3972/portaria_6.pdf</t>
   </si>
   <si>
     <t>Portaria nº 06/2021 - Nomeia o Sr. Marco Antônio Dutra.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3973/portaria_7.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3973/portaria_7.pdf</t>
   </si>
   <si>
     <t>Portaria nº 7/2021 - Nomeia o Sr. Igor Henrique Fortes Drum.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3974/portaria_8.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3974/portaria_8.pdf</t>
   </si>
   <si>
     <t>Portaria nº 8/2021 - exonera a Funcionária Lisa Mara dos Santos.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>Alan  Menezes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3975/portaria_9.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3975/portaria_9.pdf</t>
   </si>
   <si>
     <t>Portaria nº 09/2021 - Exonera a Funcionária Liete Saturnino Boeira.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3976/portaria_10.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3976/portaria_10.pdf</t>
   </si>
   <si>
     <t>Portaria nº 10/2021 - Transfere o Sr. Danrlei dos Santos Massena para o cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3977/portaria_11.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3977/portaria_11.pdf</t>
   </si>
   <si>
     <t>Portaria nº 11/2021 - GDE Funcionária Magda de Campos</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3978/portaria_12.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3978/portaria_12.pdf</t>
   </si>
   <si>
     <t>Portaria nº 12/2021 - Nomeia o Sr. Luis Felipe Costa Krug.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3991/portaria_13.2021.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3991/portaria_13.2021.doc</t>
   </si>
   <si>
     <t>Portaria nº 13/2021 - Concede Férias a Funcionária Magda Rosani de Campos Garcia.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3992/portaria_14.2021.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3992/portaria_14.2021.doc</t>
   </si>
   <si>
     <t>Portaria nº 14/2021- Fixa horário do Funcionário Nicolas Maciel Esswein.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3993/portaria_15.2021.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3993/portaria_15.2021.doc</t>
   </si>
   <si>
     <t>Portaria nº 15/2021 - Nomeia Comissão de Licitação.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3994/portaria_16.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3994/portaria_16.pdf</t>
   </si>
   <si>
     <t>Portaria nº 16/2021 - Nomeia Comissão de Patrimônio.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3995/portaria_17.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3995/portaria_17.pdf</t>
   </si>
   <si>
     <t>Portaria nº 17/2021 - Nomeia a Sr. Rafaela Razek.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3996/portaria_18.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3996/portaria_18.pdf</t>
   </si>
   <si>
     <t>Portaria nº 18/2021 - Nomeia a Sr. Kauana Sib.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3997/portaria_19.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3997/portaria_19.pdf</t>
   </si>
   <si>
     <t>Portaria nº 19/2021 - Nomeia o Sr. Lucas Chananeco de Souza.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3998/portaria_20.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3998/portaria_20.pdf</t>
   </si>
   <si>
     <t>Portaria nº 20/2021 - Nomeia o Sr. João Victor Flores</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3999/portaria_21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3999/portaria_21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 21/2021 - Retificação da Portaria nº 19/2021.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4000/portaria_22.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4000/portaria_22.pdf</t>
   </si>
   <si>
     <t>Portaria nº 22/2021 - Concede Férias a Funcionária Josiane Michele Rodrigues Lessa.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4001/portaria_23.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4001/portaria_23.pdf</t>
   </si>
   <si>
     <t>Portaria nº 23/2021 - Concede Férias a Funcionária Taís de Campos.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4002/portaria_24.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4002/portaria_24.pdf</t>
   </si>
   <si>
     <t>Portaria nº 24/2021 - Concede Férias a Funcionária Elissandra Lanzarini.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4003/portaria_25.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4003/portaria_25.pdf</t>
   </si>
   <si>
     <t>Portaria nº 25/2021 - Nomeia Comissão de Patrimônio.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4004/portaria_26.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4004/portaria_26.pdf</t>
   </si>
   <si>
     <t>Portaria nº 26/2021 - Nomeia a Sr. Maria Fernanda Ferreira Quadros.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4005/portaria_27.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4005/portaria_27.pdf</t>
   </si>
   <si>
     <t>Portaria nº 27/2021 - Nomeia a Sr. Liete Boeira</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4006/portaria_28.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4006/portaria_28.pdf</t>
   </si>
   <si>
     <t>Portaria nº 28/2021 - Concede férias ao Dr. Petrônio Weber.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>Portaria nº 29/2021 - Concede Férias ao Sr. Manoela Antônio Rocha Jaques.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4008/portaria_30.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4008/portaria_30.pdf</t>
   </si>
   <si>
     <t>Portaria nº 30/2021 - Institui Comissão de Ouvidoria.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4009/portaria_31.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4009/portaria_31.pdf</t>
   </si>
   <si>
     <t>Portaria nº 31/2021 - Nomeia a Sr. maria Fernanda Ferreira Quadros para a  Comissão de Licitações.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4010/portaria_32.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4010/portaria_32.pdf</t>
   </si>
   <si>
     <t>Portaria nº 32/2021 - Nomeia a Sr. Liete Boeira para a Comissão de Patrimônio.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4011/portaria_33.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4011/portaria_33.pdf</t>
   </si>
   <si>
     <t>Portaria nº 33/2021 - Nomeia a Sr. Haraxane Diniz para a Comissão de Licitações.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4012/portaria_34.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4012/portaria_34.pdf</t>
   </si>
   <si>
     <t>Portaria nº 34/2021 - Retifica a Portaria nº 23/2021 de Férias da Funcionária Taís de Campos.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4013/portaria_35.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4013/portaria_35.pdf</t>
   </si>
   <si>
     <t>Portaria nº 35/2021 - Interrompe Férias do Dr. Petrônio Weber.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4014/portaria_36.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4014/portaria_36.pdf</t>
   </si>
   <si>
     <t>Portaria nº 36/2021 - Exonera o Sr. Márcio Minto Martins.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4124/portaria_n_37-21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4124/portaria_n_37-21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 37/2021</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4125/portaria_no_38-21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4125/portaria_no_38-21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 38/2021</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4126/portaria_no_39-21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4126/portaria_no_39-21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 39/2021</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4127/portaria_no_40-21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4127/portaria_no_40-21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 40/2021</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4128/portaria_no_41-21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4128/portaria_no_41-21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 41/2021</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>Portaria nº 42/2021</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4130/portaria_no_43-21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4130/portaria_no_43-21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 43/2021</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4131/portaria_no_44-21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4131/portaria_no_44-21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 44/2021</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4132/portaria_no_45-21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4132/portaria_no_45-21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 45/2021</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>46</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4133/portaria_no_46-21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4133/portaria_no_46-21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 46/2021</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>47</t>
-[...2 lines deleted...]
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4134/portaria_no_47-21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4134/portaria_no_47-21.pdf</t>
   </si>
   <si>
     <t>Portaria nº 47/2021</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4142/portaria_48.2021.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4142/portaria_48.2021.doc</t>
   </si>
   <si>
     <t>Portaria nº 48/2021 - Nomeia a Senhora Regiane Rossi para a Comissão de Inventário e reavaliação de bens móveis, imóveis, intangíveis e almoxarifado da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4266/portaria_49.2021.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4266/portaria_49.2021.doc</t>
   </si>
   <si>
     <t>Portaria nº 49/2021 - Instaura Sindicância para apurar os fatos relatados no memorando 01/2021 da Coordenadoria de Finanças da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4269/portaria_50._2021.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4269/portaria_50._2021.doc</t>
   </si>
   <si>
     <t>Portaria nº 50/2021 - DESIGNA OS SERVIDORES LUIS PAULO ARAÚJO MACHADO, NICOLAS MACIEL ESSWEIN E MARCO ANTÔNIO DUTRA COMO FISCALIZADORES DO CONTRATO Nº 05/2021.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4419/portaria_51.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4419/portaria_51.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 51/2021 - Prorroga por mais 30 (trinta) dias a Sindicância instaurada pela Portaria nº 49/2021.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4420/portaria_52.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4420/portaria_52.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 52/2021 - Concede férias para a funcionária Danieli Cristina Garcia Conceição Azevedo.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4421/portaria_53.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4421/portaria_53.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 53/2021 - Concede férias para o funcionário Petrônio José Weber.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4422/portaria_54.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4422/portaria_54.pdf</t>
   </si>
   <si>
     <t>Instaura Processo Administrativo Disciplinar para apurar os fatos relatados no memorando 01/2021 da Coordenadoria de Finanças da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4423/portaria_55.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4423/portaria_55.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 55/2021 - Designa os servidores Luís Paulo Araújo Machado, Nicolas Maciel Esswein e Marco Antônio Dutra como fiscalizadores do contrato nº 06/2021.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4424/portaria_56.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4424/portaria_56.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 56/2021 - Designa as servidoras Elissandra Moreira Lanzarini (Presidente), Magda Campos Garcia (Vice-Presidente) e Danieli Cristina Garcia Conceição (Secretária) para compor a Comissão de Processo Administrativo Especial.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4425/portaria_57.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4425/portaria_57.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 57/2021 - Concede férias para o funcionário Nicolas Maciel Esswein.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4426/portaria_58.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4426/portaria_58.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 58/2021 - Concede férias para o funcionário Danrlei dos Santos Massena.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4427/portaria_59.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4427/portaria_59.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 59/2021 - Concede férias para o funcionário Luís Paulo Araújo Machado.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4428/portaria_60.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4428/portaria_60.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 60/2021 - Designa as servidoras Elissandra Moreira Lanzarini (Presidente), Magda de Campos Garcia (Vice-Presidente) e Taís de Campos Bittencourt (Secretária) para compor a Comissão de Processo Administrativo Especial e dá outras providências.</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4429/portaria_61.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4429/portaria_61.pdf</t>
   </si>
   <si>
     <t>Portaria Nº 61/2021 - Prorroga por mais 30 (trinta) dias o Processo Administrativo Especial nº 01/2021, instaurado pela Portaria nº 56/2021.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4440/portaria_62.2021.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4440/portaria_62.2021.doc</t>
   </si>
   <si>
     <t>Portaria nº 62/2021.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/5046/ccf23012023_0002.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/5046/ccf23012023_0002.pdf</t>
   </si>
   <si>
     <t>Portaria 63/2021 - Concede férias a funcionaria Danieli Cristina Conceição.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/5047/ccf23012023.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/5047/ccf23012023.pdf</t>
   </si>
   <si>
     <t>Portaria 64/2021- Memorando apresentado pela servidora Elissandra Moreira Lanzarini.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Portaria 65/2021- Concede férias ao funcionário Jonatas Lopes Marques.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Machado Banha</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4041/pll__001_2021_-_lista_saude.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4041/pll__001_2021_-_lista_saude.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2021 - Dispõe sobre a publicação, na internet, da lista de espera dos pacientes que aguardam por consultas, exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde do município, e da outras providências.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4042/pll__002_2021_-_convenio_clinicas_medicas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4042/pll__002_2021_-_convenio_clinicas_medicas.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2021 - Autoriza o Poder Executivo Municipal a celebrar convênio com clinicas médicas, visando a implantação do “Programa Meia-consulta”, junto aos pacientes hipossuficientes do Município e da outras providências.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4064/pll__003_2021_-_apreensao_de_animais.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4064/pll__003_2021_-_apreensao_de_animais.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2021 - Dispõe sobre animais de grande porte soltos em áreas públicas do município, e dá outras providências.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>Jander Heberle</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4065/pll__004_2021_-_programa_animais.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4065/pll__004_2021_-_programa_animais.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2021 - AUTORIZA AO EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA MUNICIPAL DE CAPTURA DE ANIMAIS DE MÉDIO E GRANDE PORTE NO MUNICÍPIO DE SÃO JERONIMO RS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>ratinho</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4073/pll_005_2021_-_banco_de_empregos.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4073/pll_005_2021_-_banco_de_empregos.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2021 - Autoriza o Poder Executivo Municipal a Criar o Programa Banco de Empregos para a Juventude, no âmbito do Município de São Jerônimo, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4112/pll__006__2021_-_camaras_de_seguranca.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4112/pll__006__2021_-_camaras_de_seguranca.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06/2021 - Dispõe sobre a instalação de câmeras de monitoramento de segurança e portões eletrônicos nas creches e escolas públicas municipais e privadas e dá outras providências.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4152/pll_007_2021_-_farmacia_movel.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4152/pll_007_2021_-_farmacia_movel.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 07/2021 - Autoriza o Executivo Municipal a Criar a Farmácia Móvel para levar medicamentos e/ou assistência farmacêutica aos moradores do interior e da localidade do Porto do Conde no Município de São Jerônimo, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4174/pll_008_2021_-_dia_do_lgbqia.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4174/pll_008_2021_-_dia_do_lgbqia.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 08/2021 - INSTITUI O DIA 28 DE JUNHO COMO DIA DO ORGULHO LGBTQIA+ EM SÃO JERÔNIMO E DA OUTAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>Claiton Dornelles</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4187/projeto_de_lei_legislativo_09.21.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4187/projeto_de_lei_legislativo_09.21.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2021 - Institui a Semana Municipal de Ações Voltadas _x000D_
 à Lei Maria da Penha nas escolas de ensino fundamental, _x000D_
 séries finais e de ensino médico, públicas e privadas e da _x000D_
 outras providências</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4188/pll_010_2021_-programa_apreenssao_de_animais.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4188/pll_010_2021_-programa_apreenssao_de_animais.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10/2021 - AUTORIZA AO EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA MUNICIPAL DE CADASTRAMENTO E CAPTURA DE ANIMAIS DE MÉDIO E GRANDE PORTE NO MUNICÍPIO DE SÃO JERONIMO RS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4189/pll_011_2021_-_camaras_de_seguranca_ii.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4189/pll_011_2021_-_camaras_de_seguranca_ii.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2021 - Dispõe sobre a instalação de câmeras de monitoramento de segurança e portões eletrônicos nas creches e escolas públicas e particulares do município e dá outras providências.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4190/pll_012_2021_-_farmacia_movel_ii.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4190/pll_012_2021_-_farmacia_movel_ii.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2021 - Autoriza o Executivo Municipal a Criar a Farmácia Móvel para levar medicamentos e/ou assistência farmacêutica aos moradores do interior e da localidade do Porto do Conde no Município de São Jerônimo, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4209/pll_013_2021_-_farmacia_solidaria.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4209/pll_013_2021_-_farmacia_solidaria.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2021 - Institui no âmbito do Município de São Jerônimo o Programa Farmácia Solidária  - SOLIDARE, e dá outras providências.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4210/pll_014_2021_-_empresa_amiga_da_escola.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4210/pll_014_2021_-_empresa_amiga_da_escola.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2021 - Institui o Programa Empresa Amiga da Escola no âmbito do Município de São Jerônimo/RS e dá outras providências.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>Claiton Dornelles, Machado Banha</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4216/pll_015_2021_-_escritorio_defesa_da_mulher_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4216/pll_015_2021_-_escritorio_defesa_da_mulher_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2021“DISPÕE SOBRE A CRIAÇÃO DO ESCRITÓRIO DE DEFESA DOS DIREITOS DA MULHER PARA O ATENDIMENTO DE MULHERES EM SITUAÇÃO DE VIOLÊNCIA DOMÉSTICA, SEUS DEPENDENTES E DA OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4240/pll_016_2021_-_semana_municipal_do_ciclismo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4240/pll_016_2021_-_semana_municipal_do_ciclismo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2021 - Institui a semana Municipal do Ciclismo no âmbito do Município de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4241/pll_017_2021_-_contribuicao_ipe.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4241/pll_017_2021_-_contribuicao_ipe.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17/2021 -      “Altera a Redação do Artigo 3º da Lei Municipal nº 2463 de 28 de dezembro de 2005, que autoriza o Poder Legislativo Municipal de São Jerônimo a firmar contrato com o IPERGS  (Instituto de Previdência do Estado do Rio Grande do Sul) para a prestação de serviços de Assistência Médico Hospitalar e Laboratório e da outras providências.”</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4322/pll_018_2021_-_tradicionalismo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4322/pll_018_2021_-_tradicionalismo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 18/2021 - INCLUI O CONTEÚDO SOBRE A CULTURA TRADICIONALISTA GAUCHA NAS ESCOLAS PÚBLICAS DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3941/projeto_001_-_contrato_emergencial_educacao_2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3941/projeto_001_-_contrato_emergencial_educacao_2021.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2021 -  Autoriza a contratação emergencial de profissionais para Educação.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3942/projeto_002_-_apae_2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3942/projeto_002_-_apae_2021.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 02/2021 - Autoriza a realização de parceria voluntária com a APAE de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3943/projeto_003_-_contrato_emergencial_monitor_e_servente_abrigo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3943/projeto_003_-_contrato_emergencial_monitor_e_servente_abrigo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2021 - Autoriza a contratação emergencial de 01 (um) Monitor e 01 (um) Servente.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3944/projeto_004_-_contrato_emergencial_operador_retro__-_conderpa.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3944/projeto_004_-_contrato_emergencial_operador_retro__-_conderpa.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2021 - Autoriza a contratação emergencial de 01 (um) Operador de Retroescavadeira.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>Projeto de Lei nº 05/2021 -Autoriza o Poder Executivo Municipal a isentar de responsabilidade pelo pagamento do Imposto Predial e territorial Urbano - IPTU, no exercício de 2021, a Empresa Multilab Industria e Comércio de produtos Farmacêuticos LTDA.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3946/projeto_006_-_contrato_emergencial_serventes_e_vigias.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3946/projeto_006_-_contrato_emergencial_serventes_e_vigias.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 06/2021 - Autoriza a contratação emergencial de Serventes e Vigias.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3947/projeto_007_-_contrato_emergencial_saude_-_enfer_motorista_servente.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3947/projeto_007_-_contrato_emergencial_saude_-_enfer_motorista_servente.docx</t>
   </si>
   <si>
     <t>Projeto de lei nº 07/2021 - Autoriza a contratação emergencial de Servidores.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3948/projeto_008_-_credito_especial_rec_divida_vivo_e_berenice.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3948/projeto_008_-_credito_especial_rec_divida_vivo_e_berenice.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 08/2021 -  Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 151.865,82.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3949/projeto_009_-_contrato_emergencial_operador_retro_interior_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3949/projeto_009_-_contrato_emergencial_operador_retro_interior_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 09/2021 - Autoriza a contratação emergencial de 01 (um) Operador de retroescavadeira.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3950/projeto_010_-_credito_especial_camara_vereadores_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3950/projeto_010_-_credito_especial_camara_vereadores_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 10/2021 -	Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3961/projeto_011_-_contrato_emergencial_operario_sec._obras_2.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3961/projeto_011_-_contrato_emergencial_operario_sec._obras_2.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 11/2021 - Autoriza a contratação emergencial de 05 (cinco) Operários.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3962/projeto_012_-_contrato_emergencial_professor_geografia_sec._educacao_1....docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3962/projeto_012_-_contrato_emergencial_professor_geografia_sec._educacao_1....docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12/2021 - Autoriza a contratação emergencial de 01 (um) Professor de Geografia.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3963/projeto_013_-_credito_especial_saude_ambulancia.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3963/projeto_013_-_credito_especial_saude_ambulancia.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13/2021 - FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 225.000,00.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3964/projeto_014_-_contrato_emergencial_saude_-_tecnicos_enf_covid.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3964/projeto_014_-_contrato_emergencial_saude_-_tecnicos_enf_covid.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 14/2021 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL SERVIDORES.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3987/projeto_015_-_vacinas.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3987/projeto_015_-_vacinas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15/2021 - Autoriza a aquisição de vacinas para o enfrentamento da Pandemia da COVID - 19.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3988/projeto_016_-_consorcio_fnp_vacina_covid.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3988/projeto_016_-_consorcio_fnp_vacina_covid.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16/2021 - Ratifica protocolo de intenções firmado entre Municípios Brasileiros, com a finalidade de adquirir vacinas para o combate a Pandemia do Coronavirus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3989/projeto_017_-_repasse_consorcio_ciga_uti.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3989/projeto_017_-_repasse_consorcio_ciga_uti.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 17/2021 - Autoriza o Poder Executivo Municipal a realizar transferência de recursos próprios para o consórcio intermunicipal de gestão ampliada da Região Carbonífera - CIGA - para aquisição de dois leitos de UTI para o Hospital de caridade de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3990/projeto_018_-_credito_especial_consorcio_uti.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3990/projeto_018_-_credito_especial_consorcio_uti.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 18/2021 - Encaminha Projeto de Lei nº 18/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 20.000.,00.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4021/projeto_019_-_novo_conselho_fundeb.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4021/projeto_019_-_novo_conselho_fundeb.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 19/2021 - Cria o Conselho Municipal de acompanhamento e de controle social do Fundo de Manutenção e Desenvolvimento Educação Básica e de valorização dos profissionais da educação - FUNDB de que trata a Lei Federal nº 14.113 de 25 de dezembro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4024/projeto_020_-_contrato_emergencial_saude.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4024/projeto_020_-_contrato_emergencial_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 20/2021 - Autoriza a contratação emergencial de Servidores para a área da Saúde.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_021_-_altera_lei_3931_contrato_emergencial_operario_sec._obras.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_021_-_altera_lei_3931_contrato_emergencial_operario_sec._obras.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 21/2021 - Altera a Lei Municipal 3.931/2021 que autorizou a contratação emergencial de operários.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4067/projeto_022_-_credito_especial_saude_covid_180mil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4067/projeto_022_-_credito_especial_saude_covid_180mil.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 22/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 180.000,00.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4087/projeto_023_-_credito_especial_100mil_estrada.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4087/projeto_023_-_credito_especial_100mil_estrada.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 23/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4088/projeto_024_-_conselho_de_turismo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4088/projeto_024_-_conselho_de_turismo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 24/2021 - Institui o Conselho Municipal de Turismo - COMTUR e o Fundo Municipal do Turismo - FUMTUR e dá outras providências.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4089/anexo_projeto_025_2021.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4089/anexo_projeto_025_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 25/2021 - Fica o Poder Executivo autorizado a abrir um Crédito especial no valor de R$ 70.000,00.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4099/projeto_026_-_contrato_emergencial_01_monitor_abrigo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4099/projeto_026_-_contrato_emergencial_01_monitor_abrigo.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 26/2021 - Autoriza a contratação emergencial de 01 (um) Monitor.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4100/projeto_027_-_contrato_emergencial_02_vigias.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4100/projeto_027_-_contrato_emergencial_02_vigias.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 27/2021 - Autoriza a contratação emergencial de 02(dois) Vigias.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4101/projeto_028_-_contrato_emergencial_02_operador_retro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4101/projeto_028_-_contrato_emergencial_02_operador_retro.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 28/2021 - Autoriza a contratação emergencial de 02 (dois) Operadores de Retroescavadeira.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4102/projeto_029_-_contrato_emergencial_02_calceteiros.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4102/projeto_029_-_contrato_emergencial_02_calceteiros.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 29/2021 - Autoriza a contratação emergencial de 02(dois) Calceteiros.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4103/projeto_030_-_contrato_emergencial_02_motorista_educacao.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4103/projeto_030_-_contrato_emergencial_02_motorista_educacao.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 30/2021 - Autoriza a contratação emergencial de Motorista.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4104/projeto_031_-_contrato_emergencial_02_operarios_01_pedreiro.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4104/projeto_031_-_contrato_emergencial_02_operarios_01_pedreiro.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 31/2021 - Autoriza a contratação emergencial de 02 (dois) Operário e 01(um) Pedreiro.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4148/projeto_032_-_credito_especial_40mil_banheiros.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4148/projeto_032_-_credito_especial_40mil_banheiros.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 32/2021 - Fica o Poder Executivo autorizado a um Crédito Especial no valor de R$ 40.000,00.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4149/projeto_033_-_credito_especial_saude_10mil_covid_locacao_imovel.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4149/projeto_033_-_credito_especial_saude_10mil_covid_locacao_imovel.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 33/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 10.000,00.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4150/projeto_034_-_animais_grande_porte_-_art_99_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4150/projeto_034_-_animais_grande_porte_-_art_99_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 34/2021 - ALTERA O ARTIGO 99 DA LEI MUNICIPAL 1.072/1996 – CODIGO DE POSTURA.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4151/projeto_035_-_contrato_emergencial_vigias_04_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4151/projeto_035_-_contrato_emergencial_vigias_04_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 35/2021 -AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE VIGIAS.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4153/projeto_036_-_aliquotas_rpps.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4153/projeto_036_-_aliquotas_rpps.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 36/2021 -  Altera a Lei Municipal 2.363/2005, que reestrutura o Regime Próprio de Previdências Social dos Servidores Públicos do Município de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4154/projeto_037_-_contrato_emergencial_vigias_04_-_creche.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4154/projeto_037_-_contrato_emergencial_vigias_04_-_creche.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 37/2021 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE VIGIAS</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4159/projeto_038_-_credito_suplementar_900_mil_saude_educaca.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4159/projeto_038_-_credito_suplementar_900_mil_saude_educaca.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 38/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 900.000,00.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4160/projeto_039_-_convenio_sebrae_educacao.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4160/projeto_039_-_convenio_sebrae_educacao.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 39/2021 - Autoriza a realização de convênio de cooperação técnica entre o Município e o SEBRAE/RS.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4183/projeto_040_-_contrato_emergencial_saude_-_venc_julho_agosto.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4183/projeto_040_-_contrato_emergencial_saude_-_venc_julho_agosto.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 40/2021 - Autoriza a contratação emergencial de Servidores para área da saúde.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4184/projeto_041_-_contrato_emergencial_01_operario.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4184/projeto_041_-_contrato_emergencial_01_operario.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 41/2021 - Autoriza a contratação emergencial de 01 (um) Operário.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
     <t>Projeto de Lei nº 42/2021 - Autoriza a contratação emergencial de Servidores para a Assistência Social.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4186/projeto_043_-_contrato_emergencial_medido_veterinario_saude_agric.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4186/projeto_043_-_contrato_emergencial_medido_veterinario_saude_agric.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 43/2021 - Autoriza a contratação emergencial de 01 (um) Médico Veterinário.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4191/projeto_044_-_aliquota_suplementar_rpps_passivo_atuarial.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4191/projeto_044_-_aliquota_suplementar_rpps_passivo_atuarial.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 44/2021 - Altera o parágrafo 7º do artigo 13 da Lei Municipal 2363/2005, que reestrutura o Regime Próprio de Previdências Social dos Servidores Públicos do município de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4198/projeto_045_-_pavimenta_rs.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4198/projeto_045_-_pavimenta_rs.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 45/2021 - Autoriza a realização de convênio com o Governo do Estado no âmbito do Programa Pavimenta.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4199/projeto_046_-_contrato_emergencial_01_motorista__01_prof_matematica_educ....docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4199/projeto_046_-_contrato_emergencial_01_motorista__01_prof_matematica_educ....docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 46/2021 - Autoriza a contratação emergencial de Servidores para a Educação.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4200/projeto_047_-_credito_especial_saude_100mil_covid.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4200/projeto_047_-_credito_especial_saude_100mil_covid.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 47/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valo de R$ 100.000,00.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4201/projeto_048_-_credito_especial_saude_160mil_castramovel.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4201/projeto_048_-_credito_especial_saude_160mil_castramovel.docx</t>
   </si>
   <si>
     <t>Projeto e Lei nº 48/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 161.000,00.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4208/projeto_049_-_contrato_emergencial_01_eletrecista.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4208/projeto_049_-_contrato_emergencial_01_eletrecista.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 49/5021 - Autoriza a contratação emergencial de 01 (um) Eletricista.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4229/projeto_050_-_doacao_de_bens_moveis_inserviveis.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4229/projeto_050_-_doacao_de_bens_moveis_inserviveis.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 50/2021 - DECLARA BENS MÓVEIS INSERVIVEIS E AUTORIZA SUA DOAÇÃO.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4230/ppa_2022_2025.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4230/ppa_2022_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 51/2021 - Dispõe sobre o Plano Plurianual para o quadriênio 2022-2025  e dá outras providências.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4251/projeto_052_-_credito_especial_modernizacao_praca.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4251/projeto_052_-_credito_especial_modernizacao_praca.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 52/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 238.750,00.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4252/projeto_053_-_credito_especial_anos_anteriores_-_aluguel_creas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4252/projeto_053_-_credito_especial_anos_anteriores_-_aluguel_creas.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 53/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 555,33.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4253/projeto_054_-_medalha_merito_saude_pandemia_covid_19.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4253/projeto_054_-_medalha_merito_saude_pandemia_covid_19.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 54/2021 - Institui e regulamenta a condecoração ordem Mérito da Saúde Conselheiro Luzardo Arau Diniz.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4265/projeto_056_-_altera_lei_3819_-_exclui_refaz.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4265/projeto_056_-_altera_lei_3819_-_exclui_refaz.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 056 - ALTERA A LEI MUNICIPAL 3.819/2019 QUE INSTITUIU CONCILIAÇÃO ADMINISTRATIVA, PARA RECUPERAÇÃO DE CRÉDITOS E DISPÕE SOBRE OS PROCEDIMENTOS PARA COBRANÇA DE CRÉDITOS TRIBUTÁRIOS OU NÃO TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4267/projeto_057_-_refaz_2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4267/projeto_057_-_refaz_2021.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 057 - INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS – REFAZ 2021 E DISPÕE SOBRE OS PROCEDIMENTOS PARA PARCELAMENTO DE CRÉDITOS TRIBUTÁRIOS OU NÃO TRIBUTÁRIOS INSCRITOS EM DÍVIDA ATIVA</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4268/projeto_058_-_contrato_emergencial_01_servente.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4268/projeto_058_-_contrato_emergencial_01_servente.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 058 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) SERVENTE  DE ESCOLA</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4270/projeto_059_-_contrato_emergencial_01_prof_educ_infantil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4270/projeto_059_-_contrato_emergencial_01_prof_educ_infantil.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 059 - AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) PROFESSOR DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4290/projeto_060_-_nome_ubs_bairro_sao_francisco.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4290/projeto_060_-_nome_ubs_bairro_sao_francisco.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Unidade Básica de Saúde Loreci Nunes Couto, localizada no Bairro São Francisco.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4273/projeto_061_-_revisao_plano_diretor_altera_lei_2854.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4273/projeto_061_-_revisao_plano_diretor_altera_lei_2854.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 061 - ALTERA A LEI 2.584/2006 QUE INSTITUIU O PLANO DIRETOR MUNICIPAL</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4306/projeto_062_-_altera_lei_3983_-_medalha_merito_saude_covid.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4306/projeto_062_-_altera_lei_3983_-_medalha_merito_saude_covid.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 3.983/2021 QUE INSTITUIU E REGULAMENTA A CONDECORAÇÃO ORDEM MERITO DA SAÚDE CONSELHEIRO LUZARDO ARAU DINIZ.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4307/projeto_063_-_credito_especial_anos_anteriores_-_saude_e_obras.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4307/projeto_063_-_credito_especial_anos_anteriores_-_saude_e_obras.docx</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 4.500,00.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4308/projeto_064_-_credito_especial_-_emenda_50mil_apae.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4308/projeto_064_-_credito_especial_-_emenda_50mil_apae.docx</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO A ABRIR UM CRÉDITO ESPECIAL NO VALOR DE R$ 50.000,00.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4309/projeto_065_-_apae_emenda_parlamentar_50_mil.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4309/projeto_065_-_apae_emenda_parlamentar_50_mil.docx</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE RECURSO FEDERAL DE EMENDA PARLAMENTAR PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS – APAE SÃO JERONIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4310/projeto_066_-_contrato_emergencial_01_monitor_abrigo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4310/projeto_066_-_contrato_emergencial_01_monitor_abrigo.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO EMERGENCIAL DE 01 (UM) MONITOR.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4320/projeto_067_-_contrato_emergencial_saude_-_terapeuta_psico_servente.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4320/projeto_067_-_contrato_emergencial_saude_-_terapeuta_psico_servente.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 67/2021 - Autoriza a contratação emergencial de servidores para a área da saúde.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4321/projeto_068_-_cessao_uso_predio_praca_camara_vereadores.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4321/projeto_068_-_cessao_uso_predio_praca_camara_vereadores.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 68/2021 - Autoriza a cessão e uso de imóvel do Município à Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4327/projeto_069_-_prorroga_refaz_2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4327/projeto_069_-_prorroga_refaz_2021.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 3.985/2021 QUE INSTITUIU O REFAZ 2021.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4332/p_lei_ldo_2022_anexos.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4332/p_lei_ldo_2022_anexos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 70/2021 - Dispõe sobre as Diretrizes Orçamentárias  para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4333/projeto_071_-_cedencia_ginasio_circo_show_play.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4333/projeto_071_-_cedencia_ginasio_circo_show_play.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 71/2021 - Autoriza o uso do terreno do Ginásio Plácido Cunda dos Santos por prazo determinado para instalação do Circo.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4387/projeto_072_-_previdencia_complementar.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4387/projeto_072_-_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME DE _x000D_
 PREVIDENCIA COMPLEMENTAR – RPC _x000D_
 DO MUNICÍPIO DE SÃO JERÔNIMO E DA _x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4352/projeto_073_-_contrato_emergencial_fiscalizacao_agentes_e_fiscal.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4352/projeto_073_-_contrato_emergencial_fiscalizacao_agentes_e_fiscal.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 73/2021 - Autoriza a contratação emergencial de servidores para a área de fiscalização.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4353/projeto_074_-_cedencia_rolo_compac_charqueadas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4353/projeto_074_-_cedencia_rolo_compac_charqueadas.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 74/2021 - Autoriza o uso de equipamento por prazo determinado ao Município de Charqueadas.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4362/projeto_075_-_credito_suplementar_300_mil_saude_emenda.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4362/projeto_075_-_credito_suplementar_300_mil_saude_emenda.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO _x000D_
 A ABRIR UM CRÉDITO SUPLEMENTAR NO _x000D_
 VALOR DE R$ 300.000,00</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4363/projeto_076_-_credito_suplementar_85_mil_saude_farmacia.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4363/projeto_076_-_credito_suplementar_85_mil_saude_farmacia.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO _x000D_
 A ABRIR UM CRÉDITO SUPLEMENTAR NO _x000D_
 VALOR DE R$ 85.114,31.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4364/projeto_077_-_credito_especial_-_tmw_rec_divida_anos_anteriores.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4364/projeto_077_-_credito_especial_-_tmw_rec_divida_anos_anteriores.pdf</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO AUTORIZADO _x000D_
 A ABRIR UM CRÉDITO ESPECIAL NO _x000D_
 VALOR DE R$ 685,00.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4370/projeto_078_-_merito_jeronimense.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4370/projeto_078_-_merito_jeronimense.docx</t>
   </si>
   <si>
     <t>INSTITUI A CONDECORAÇÃO MÉRITO JERONIMENSE.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4371/projeto_079_-_cidadao_jeronimense_luciano_franca_de_britto.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4371/projeto_079_-_cidadao_jeronimense_luciano_franca_de_britto.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SENHOR LUCIANO FRANÇA DE BRITTO.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4372/projeto_080_-_cidadao_jeronimense_ricardo_baptista_moreira.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4372/projeto_080_-_cidadao_jeronimense_ricardo_baptista_moreira.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SENHOR RICARDO BAPTISTA MOREIRA.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4373/projeto_081_-_cidadao_jeronimense_sandra_regina_silveira_de_souza.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4373/projeto_081_-_cidadao_jeronimense_sandra_regina_silveira_de_souza.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ JERONIMENSE A SENHORA SANDRA REGINA SILVEIRA DE SOUZA.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4374/projeto_082_-_cidadao_jeronimense_antonio_carlos_gomes_da_silva.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4374/projeto_082_-_cidadao_jeronimense_antonio_carlos_gomes_da_silva.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO JERONIMENSE AO SENHOR ANTÔNIO CARLOS GOMES DA SILVA.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4388/projeto_083_-_institui_a_taxa_manejo_residuos_solidos.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4388/projeto_083_-_institui_a_taxa_manejo_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>INSTITUI TAXA PELA UTILIZAÇÃO EFETIVA OU _x000D_
 POTENCIAL DO SERVIÇO PÚBLICO DE _x000D_
 MANEJO DE RESÍDUOS SÓLIDOS URBANOS.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4389/projeto_084_-_altera_o_codigo_tributario_telefonia.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4389/projeto_084_-_altera_o_codigo_tributario_telefonia.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 415/1990 –_x000D_
 CODIGO TRIBUTÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4390/projeto_085_-_contrato_emergencial_saude_-_farmaceutico.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4390/projeto_085_-_contrato_emergencial_saude_-_farmaceutico.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO _x000D_
 EMERGENCIAL DE FARMACÊUTICO_x000D_
 PARA ATUAR NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4391/projeto_086_-_prorroga_refaz_2021.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4391/projeto_086_-_prorroga_refaz_2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 3.985/2021 _x000D_
 QUE INSTITUIU O REFAZ 2021.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4399/projeto_087_-_isencao_iptu_multilab_2022.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4399/projeto_087_-_isencao_iptu_multilab_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 87/2021 - Autoriza o Poder Executivo Municipal a isentar de responsabilidade pelo pagamento do imposto predial e territorial urbano - IPTU, no exercício de 2022 a empresa MULTILAB Industria e Comércio de Produtos Farmacêuticos.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4400/projeto_088_-_altera_acumulo_gratificacoes.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4400/projeto_088_-_altera_acumulo_gratificacoes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 88/2021 - Altera a Lei Municipal nº 2.970/2011 e 3.232/2014.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4401/projeto_089_-_aditivo_corsan.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4401/projeto_089_-_aditivo_corsan.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 89/2021 - Autoriza o Poder Executivo Municipal a formalizar termo aditivo ao contrato de programa firmado com a Corsan visando atendimento do novo marco regulatório do saneamento.</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4402/projeto_090_-_contrato_emergencial_educacao_2022.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4402/projeto_090_-_contrato_emergencial_educacao_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 90/2021 - Autoriza a contratação emergencial de profissionais para a educação.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4403/projeto_091_-_cidadao_jeronimense_ariane_de_souza_fagonde.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4403/projeto_091_-_cidadao_jeronimense_ariane_de_souza_fagonde.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 91/2021 - Concede Título de Cidadã Jerônimense a Senhora Ariane de Sousa Fagonde.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4404/projeto_092_-_cidadao_jeronimense_luis_carlos_rosa_de_souza.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4404/projeto_092_-_cidadao_jeronimense_luis_carlos_rosa_de_souza.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 92/2021 - Concede Título de Cidadão Jeronimense ao Sr. Luís Carlos Rosa e Souza.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4411/projeto_093_-_convenio_justica_federal_cedencia_servidores.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4411/projeto_093_-_convenio_justica_federal_cedencia_servidores.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 93/2021 - Autoriza a realização de convênio com a Justiça Federal - Seção Judiciária do rio Grande do Sul.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4412/projeto_094_-_loa_2022.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4412/projeto_094_-_loa_2022.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 94/2021 - Estima a receita e fixa a despesa do Município de São Jerônimo para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4413/projeto_095_-_credito_especial_rua_barca.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4413/projeto_095_-_credito_especial_rua_barca.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 95/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Especial no valor de R$ 1.220.0007,48.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4414/projeto_096_-_credito_suplementar_folha_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4414/projeto_096_-_credito_suplementar_folha_1.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 96/2021 - Fica o Poder Executivo autorizado a abrir um Crédito Suplementar no valor de R$ 1.600.000,00.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4415/projeto_097_-_credito_suplementar_saude_covid_maior.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4415/projeto_097_-_credito_suplementar_saude_covid_maior.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 97/2021 - Fica o Poder Executivo autorizado  abrir um Crédito Suplementar no valor de R$ 572.000,00.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4416/projeto_098_-_apae_2022.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4416/projeto_098_-_apae_2022.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 98/2021 - Autoriza a realização de parceria voluntária com a APAE de São Jerônimo e dá outras povidências.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4417/projeto_099_-_consepro_2022.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4417/projeto_099_-_consepro_2022.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 99/2021 - Autoriza a realização de parceria voluntária com o Consepro (Conselho Comunitário Pró-Segurança Pública de São Jerônimo) e dá outras providências.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4418/projeto_100_-_casa_da_crianca_2022.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4418/projeto_100_-_casa_da_crianca_2022.docx</t>
   </si>
   <si>
     <t>Projeto de Lei nº 100/2021 - Autoriza a realização de parceria voluntária com a Associação de Manutenção da Casa da Criança de São Jerônimo.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 01/2021 - Disciplina a concessão, realização e o pagamento de diárias a Vereadores e Servidores da Câmara Municipal de Vereadores de São Jerônimo e dá outras providências.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4105/pr_002_-_2021_-_veiculos.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4105/pr_002_-_2021_-_veiculos.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 02/2021 - ALTERA A RESOLUÇÃO 004/2020 QUE DISPÕE SOBRE O PAGAMENTO DE INDENIZAÇÃO PELO USO DE VEÍCULO PARTICULAR AOS VEREADORES E SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4106/pr_003_2021_-_cria_a_comissao_em_defesa_do_emprego_e_renda.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4106/pr_003_2021_-_cria_a_comissao_em_defesa_do_emprego_e_renda.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 03/2021  - Altera o Regimento Interno da Câmara Municipal de Vereadores e cria Comissão do Trabalho, emprego e renda e dá outras providências.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4239/pr_004_2021_-_credito_especial.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4239/pr_004_2021_-_credito_especial.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 04/2021 - FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 125.000,00 (CENTO E VINTE E CINCO MIL REAIS) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4430/pr_005_2021_-_credito_especial.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4430/pr_005_2021_-_credito_especial.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 05/2021 - FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 27.000,00 (VINTE E SETE MIL REAIS) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4431/pr_006_2021_-_associacao_e_contribuicao_acverc.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4431/pr_006_2021_-_associacao_e_contribuicao_acverc.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 06/2021 - AUTORIZA A CÃMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO A FILIAR-SE E CONTRIBUIR MENSALMENTE COM A ASSOCIAÇÃO DAS CÂMARAS DE VEREADORES DA REGIÃO CARBONIFERA (ACVERC) DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4432/pr_007_2021_-_credito_suplementar.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4432/pr_007_2021_-_credito_suplementar.docx</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 7/2021 - FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 58.000,00 (CINQUENTA E OITO MIL REAIS) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>XXXXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3952/proposicao_01.03.2021_medico_fisioterapeuta_e_pediatra.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3952/proposicao_01.03.2021_medico_fisioterapeuta_e_pediatra.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, a contratação de um médico pediatra e um médico fisioterapeuta para atender no interior do município de São Jerônimo, na UBS da Palmeira, pelo menos duas vezes por semana. A população do município cresce a cada dia e com isso crescem também o número de problemas de saúde._x000D_
 Grande parte da nossa população do interior constantemente procura os serviços desta especialidade, sendo que até o momento não houve a contratação de pediatra e fisioterapeuta para atender as necessidades do interior._x000D_
 Justificativa:_x000D_
 A exemplo de algumas especialidades médicas, já oferecidas no município, entendo que mais esta será de grande utilidade para a população, vez que uma parte significativa da mesma precisa constantemente se deslocar do interior até o centro da cidade em busca de diagnósticos e tratamentos. Efetivada a contratação dos especialistas, as pessoas poderão se tratar com a comodidade da presença de um médico próximo às suas casas._x000D_
 Por se tratar de interesse público, contamos com apoio dos Colegas para aprovação desta indicação e posterior atendimento pelo Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>Diogo Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3954/proposicao_rua_gemiano..odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3954/proposicao_rua_gemiano..odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, a melhoria e reparos da Rua Gemiano Ramos, pois a mesma se encontra com muitos buracos, prejudicando o trânsito._x000D_
 _x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 O reparo e a melhoria da Rua Gemiano Ramos será de grande utilidade para os moradores, segurança de pessoas e para o tráfego de carros._x000D_
 _x000D_
 Por se tratar de interesse público, contamos com o apoio dos colegas para a aprovação dessa proposição e posterior atendimento pelo chefe do Poder Executivo</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>ratinho, Ratinho da Iluminação</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3955/proposicao_ratinho__2.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3955/proposicao_ratinho__2.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer ao Executivo Municipal, seja instalada, através das Secretarias competentes, uma  praça com academia ao ar livre na Rua Fernando Ramos, terreno ao lado do número 80, lote 6, de propriedade do Município, no Bairro Bela Vista, bem como uma academia ao ar livre no Bairro Residencial Bela Vista que deverá ser instalada na área de lazer próximo ao açude._x000D_
  Tais pedidos se justificam, primeiramente, no Bairro Bela Vista, pelo fato de que o terreno em questão encontra-se abandonado, com acumulo de lixo e, consequentemente, aglomeração de insetos e outros animais que podem colocar em risco a saúde dos moradores, bem como que a instalação de uma praça  com academia ao ar livre mudará, drasticamente, a paisagem do local e trarão benefícios significativos para a saúde e qualidade de vida dos moradores do Bairro. A segunda justificativa se dá pelo fato de que o Bairro Residencial Bela Vista já possui uma área de lazer e os moradores almejarem melhorar a qualidade de vida da comunidade local.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>henrique, Henrique da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3956/proposicao_farmacia_do_sus.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3956/proposicao_farmacia_do_sus.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Pode Executivo, que a farmácia do sus possa ter um horário estendido para o atendimento dos pacientes e comunidade de baixa renda. _x000D_
               Justificativa: A farmácia atualmente tem horário de fechamento as 17hs e poderíamos dar um melhor atendimento, dando oportunidade ao trabalhador de buscar seus medicamentos até 24hs.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>Paulo Sergio, Paulo Sérgio</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3957/proposicao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3957/proposicao.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, junto a secretária de obras que seja patrolada a estrada _x000D_
 Travessa dos Nunes, localizada no interior de São Jerônimo ._x000D_
 Par melhoria da passagem dos Veículos que trafegam nesta via.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>Amaro da Maré, Claiton Dornelles</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3958/proposicao_covid19_01.03.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3958/proposicao_covid19_01.03.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo, junto a Secretaria Municipal Saúde que informe a esta casa os seguintes questionamentos?</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>Renato Ferreira, Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3959/proposicao_01.03.2021_poda_de_arvores.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3959/proposicao_01.03.2021_poda_de_arvores.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, REQUER APÓS OUVIDO PLENÁRIO, SOLICITAR AO PODER EXECUTIVO, JUNTO A SECRETÁRIA DE OBRAS A PODA DE ÁRVORES NO TRECHO EM DIREÇÃO A VILA PORTO DO CONDE, POIS AS ÁRVORES ESTÃO FECHANDO AS ESTRADAS E DIFICULTANDO A TRANSIÇÃO DOS CARROS.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3960/limpeza_boca_lobo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3960/limpeza_boca_lobo.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvir do Plenário, solicitar ao Poder Executivo juntamente com a Secretaria de Obras, que realize a limpeza da boca de lobo localizada na Rua Constantino Picarelli, próximo ao numero 380._x000D_
 Justificativa:_x000D_
 A pedido dos moradores, pois o mesmo esta entupido causando transtornos.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário,_x000D_
 solicitar ao Poder Executivo, através das Secretarias de Obras e Vigilância Sanitária,_x000D_
 que realize o processo de desinfecção das principais vias e calçadas do centro do_x000D_
 Município, bem como de todas as paradas de ônibus e Rodoviária, através da_x000D_
 higienização, objetivando a esterilização e, consequentemente, a diminuição do_x000D_
 contágio do COVID-19, sendo estes locais bastante frequentados pela comunidade._x000D_
 Frisa-se que, em diversos municípios do Estado, bem como em municípios vizinhos,_x000D_
 já fora tomada tal iniciativa, em parceria com o Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a Mesa Diretora  que envie ofício ao Sr Prefeito Municipal EVANDRO AGIZ HEBERLE, solicitando as seguintes informações:_x000D_
 1)   Relação nominal dos funcionários concursados por secretaria;_x000D_
 2) Relação nominal dos funcionários de cargo comissionado por secretaria;_x000D_
 3)   Total de vagas em aberto por secretaria;_x000D_
 4)   Lista de veículos com suas respectivas placas, por secretaria;_x000D_
 5)  Relação de prédios alugados pelo município com seus respectivos valores e proprietários.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3981/proposicao_iptu.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3981/proposicao_iptu.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, que o prefeito estude a possibilidade de desconto para os empresários do município._x000D_
  _x000D_
 •	Dê alguma forma de desconto sobre o ISS e IPTU;_x000D_
 •	Que amplie o prazo para a renovação do alvará;_x000D_
 •	Isenção de multas e juros do IPTU e ISS vencidos durante à pandemia;_x000D_
 •	Que possa também condicionar os descontos e incentivos a não demissão de seus_x000D_
 funcionários.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3982/infomacao_faixa_etaria.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3982/infomacao_faixa_etaria.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, requer, após ouvido Plenário desta egrégia Casa Legislativa, solicitar através do Poder Executivo, que seja incluído no boletim Corona Vírus, publicada na página oficial da Prefeitura no Facebook a faixa etária que esta sendo vacinada no momento, assim como o numero de vacinações efetuadas no dia, ao lado, o numero total de pessoas vacinadas. _x000D_
 Justificativa: Tal medida deve-se em razão de estar sendo pouco efetivo os anúncios feitos através de  lives. Assim, compreendo ser de extrema relevância a colocação dessas informações nos cards informativos, tornando mais eficaz a disseminação da informação.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>Henrique da Ambulância, Alan  Menezes, Amaro da Maré, Claiton Dornelles, Diogo Lima, Filipe Pico, Jander Heberle, Machado Banha, Paulo Sérgio, Ratinho da Iluminação, Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3983/proposicao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3983/proposicao.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar ao Poder Executivo que estude a possibilidade de construir uma Capela Mortuária, com urgência, na localidade do Porto do Conde, solicito ainda a construção de cinco (5) túmulos para que não haja correria e atrasos nas próximas cerimônias fúnebres._x000D_
 Justificativa: A comunidade do Porto do Conde vem sofrendo a muitos anos esta triste realidade, tendo que velar seus entes queridos no Salão Paroquial da igreja, que não é o local adequado para este fim.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3984/proposicao_mocao_08.03.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3984/proposicao_mocao_08.03.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a Mesa Diretora que envie Moção de Reconhecimento a Sra. Rosângela Raphaelli Camargo, presidente do CDL São Jerônimo, em homenagem ao Dia internacional da Mulher e sua luta à frente dos empresários locais para atravessar a crise causada pela pandemia do COVID-19.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3985/proposicao_08.03.2021-1.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3985/proposicao_08.03.2021-1.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, a contratação de um técnico de enfermagem e um médico Pediatra para atender a comunidade no Posto de Saúde da vila Porto do Conde, o Pediatra pelo menos uma vez por semana como era antes, e o técnico de Enfermagem semanal pelo menos meio turno como era antes e também pedir para que levem de volta para o posto o Compressor da cadeira de Dentista que foi para manutenção._x000D_
 Justificativa:A comunidade necessita muito dessas duas especialidades pois temos um número grande de crianças na vila, e também quando acontece algum acidente leve não temos ninguém no posto nem para fazer um curativo, conseguindo essas contratações será de grande ajuda para a população e estando mais perto, assim não precisa o deslocamento até a cidade, a respeito do compressor da cadeira precisamos dele no posto, pois sem ele não temos atendimento de dentista.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3986/proposicao_interior.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3986/proposicao_interior.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, através da Secretaria competente, que realize o patrolamento das estradas do interior que ligam os trechos entre: _x000D_
 •	Posto da Quitéria até Posto da Palmeira;_x000D_
 •	Palmeira até divisa com Dom Feliciano/RS; e _x000D_
 •	Costa do Sutil._x000D_
 Tal solicitação cinge-se na necessidade de melhoramento das estradas para o melhor tráfego dos moradores do interior, facilitando, também, o transporte do que é cultivado nas propriedades rurais, sendo esta a atividade laboral predominante no interior, como é sabido.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4015/proposicao_correios.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4015/proposicao_correios.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, que informações sejam apuradas referente a situação da prestação de serviços da EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS nos bairros periféricos (interior) da cidade e que, a empresa preste esclarecimentos amparados aos cidadãos que utilizam os serviços.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4016/proposicao_15.03.2021_patrolamento.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4016/proposicao_15.03.2021_patrolamento.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras o Patrolamento e colocação de Neo Brita em alguns pontos no bairro Assentamento, principalmente na rua das Amoreiras e rua Deputado Adao Preto._x000D_
 Justificativa:Alguns moradores que me pediram para fazer melhorias nas estradas, pois o acesso estacomplicado e com o Patrolamento e a Neo brita já melhora bastante, principalmente neste período de safra de arroz e soja.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4017/proposicao_empresas_locais_15.03.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4017/proposicao_empresas_locais_15.03.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar as empresas e indústrias locais particulares , como Expresso Vitória , Lebes, JGB, Bristol, MultiLab, Limpex, Transportadora Inácio LTDA e SMARJA do nosso município de São Jerônimo estude uma forma legal para doação de tubos de oxigênio para Hospital de caridade de São Jerônimo, para salvar vidas neste momento de colapso em meio a pandemia mundial do COVID19.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4018/proposicao_desinfeccao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4018/proposicao_desinfeccao.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, através das Secretarias de Obras e Vigilância Sanitária, que realize o processo de desinfecção das principais vias e calçadas do centro do Município, bem como de todas as paradas de ônibus e Rodoviária, através da higienização, objetivando a esterilização e, consequentemente, a diminuição do contágio do COVID-19, sendo estes locais bastante frequentados pela comunidade. Frisa-se que, em diversos municípios do Estado, bem como em municípios vizinhos, já fora tomada tal iniciativa, em parceria com o Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4019/exmo_proposicao_sinaleira.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4019/exmo_proposicao_sinaleira.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Pode Executivo, que seja instalada uma sinaleira na esquina do hospital de caridade entre avenida Rio Branco e rua salgado filho, tendo em vista o grande fluxo de automóveis, ambulâncias e pedestres naquele local._x000D_
   Justificativa: Além da grande preocupação com a segurança de todos, temos terminais de sinaleiras desligadas e sem uso no centro da cidade.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>Jander Heberle, Diogo Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4020/tratamento_precoce.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4020/tratamento_precoce.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, requer, após ouvido Plenário desta egrégia Casa Legislativa, Que o Senhor Prefeito Municipal, por meio da secretaria  e órgãos  técnicos competentes,  analise e estude a possibilidade da implantação do tratamento precoce contra a COVID-19 em todos os pacientes que apresentarem sintomas compatíveis._x000D_
 _x000D_
 Justificativa_x000D_
 Visando  reduzir os casos moderados e graves da doença aplicando tratamento logo no início dos sintomas, sem precisar esperar pelos resultados de alguns testes que podem demorar dias. Este prazo é um tempo precioso para salvar vidas._x000D_
 Alguns municípios do Brasil, que adotaram protocolos de tratamento precoce obtiveram êxito no controle da infecção. Um grande número de estudos, inclusive recentemente publicados, mostram benefícios do emprego de diversas medicações na fase inicial da doença, reduzindo taxa de internação e especialmente a ocorrência de óbitos._x000D_
 Portanto, diante do cenário preocupante, principalmente da extrema escassez de leitos, da dificuldade em adquirir as vacinas,  é fundamental que a implantação do tratamento precoce seja estudada no nosso município.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>Amaro da Maré, Alan  Menezes, Claiton Dornelles, Diogo Lima, Filipe Pico, Henrique da Ambulância, Jander Heberle, Machado Banha, Paulo Sérgio, Ratinho da Iluminação, Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4022/proposicao_mocao_22.03.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4022/proposicao_mocao_22.03.2021.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar a ao Poder Executivo através da Secretaria de Assistência a doação de cestas básicas as famílias carentes cadastradas no bolsa família, que tiverem familiar diagnosticado com COVID-19, comprovadamente através de atestado médico.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>Ratinho da Iluminação</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4023/proposicao_ratinho__4_1.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4023/proposicao_ratinho__4_1.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer ao Executivo Municipal,através da Secretaria de Saúde, após ouvido o plenário, seja criado um número de whatsApp, e colocado à disposição da comunidade que reside no interior do nosso Município, para utilização nos finais de semanas e feriados, a fim de que os moradores do interior recebam orientações e possam solicitar atendimento ou locomoção para consulta no setor de Covid 19 da sede do Município, caso tenham sintomas de Covid 19 ou agravamento de sintomas da doença em finais de semanas ou feriados._x000D_
 Tal pedido se justifica, em razão de que a comunidade que reside no interior doMunicípio de São Jerônimo só consegue se comunicar, na maioria das vezes, com a sede através de WhatsApp, bem como porque nos finais de semana e feriados os postos de saúde localizados do interior, encontram-se de portas fechadas e não existe no interior um setor direcionado, especificamente, para atendimento de pacientes com suspeita ou sintomas de Covid 19. Portanto, o único meio de comunicação de pedido de orientação e ajuda da população que mora no interior do Município, em finais de semana e feriados, será através deste número a ser criado pela Secretaria Municipal de Saúde, vinculado o atendimento pelo WhatsApp ao setor de Covid 19 da sede do Município.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>Henrique da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4026/proposicao__centro_covid.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4026/proposicao__centro_covid.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve requer após  ouvido Plenário, solicitar  _x000D_
 ao   Pode  Executivo,  através  da  Secretária  de  Saúde, que   estude  a  possibilidade  de transferir  o Centro de Doenças Respiratórias Aguda -  Covid 19,  localizado  em   bairro  residencial   para  o  Ginásio  de  Esportes  Plácido Cunda dos Santos  localizado no  centro  da cidade ._x000D_
 Justificativa: Tal solicitação se faz necessária pelo ginásio  possuir   mais  espaço e acomodação   para   atender  os  pacientes neste momento tão difícil,   sem  o   uso  neste  momento  tão  difícil  de  pandemia.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4027/proposicao_diogo_lima.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4027/proposicao_diogo_lima.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, convida o Secretario de Agricultura, Pecuária e Meio Ambiente Luis Fernando Seixas Menezes para a Sessão especial nesta casa, a fim de falar sobre a legislação ambiental, tais como:_x000D_
  _x000D_
 •	Lixo;_x000D_
 •	Podas;_x000D_
 •	Descartes de podas;_x000D_
 •	Depósitos de reciclagens não legalizadas, entre outros assuntos.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4028/parcelamento_issqn.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4028/parcelamento_issqn.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar  _x000D_
 ao Pode Executivo, a reedição da Lei Municipal nº 506/1992, alterando a sua  validade para o exercício de 2021. A referida lei  trata do parcelamento da taxa de licença de localização e ISSQN, em até 6 (seis) vezes . _x000D_
  Avalie também,  a possibilidade de desconto e  prorrogação do prazo de pagamento em parcela única da taxa de licença de localização e IPTU, para o mês de Agosto deste ano._x000D_
 _x000D_
 Justificativa_x000D_
 Diante da atual situação econômica,  tais medidas poderão amenizar os prejuízos causados.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4029/proposicao_kit.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4029/proposicao_kit.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a Mesa Diretora  que seja encaminhada ao  Sr Prefeito Municipal EVANDRO AGIZ HEBERLE, a seguinte indicação:_x000D_
 Indica ao Executivo Municipal a criação da campanha “ VACINAÇÃO SOLIDÁRIA”._x000D_
 Esta ação visa incentivar, por meio de campanha publicitária a ser desenvolvida pela prefeitura, que os munícipes levem alimentos não perecíveis e de forma totalmente livre, que seriam recolhidos no drive thru e  nos demais postos de vacinação. Estes alimentos arrecadados serão destinados às pessoas carentes em nosso município.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4030/proposicao_29.03.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4030/proposicao_29.03.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo junto ao Secretário da Administração a cedência desta área industrial ao lado do Número 393, para instalação destas duas empresas , empresa (1) Adilson Marques de CNPJ: 32.107.311/0001-40 e a empresa (2) Márcio Oliveira CNPJ: 120.098.818/0001-78 , as mesmas dividiram o mesmo terreno, sendo empresa 1 ficará com a frente para a Rua José Bonifácio e a empresa 2 ficará com a frente para a Rua Cláudio Marcolin.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4031/proposicao_mulher_destaque.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4031/proposicao_mulher_destaque.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar a mesa Diretora que entregue o Prêmio Mulher Destaque as mulheres que se destacam na nossa comunidade, são elas:_x000D_
     1. Vereador Filipe Almeida: Ângela Nunes Couto;_x000D_
     2. Vereador Antônio Machado: Karine da Silva Gonçalves; Justificativa: Em Anexo._x000D_
     3. Vereador Fernando Camboim: Eva Regina dos Santos Heberle; Justificativa: Em Anexo._x000D_
     4. Vereador Renato Ferreira: Claudete Ferreira Coruja;_x000D_
     5. Vereador Diogo Lima: Helenice Schwengber Leal;_x000D_
     6. Vereador Alan Menezes: Silvia Regina Seixas Kriger;_x000D_
     7. Vereador Amaro Jerônimo: Magda Rosane Garcia de Campos; Justificativa: Mulher forte, determinada e muito competente que está a frente do Administrativo do Poder Legislativo á mais de 30 anos sempre com transparência, eficiência e ótimo atendimento á todos._x000D_
     8. Vereador Henrique de Oliveira: Dra. Rosângela Dornelles; Justificativa: Médica de saúde da família é médica reguladora servidora estadual. Mestre em desenvolvimento regional, Ex coordenadora de saúde e ex secretária-adjunta do governo Tarso Genro. Coordenadora da setorial de saúde do PT Estadual. Ex vereadora._x000D_
     9. Vereador Claiton Dornelles: Maria Araci da Silva Cernicchiaro; Justificativa: Por ser uma mulher empresária e mãe, que presta serviços há muitos anos no município, tendo seu trabalho reconhecido por toda a comunidade, com sua maneira humilde, correta e exemplar, tanto na vida quanto no trabalho. _x000D_
     10. Vereador Paulo Sérgio: Liani Theresinha Schneider Cabral; Justificativa: Pelo tempo de experiência, com o seu estabelecimento á 35 anos no mercado de oficina mecânica, pelo bom atendimento a comunidade. _x000D_
     11. Vereador Jander Heberle: Caroline Oliveira de Azevedo; Justificativa:  Enfermeira Coordenadora da Atenção Básica Municipal. Reconhecimento pelo trabalho e dedicação exemplar prestado à comunidade.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4032/prop.29.3.21-_mocao_de_repudio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4032/prop.29.3.21-_mocao_de_repudio.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido  Plenário, solicitarem ao Presidente do Legislativo Excelentíssimo Senhor Amaro Vanti de Azevedo, que envie ao  Governador do Estado do Rio Grande do Sul - Excelentíssimo Senhor Eduardo Leite e ao Presidente da Assembleia Legislativa do Estado do Rio Grande do Sul - Excelentíssimo Senhor Gabriel Souza, MOÇÃO DE REPÚDIO ao anunciado processo de PRIVATIZAÇÃO da Companhia Estadual de Saneamento – CORSAN, em anexo.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>Amaro da Maré, Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4033/proposicao_05.03.2021_inclusao_de_artigos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4033/proposicao_05.03.2021_inclusao_de_artigos.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar ao Executivo que realize o estudo de viabilidade da inclusão na Lei Municipal do município de São Jerônimo Lei nº3070 de 06 de junho de 2012 o Art. 12. da Lei Municipal do município de Charqueadas  nº 2.173 de 23 de Outubro de 2009, da Seção I - Dos benefícios fiscais, como também cumprir o Art. 4o  §3º da Lei complementar nº 123, de 14 de dezembro de 2006.  Segue em anexo copias das Leis._x000D_
 _x000D_
 Lei Municipal de Charqueadas:_x000D_
 Art. 12. Os MEIs, MEs e EPPs terão os seguintes benefícios fiscais:_x000D_
    I - redução de 30% (trinta por cento) no pagamento da taxa de licença e fiscalização para localização, instalação e funcionamento de microempresas e empresas de pequeno porte e que haja isenção no primeiro ano de atividade;_x000D_
    II - ficam reduzidos a 0 (zero) os valores referentes a taxas, emolumentos e demais custos relativos à abertura, à inscrição, ao registro, ao alvará de localização e/ou funcionamento, à licença ambiental, alvará sanitário e outras taxas municipais incidentes e ao cadastro do microempreendedor individual;_x000D_
    III - redução de 10% (dez por cento) no pagamento do Imposto Predial e Territorial Urbano (IPTU) nos primeiros 12 (doze) meses de instalação incidente sobre único imóvel próprio, alugado ou cedido que seja utilizado pela microempresa e empresa de pequeno porte; _x000D_
 _x000D_
 Lei Complementar nº 123, de 14 de dezembro de 2006_x000D_
 Art. 4o  Na elaboração de normas de sua competência, os órgãos e entidades envolvidos na abertura e fechamento de empresas, dos 3 (três) âmbitos de governo, deverão considerar a unicidade do processo de registro e de legalização de empresários e de pessoas jurídicas, para tanto devendo articular as competências próprias com aquelas dos demais membros, e buscar, em conjunto, compatibilizar e integrar procedimentos, de modo a evitar a duplicidade de exigências e garantir a linearidade do processo, da perspectiva do usuário._x000D_
 § 3o  Ressalvado o disposto nesta Lei Complementar, ficam reduzidos a 0 (zero) todos os custos, inclusive prévios, relativos à abertura, à inscrição, ao registro, ao funcionamento, ao alvará, à licença, ao cadastro, às alterações e procedimentos de baixa e encerramento e aos demais itens relativos ao Microempreendedor Individual, incluindo os valores referentes a taxas, a emolumentos e a demais contribuições relativas aos órgãos de registro, de licenciamento, sindicais, de regulamentação, de anotação de responsabilidade técnica, de vistoria e de fiscalização do exercício de profissões regulamentadas. (Redação dada pela Lei Complementar nº 147, de 2014)_x000D_
 § 3o-A. O agricultor familiar, definido conforme a Lei nº 11.326, de 24 de julho de 2006, e identificado pela Declaração de Aptidão ao Pronaf - DAP física ou jurídica, bem como o MEI e o empreendedor de economia solidária ficam isentos de taxas e outros valores relativos à fiscalização da vigilância sanitária. (Incluído pela Lei Complementar nº 147, de 2014).</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4034/revisao_geral_anual.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4034/revisao_geral_anual.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, requer, após ouvido Plenário desta egrégia Casa Legislativa, solicitar através do Poder Executivo, que conceda aos SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS a Revisão Geral Anual. _x000D_
 Justificativa_x000D_
  Tal medida deve-se em razão das perdas financeiras provocadas pela desvalorização da moeda decorrente da inflação. _x000D_
 Sabe-se que a Revisão anual dos servidores é um direito Constitucional respaldado pela LC 173/2020 – Artigo 8º Inciso VIII e que a concessão do mesmo está sujeito á discricionariedade do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>Paulo Sérgio</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4035/proposicao_travessa_dalmacio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4035/proposicao_travessa_dalmacio.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, junto a secretária de obras que seja patrolada a estrada Travessa Dalmacio, localizada no interior de São Jerônimo._x000D_
 Par melhoria da passagem dos Veículos que trafegam nesta via.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4036/proposicao_15.03.2021_bandeira_branca.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4036/proposicao_15.03.2021_bandeira_branca.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras A limpeza geral tal como Patrolamento, Corte de grama e colocação de Neo Brita em alguns pontos no bairro Bandeira Branca, principalmente na rua Frederico Fanfa e rua Dalton Ferreira de Carvalho._x000D_
 Justificativa: Alguns moradores que me pediram para fazer melhorias nas estradas, pois o acesso está complicado e com o Patrolamento e a Neobrita já melhora bastante, e o corte de grama pois esta perigosa pois tem muitas crianças e com a grama alta o risco de animais perigosos aumenta.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4037/proposicao_bueiros.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4037/proposicao_bueiros.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicita ao Poder Executivo, através da Secretaria competente, que realize a manutenção e limpeza dos bueiros localizados na Rua Maximiliano, nº 59, e na Rua Jerônimo Ferreira, nº 696, considerando o mau cheiro da água que transborda em ambos, invadindo a via, conforme fotos anexas.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4038/proposicao_blanc.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4038/proposicao_blanc.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, que o prefeito esclareça as seguintes informações:_x000D_
  _x000D_
 •	Quais foram os critérios para escolher os artistas da cidade, como elegíveis à participar da Lei Aldir Blanc?_x000D_
 _x000D_
 •	Como cada artista deveria apresentar o seu projeto?_x000D_
 _x000D_
 _x000D_
 •	Quem foram os selecionados, e quanto recebeu cada um deles?_x000D_
 _x000D_
 _x000D_
 _x000D_
 Justificativa oral:</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4039/proposicao_dia_5_de_abril_veiculo_ok.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4039/proposicao_dia_5_de_abril_veiculo_ok.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve requer após  ouvido Plenário, solicitar  _x000D_
 ao   Poder  Executivo que estude a viabilidade de um  carro no  turno  da  noite  e  principalmente  no fim de semana   para  atender  a  comunidade da localidade do  porto do conde em  deslocamento para o centro da cidade ._x000D_
 justificativa :   tendo  vista  a inexistência de transporte diário e de urgência nos momentos de doença  fica  impossível  o  deslocamento  ao hospital .</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4040/proposicao_atualizacao_mapa.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4040/proposicao_atualizacao_mapa.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer ao Executivo Municipal, através da Secretaria competente, após ouvido o plenário, seja atualizado o mapa da cidade de São Jerônimo com os nomes de todas as ruas e bairros, bem como as suas identificações._x000D_
 Tal pedido se justifica, por indicação, constatada a necessidade de se atualizar o mapa da cidade de São Jerônimo, com os nomes de ruas e bairros, uma vez que, a cidade teve em grande crescimento nos últimos tempos e ganhou novas ruas em vários bairros. Com isso, nosso mapa ficou desatualizado, dificultando o atendimento da comunidade e localização por parte dos órgãos públicos como Brigada Militar, Policia Civil, Bombeiros, Correios, bem como ambulâncias e, até mesmo, o transporte e fornecedores, no caso do comércio local. Um exemplo que se enquadra, perfeitamente, no caso me tela, é o da “travessa Creci Teresinha Silva de Souza, no Bairro São Francisco”, que não consta no mapa do Município. Portanto, a atualização e identificação facilitará a localização das ruas e as demandas dos agentes públicos, serviços de utilidade publica, comércio e dos moradores da nossa cidade.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4043/proposicao_bm.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4043/proposicao_bm.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido o Plenário, solicitarem a Mesa Diretora  que seja enviado ao Governador do Estado do Rio Grande do Sul  -  Excelentíssimo  Senhor  Eduardo  Leite e ao      Secretário de Segurança Pública do Estado do Rio Grande do Sul - Excelentíssimo Senhor Ranolfo Vieira Júnior, MOÇÃO DE APOIO, para  fins da convocação dos EXCEDENTES ( APROVADOS FORA DAS VAGAS ) no concurso da Brigada Militar no ano de 2017, em anexo.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4044/proposicao_transito.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4044/proposicao_transito.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a Mesa Diretora  que seja encaminhada ao  Sr Prefeito Municipal EVANDRO AGIZ HEBERLE, a seguinte indicação para melhoria do trânsito do nosso município:_x000D_
 1. Que seja trocado de lugar o contêiner de lixo nº 731, situado próximo ao cruzamento da Rua Riachuelo com a Rua Rio Branco;_x000D_
 2. Que seja invertida a placa de preferência no cruzamento da Rua Rio Branco com a Rua Soares de Carvalho.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4045/proposicao_12.04.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4045/proposicao_12.04.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo que o Coordenador da Fiscalização venha a esta casa para explicar como esta sendo efetuada as fiscalizações nos nossos comércios e nos logradouros públicos.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>Paulo Sérgio, Alan  Menezes</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4046/proposicao_br290_alan.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4046/proposicao_br290_alan.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, junto a secretaria de obras que seja patrolada da BR 290_x000D_
  Até a Escola Eva Alves Pereira, localizada no Morrinhos,  no interior do Município de São Jerônimo._x000D_
 Para melhoria da passagem dos Veículos que trafegam nesta via.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
     <t>Jander Heberle, Henrique da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4047/cemiterio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4047/cemiterio.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, requer, após ouvido Plenário desta egrégia Casa Legislativa, solicitar através do Poder Executivo, que sejam tomadas providencias em relação ao Cemitério Municipal de São Jerônimo, tais como: Disponibilizar um Vigia permanente; Instituir um planejamento periódico de limpeza e manutenção; Regulamentar que  parte da arrecadação do  cemitério destine-se  para a manutenção e melhorias do mesmo._x000D_
 _x000D_
 Justificativa_x000D_
 Sabe-se que o local foi profanado pela ação de vândalos, várias vezes nos últimos anos, tornando-se necessária a presença de um vigia. _x000D_
 O Planejamento de limpeza visa melhorar o acesso das pessoas, já que possui um grande fluxo de pessoas nesses dias._x000D_
 Parte da receita arrecadada estará vinculada a destinação exclusiva de manutenção, limpeza, proteção, segurança e melhorias do cemitério.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4048/proposicao_ratinho__6.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4048/proposicao_ratinho__6.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer ao Executivo Municipal, através da Secretaria competente, após ouvido o plenário desta Egrégia Câmara, a INDICAÇÃO ao Exmo. Senhor Prefeito Municipal, Evandro Agiz Heberle, que seja criado um Programa de Auxílio Emergencial às Micro e Pequenas Empresas, para auxiliar as empresas dos segmentos que tiveram cerceado o direito de trabalhar ou exercer suas atividades devido aos protocolos de distanciamento controlado._x000D_
 _x000D_
 Tal indicação se justifica, uma vez que é sabido que os protocolos de distanciamento controlado lesam e muito os pequenos comerciantes, nos quais tem seus custos fixos, como água, luz, aluguel, taxas e funcionários. Visto que entramos na fase mais critica até o momento da pandemia pelo vírus da COVID-19. Por esta razão, solicito que o munícipio faça uma análise deste impacto no comércio local e crie uma forma de auxiliar as empresas que não puderam estar em funcionamento e tiveram o faturamento prejudicado, bem como para as empresas que encerraram suas atividades e possuem dívidas a quitar e taxas de encerramento.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4049/proposicao_segurancas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4049/proposicao_segurancas.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, através da Secretaria de Saúde e Comitê de Enfrentamento ao Covid, que realize a inclusão dos Conselheiros Tutelares e dos Vigilantes da Segurança Privada (portadores da CNV – Carteira Nacional do Vigilante) sejam incluídos no plano de vacinação prioritário._x000D_
 Tal solicitação cinge-se na importância destes profissionais, considerando que não é viável a paralização por conta da pandemia, estando diretamente em contato com a população cumprindo suas atribuições.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4057/insentivo_a_inseminacao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4057/insentivo_a_inseminacao.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a Secretaria de Agricultura que seja criado um programa de incentivo a inseminação para os produtores de gado para melhoria da Genética potencializando o desenvolvimento de melhoria do rebanho.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4058/proposicao_creas.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4058/proposicao_creas.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, que o prefeito esclareça as seguintes informações:_x000D_
 _x000D_
  _x000D_
 •	Quantas cestas básicas veio para o CREAS?_x000D_
 _x000D_
 •	Quais critérios foram usados para selecionar as famílias? _x000D_
 _x000D_
 •	Quais as famílias que receberam as cestas?</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4059/proposicao_19.04.2020_valos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4059/proposicao_19.04.2020_valos.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras a limpeza das Valetas no bairro Porto do Conde, junto já peço também a colocação de 40 Canos de 1m cada na rua Osorio correia dos Santos, onde passa o esgoto geral, por fim a colocação de Neo brita em algumas rua do Bairro._x000D_
 _x000D_
 Justificativa: A limpeza nas valetas se da, pois estão trancadas, precisando que sejam limpas, a cada chuva forte que vem, o escoamento não e feito por elas estarem sujas, assim acaba alagando muitas casas, os canos e preciso com urgência os moradores desta rua não aguentam mais o mal cheiro que é insuportável, com esses canos fecharemos este esgoto a céu aberto dentro do Bairro.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4060/proposicao_empreendedorismo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4060/proposicao_empreendedorismo.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, a criação da semana do empreendedorismo jovem na Câmara Municipal de Vereadores de São Jerônimo, tem por objetivo de incentivar jovens que possuem interesse em começar atividades no meio do empreendedorismo._x000D_
 Haja vista a tendência de aumento das atividades que requerem a qualificação adequada a tal área.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4061/proposicao_ratinh__7.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4061/proposicao_ratinh__7.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer ao Executivo Municipal, através da Secretaria de Obras, após ouvido o plenário desta Egrégia Câmara, seja   realizada a limpeza da valeta localizada na Rua Jerônimo Pedroso, ao lado do nº 592, Bairro Fátima, bem como a possibilidade de colocação de canos para o fechamento da valeta. Requer, ainda, seja solicitado ao proprietário do campo localizado nos fundo deste endereço, acesso dos funcionários da devida secretaria, para concluírem o serviço de escoamento.  _x000D_
 _x000D_
 Tal pedido de providência, se justifica, em razão de que a valeta encontrasse sem condições de vazão para escoamento do esgoto e com isso o acumulo de água parada, acarreta na proliferação de mosquitos e bactérias que podem causar danos à saúde dos moradores que ali residem. Além do que, os próximos meses, possivelmente, serão chuvosos e com isso aumenta demasiadamente a umidade do local e dificultará a realização do serviço. Em razão do exposto, requeremos, com a máxima urgência possível seja realizado o serviço ora solicitado</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>Jander Heberle, Henrique da Ambulância, Machado Banha</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4062/chipagem.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4062/chipagem.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar  ao Pode Executivo, que implante o sistema de cadastro e  chipagem de animais  para registro e  identificação eletrônica de cães, gatos, equinos, muares e asininos,  tendo assim como  objetivo de colaborar com o controle e promover o bem-estar animal, punindo os responsáveis por seu abandono ou descaso._x000D_
 Justificativa_x000D_
 Temos que ter uma forma de identificar quem são os responsáveis. Neste sentido, o sistema eletrônico de identificação é fundamental para coibir o abandono, facilitar o reencontro de animais extraviados indevidamente e também evitar o risco acidentes ocasionados por animais soltos em vias publicas.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4063/proposicao_19.04.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4063/proposicao_19.04.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Gerente do Banco do Estado do Rio Grande do Sul (BANRISUL) Agência São Jerônimo, uma forma de agilizar os atendimentos da população em geral , pois o telefone disponibilizado pela instituição, (51) 3651-8350, vem gerando reclamações adversas dos clientes do banco por não atendimento, o telefone só chama, e como temos uma grande parte destes usuários desta  instituição não possui acesso a internet para o agendamento on-line, solicito a vossa senhoria que disponibilize melhor qualidade no atendimento telefônico da agência de São Jerônimo.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4068/proposicao_dia_do_desafio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4068/proposicao_dia_do_desafio.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, através da Secretaria do Desporto, que solicite ao SESC a participação do Município no “DIA DO DESAFIO 2021”, que ocorrerá de forma virtual, conforme informações constantes em seu site._x000D_
 Tal solicitação cinge-se na necessidade de fomentar o esporte e a prática de exercícios físicos durante a pandemia</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4069/proposicao_limpex.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4069/proposicao_limpex.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, junto a secretária de obras que, na presente oportunidade, disponha uma atenção especial na Rua Jorge Leonhardt._x000D_
 Com possível colocação de neobrita, mostra-se a necessidade de uma manutenção no trânsito, pois há muita poeira e barro, agora com a entrada da estação mais fria e chuvas dificultando o deslocamento pelas vias, e entrada e saídas dos caminhões da Empresa Limpex Indústria e Comércio de Detergentes _x000D_
  Sendo assim, há a necessidade de busque-se a solução mais adequada de acordo com as possibilidades.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4070/proposicao_26.04.2021_bandeira_branca.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4070/proposicao_26.04.2021_bandeira_branca.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras A manutenção da parada de ônibus localizada na rua Professor Jair e Silva esquina com a Deputado Lauro Rodrigues, no bairro Bandeira Branca, pois a mesma se encontra inapropriada para os usuários._x000D_
 Justificativa: Moradores do bairro me procuraram pedido esta solicitação, pois o asfalto nesta rua ficou mais alto que a parada, com isso cada chuva que da enche a parada de água ocasionando um problema para os usuários.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>Alan  Menezes, Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4071/regularizacao_fundiaria.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4071/regularizacao_fundiaria.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a Secretaria de Administração que implemente o programa de Regularização Fundiária tanto no âmbito Rural quanto Urbano.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4072/proposicao_26.04.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4072/proposicao_26.04.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao plenário desta egrégia casa legislativa para que possamos fazer uma homenagem a Madeireira Nilson por seus 50 anos de existência em nosso município, aonde nos sentimos honrados em termos esta empresa instalada em São Jerônimo.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4074/proposicao_03.05.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4074/proposicao_03.05.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo a possibilidade de utilizar a peça na qual era utilizada pelo SAJUBLBRA, no segundo andar do prédio da  praça central , Praça da Matriz. Pois o prédio onde se encontra atualmente, esta insalubre, tomada de insetos e roedores comprometendo a saúde dos funcionários, e a distribuição de alimentos esta comprometida sem um local adequado para o armazenamento.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4075/proposicao_03-05-2021_centro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4075/proposicao_03-05-2021_centro.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras que seja feita uma Faixa de Pedestre na Rua Coronel Soares de Carvalho esquina com a Getúlio Vargas, no sentindo vertical em frente a Agropecuária Mimos Agropet onde se encontra a Parada de Ônibus._x000D_
 Justificativa: O fluxo de pessoas nesta rua e intenso e para fazer a travessia em direção há praça central ou vice versa o pessoal acaba esperando muito tempo, pois o fluxo de carro é alto, com isso muitos com a pressa se arriscam na travessia, por este motivo a solicitação desta Faixa de Pedestre para evitarmos um acidente maior neste local.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4076/proposicao_09.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4076/proposicao_09.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer providências do Executivo Municipal, através da Secretaria de Saúde, solicitando que seja divulgado o Programa criado pela Lei Municipal 1701/99 que institui o recolhimento, pelo Município, dos medicamentos que tenham sido objeto de doação por pessoas que não mais os estejam utilizando, embora ainda com prazo de validade._x000D_
  E também que seja feita uma revisão das Leis Municipais criadas de grande importância como essa para que sejam feitas as devidas divulgações. _x000D_
 _x000D_
 A referida proposição justifica-se, primeiramente por essa Lei Municipal não ter nenhuma divulgação e publicidade. A referida Lei é de extrema importância para o nosso Município, principalmente nesse período de grande dificuldade econômica que muitos munícipes estão enfrentando. O projeto em evidência na lei é de doação de medicamentos que a população pode fazer para a secretaria de saúde e que posteriormente esses serão distribuídos pela farmácia municipal gratuitamente para quem necessita._x000D_
  E também pede a divulgação de mais Leis Municipais importantes como essa e que estão sem publicidade.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>Filipe Pico, Alan  Menezes, Amaro da Maré, Claiton Dornelles, Diogo Lima, Henrique da Ambulância, Jander Heberle, Machado Banha, Paulo Sérgio, Ratinho da Iluminação, Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4077/proposicao_mocao_22.03.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4077/proposicao_mocao_22.03.2021.odt</t>
   </si>
   <si>
     <t>A fim de registrar seu amplo e total apoio ao retorno de funcionamento das Comarcas, com reabertura dos fóruns e a retomada dos prazos dos processos físicos no Estado do Rio Grande do Sul. Trata-se de um pleito não somente da advocacia gaúcha, mas da sociedade e da nossa comunidade. A paralisação da movimentação dos processos afeta milhares de gaúchos na garantia de seus direitos e no acesso à justiça. Nesse sentido, o Poder Legislativo de Arroio dos Ratos, aprova a presente moção no intuito de prestar apoio ao retorno dos trabalhos com segurança, uma vez que a prestação jurisdicional não pode permanecer afetada e o momento exige esta decisão por parte das autoridades competentes em prol da sociedade, reestabelecendo com urgência o andamento dos processos.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4078/transito_03-05-21.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4078/transito_03-05-21.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar  _x000D_
 ao Pode Executivo, que seja realizado  estudo técnico pelo Departamento de Trânsito  para:_x000D_
 - Implantação de redutores de velocidade na Rua Lima e Silva._x000D_
 -  Liberação do Trânsito  na frente do Posto de Saúde Central, quando não houver vacinação._x000D_
 - Regularização da faixa elevada de pedestres, localizada na Av. Ramiro Barcelos, próximo ao Bonato Center, onde a mesma deveria ser de meio fio á meio fio. _x000D_
 Justificativa_x000D_
  Esclarece o vereador que tais ações são  necessárias para a segurança dos moradores e melhor fluxo do trânsito na  Cidade.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4079/proposicao_ciclovia.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4079/proposicao_ciclovia.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a Mesa Diretora  que seja encaminhada ao  Sr Prefeito Municipal EVANDRO AGIZ HEBERLE, o pedido para que seja efetuado a limpeza da ciclovia situada na Rua Antônio de Carvalho, bem como a pintura da mesma.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4080/proposicao_pracas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4080/proposicao_pracas.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, através da Secretaria do Desporto, que realize a substituição dos brinquedos da Praça Julio de Castilhos e Praça da Usina por PRACINHAS DE PLAYGROUND, tendo em vista o estado de deterioração dos atuais, podendo ocasionar acidentes e lesões nas crianças que utilizarem os brinquedos._x000D_
 Tal solicitação cinge-se no fato de que, muito em breve, tudo voltará ao normal e estes locais serão, novamente, muito utilizados pelas crianças.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4081/proposicao_taxista.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4081/proposicao_taxista.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo:_x000D_
 _x000D_
 _x000D_
  Que seja estudada a possibilidade de retirar os taxímetros dos táxis, como também, que os taxistas sejam testados para o covid-19 de 15 em 15 dias.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4082/proposicao_10.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4082/proposicao_10.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer providências do Executivo Municipal, através da Secretaria de Obras e Saneamento, no sentido de que seja realizado reparo no calçamento das Ruas Vasco Antônio Ramos Alves e Bello Ferreira Sobrinho, bem como a poda das árvores que estão avançando nas proximidades da pracinha, no bairro Colina dos Scherer, nesta cidade._x000D_
 A referida proposição justifica-se, pois o calçamento colocado no  bairro é irregular e veio a piorar muito com os reparos hidráulicos que a Corsan teve que fazer naquelas ruas, tirando o calçamento e não conseguindo colocar da forma correta novamente. Com isso as duas ruas e suas travessas estão intransitáveis. Ficando como sugestão do vereador para que nas ruas do bairro seja colocado pedrisco para preencher os espaços irregulares. E também para que sejam feitas as podas das árvores que estão avançando nas vias.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4083/reajuste_vale.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4083/reajuste_vale.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, o reajuste do vale-refeição dos servidores do município pois em virtude da pandemia os funcionários estão sem ajuste salarial, que tal revisão seja entre aproximadamente 10% do valor pago._x000D_
 Justificativa oral.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4084/proposicao_convite_educacao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4084/proposicao_convite_educacao.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, por meio da mesa diretora, que envie um convite a Secretária da Educação, para uma sessão especial, nessa casa, com data e horário a combinar. _x000D_
           Assunto a ser tratado: Segurança nas escolas, referente ao acontecido no Município de Saudade/SC. Devido o ocorrido, faz-se necessário que haja uma atenção especial  em se tratando de maior segurança dos alunos e professores que frequentam as escolas do município.                                                 _x000D_
         A presente solicitação tem por objetivo discutir a possibilidade de mover recursos para entidades de ensino do município vislumbrando uma relevante melhora no que diz respeito à segurança de seus funcionários e alunos, bem como os demais frequentadores.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4085/proposicao_10-05.2021_rua_recreativa.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4085/proposicao_10-05.2021_rua_recreativa.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras a colocação dos canos e o fechamento do valo aberto na Rua Recreativa no bairro Porto do conde._x000D_
  Justificativa: Os canos já estão lá no local só precisamos por no lugar, este valo esta aberto no meio da Rua impossibilitando o acesso, moradores do bairro me procuraram para resolver este problema, pois nem o caminhão do lixo não passa em diversas residências desta rua, pois o mesmo não consegue passar por causa deste valo.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4086/proposicao_10.05.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4086/proposicao_10.05.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo Municipal envie a esta casa legislativa o projeto de lei para o REFAZ 2021, com a finalidade de promover a regularização de créditos tributários e não tributários municipais, vencidos e inscritos em dívida ativa, no Município de São Jerônimo. O Programa oportunizará a pessoa física ou jurídica, devedora, regime especial para quitação ou parcelamento de sua dívida ativa com modalidades de ações continuadas e incidentais, coordenadas pelo departamento tributário.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4090/proposicao_17-05_italo_lena_centro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4090/proposicao_17-05_italo_lena_centro.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras A limpeza geral na Rua Ítalo Lena no centro da cidade._x000D_
 Justificativa: Moradores desta rua me procuraram pedindo esta solicitação, pois a rua esta com o mato muito grande precisando de manutenção os mesmos solicitam para fazer o corte da grana e a limpeza geral no local.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4091/meio_ambiente.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4091/meio_ambiente.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, através da Secretaria do Meio Ambiente, para que esclareça se há ponto de descarte de eletrônicos (pilhas, baterias, notebook, televisão, celulares e afins) e, se houver, qual o local. _x000D_
 Não havendo local específico para o recebimento destes materiais, solicita que seja criado anexo da Secretaria de Meio Ambiente, ou local de fácil acesso da população, para que possa ser descartados tais objetos._x000D_
 Tal solicitação cinge-se no fato de que os referidos materiais provocam grandes estragos ao meio ambiente se descartados de forma incorreta, conforme notícia do site TODA MATÉRIA, que segue em anexo.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4092/proposicao_combustivel.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4092/proposicao_combustivel.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar ao Poder Executivo, cópia dos relatórios de abastecimentos fornecidos pela empresa Neo Facilidades e Benefícios, de todos veículos oficiais, no período de maio de 2020 à maio de 2021.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4093/proposicao_pescadores.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4093/proposicao_pescadores.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo:_x000D_
 _x000D_
 _x000D_
  _x000D_
 •	Estude uma possibilidade de dar um auxílio aos pescadores que estão tendo seu trabalho prejudicado pela proliferação da palometa no rio Jacuí.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>Ratinho da Iluminação, Filipe Pico</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4094/proposicao_11.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4094/proposicao_11.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem solicitam para que seja convidado o Excelentíssimo senhor Evandro Agiz Heberle, Prefeito Municipal nesta cidade, para prestar esclarecimentos no que diz respeito a futuros projetos de revitalização da orla da Praia do Encontro em nosso município.   _x000D_
 A referida proposição justifica-se, para que o chefe do executivo venha expor o que o poder público municipal vem fazendo para buscar recursos para a revitalização da nossa orla. Visto que a Praia do Encontro é um dos pontos turísticos da nossa cidade e merece ser preservada e cuidada.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4095/casa_covid_17-05-21.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4095/casa_covid_17-05-21.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar  _x000D_
 ao Pode Executivo,  que, de maneira urgente,  volte a Casa do Covid atender em horário integral. _x000D_
 Justificativa _x000D_
 Diante do aumento de casos gripais de maneira geral, em razão da chegada do inverno, viu-se demasiada procura por atendimento da Casa do Covid. _x000D_
 Entendo ser incoerente a redução da jornada de atendimentos justamente em época de maior procura. _x000D_
 Gize-se que atualmente o horário de atendimento é das 08:00 as 12:00.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4096/proposicao_unidade_do_morrinhos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4096/proposicao_unidade_do_morrinhos.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar_x000D_
 ao Pode Executivo, que a secretária da saúde realize uma vistoria com urgência na unidade de básica de saúde do Morrinhos, no intuito de sanar problemas graves de estrutura._x000D_
  Justificativa: Parte elétrica precária com problemas diversos, vidros quebrados em janelas e portas podres, com a possibilidade de entrar todo tipo de roedor e insetos na área interna do prédio da unidade. Aguardamos urgência.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4097/proposicao_bueiro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4097/proposicao_bueiro.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, através da Secretaria do interior o alargamento do boeiro próximo ao falecido Rodi, no interior do Município._x000D_
 Justificativa: O fato acima relatado tem gerado dificuldade de deslocamento de veículos de grande e pequeno porte, podendo causar acidentes nas proximidades devido ao declive que causa pouca visibilidade.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4098/proposicao_17.05.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4098/proposicao_17.05.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo Municipal , junto a secretaria de obras que realize o patrolamento e cascalhamento da Estrada Geral São Jerônimo, entre o nosso município e Arroio dos Ratos , pois a estrada encontra-se em péssimas condições de tráfego.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4107/proposicao__patrolamento_24.05.2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4107/proposicao__patrolamento_24.05.2021.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras o Patrolamento das estradas dos Bairros Carvoeira e Fonseca._x000D_
 Justificativa: Com as fortes chuvas nos últimos dias, fez com que esses trechos ficassem em péssimas condições para trafegar, e também dificultando o escoamento dos produtores locais.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4108/proposicao_11.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4108/proposicao_11.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer providências do Executivo Municipal, através da secretaria competente, no sentido de que seja feita a colocação de lixeiras fixas em pontos estratégicos no centro da cidade para o descarte de lixos pequenos. Como exemplo: na praça, na frente dos bancos, dos comércios, paradas de ônibus, posto de saúde, etc._x000D_
 A referida proposição justifica-se, pois no centro da cidade não existem lixeiras pequenas para o depósito de lixos. A colocação das mesmas ajudaria a manter o centro da cidade com sua limpeza conservada, visto que a secretaria de obras no que tange a parte de limpeza urbana vem fazendo um belíssimo trabalho.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4109/proposicao_pontes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4109/proposicao_pontes.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, através do  Secretário do interior que revise as pontes localizadas próximo ao Juventino e a escola Fernando Ramos, pois as mesmas estão sendo aterradas e continuam cedendo causando buracos._x000D_
 Justificativa: Oral</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>Henrique da Ambulância, Diogo Lima, Jander Heberle</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4110/proposicao__frentistas_e_atendentes_serem_vacinados_nova_dia_24._05.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4110/proposicao__frentistas_e_atendentes_serem_vacinados_nova_dia_24._05.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve requer após ouvido Plenário, solicitar ao Pode Executivo,  através   da   secretaria  da saúde  que inclua no plano de vacinação  de imunização  covid  19   na  lista  de  prioridades     os  frentistas  e  atendentes  do comércio  essencial .   _x000D_
  Justificativa :  Tal solicitação  se  da´ porque  os vereadores  foram  procurados  por vários  funcionários  da categoria   e os  mesmos  relataram  que há a intenção  de  uma  paralização  nos serviços  caso  a  classe  não seja  inclusa  na  lista  de  prioridades da vacinação. _x000D_
 _x000D_
 _x000D_
                      SÃO JERÔNIMO, 24 DE MAIO DE 2021   _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
  VEREADOR JOSÉ HENRIQUE KRUG_x000D_
                    BANACADA  PTB_x000D_
 _x000D_
 _x000D_
 _x000D_
         VEREADOR JANDER HERBERLE_x000D_
                                     BANCADA PTB   _x000D_
   _x000D_
 _x000D_
       _x000D_
 _x000D_
 _x000D_
              VEREADOR  DIOGO LIMA  _x000D_
                      BANCADA MDB</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>Amaro da Maré, Machado Banha</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4111/proposicao_24.05.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4111/proposicao_24.05.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo junto a Secretaria de Obras, a limpeza do Cemitério Velho , a parte antiga está em péssimas condições. Solicito junto a troca das Luminárias da parte interna do cemitério, pois a visibilidade está muito precária com baixa iluminação do local, sendo propício para ação de vândalos no local. E conserto da Pétala de Iluminação que esta localizada na frente da capela mortuária, que se encontra sem iluminação.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4119/proposicao_zona_dos_fagundes.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4119/proposicao_zona_dos_fagundes.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, pedido a Secretaria de Obras, para que faça a  manutenção das estradas  da Zona do Fagundes no interior do município de São Jerônimo. _x000D_
 Justificativa: Oral</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4120/proposicao_31.05.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4120/proposicao_31.05.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a esta casa legislativa através de decreto legislativo que a Estrada Geral São Jerônimo, que liga o município de São Jerônimo à Arroio dos Ratos,  seja renomeada para ‘Rodovia Leonel de Moura Brizola’.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4121/proposicao_aculputura.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4121/proposicao_aculputura.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a Mesa Diretora  que envie ofício ao Sr Prefeito Municipal EVANDRO AGIZ HEBERLE, para que solicite junto ao Sistema Único de Saúde (SUS), a inclusão da especialidade Acupuntura, e possa disponibilizar este atendimento aos munícipes.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4122/mocao_de_repudio_prpop.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4122/mocao_de_repudio_prpop.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, seja proposta, por esta Casa Legislativa, MOÇÃO DE REPÚDIO à expedição da Porta-ria Detran/RS nº 090-2021 (anexa), que determina que a realização de inspeções veiculares semestrais do Transporte Escolar ocorra somente nas Instituições Téc-nicas Licenciadas (ITLs) e Empresas Técnicas Públicas ou Paraestatais (ETPs). _x000D_
 _x000D_
 A portaria em questão retira dos profissionais da engenharia mecânica a competência para prestarem tal serviço e obriga os proprietários de veículos esco-lares a se deslocarem até uma das cidades que dispõe de uma ITL ou ETP para realizar a necessária inspeção._x000D_
 _x000D_
 Sugere-se que as autoridades responsáveis revisem a portaria, revo-gando as novas disposições e retomando a sistemática até então vigente, que ad-mitia a participação de empresas e profissionais da engenharia mecânica no pro-cesso de inspeção veicular. _x000D_
 _x000D_
 Por fim, se aprovada e assinada por todos os Vereadores desta casa, envia-se a presente MOÇÃO DE REPÚDIO, que segue anexa, ao governador do Estado, ao Presidente da Assembleia Legislativa do Rio Grande do Sul, aos Depu-tados Estaduais, ao Secretário de Segurança Pública, ao Diretor Geral do De-tran/RS e a Associação das Câmaras Municipais da Região Carbonífera.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4123/lixeiras_bote.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4123/lixeiras_bote.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve requer após ouvido plenário, solicitar ao Poder executivo, a instalação de lixeiras na Parada do Bote e arredores.  _x000D_
                    _x000D_
 Justificativa_x000D_
 É essencial a colocação de lixeiras, devido ao acúmulo de lixo nos arredores do Porto do Bote. _x000D_
 Tal medida é de suma importância para a conservação, limpeza e bem estar das pessoas que fazem uso do local. _x000D_
 Usuários do bote e moradores relatam a sujeira e forte odor no local</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4135/proposicao_07.06.2021_cerca_ubs_palmeira.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4135/proposicao_07.06.2021_cerca_ubs_palmeira.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo,  a construção de uma cerca ao redor da UBS da Palmeira, interior do município de São Jerônimo._x000D_
 Justificativa: Tal solicitação se faz necessária para a segurança dos usuários do Posto já que ao lado da UBS te um barranco de  03 (três) metros de profundidade, podendo ocasionar graves acidentes._x000D_
 _x000D_
 Por se tratar de interesse público, contamos com apoio dos Colegas para aprovação desta indicação e posterior atendimento pelo Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4136/proposicao_postos.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4136/proposicao_postos.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, que estude a possibilidade de atendimento 24h de postos de gasolina, ou rodízio entre os mesmos, solicitamos ainda que se o pagamento for realizado com cartões, que a máquina seja levada até o veículo.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4137/proposicao_07.06.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4137/proposicao_07.06.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao executivo municipal , junto a secretaria de Saúde que estude uma forma legal para fazer um revezamento dos funcionários desta secretaria para que ocorra atendimento nos postos de saúde e centro covid19, nos finais de semana e feriados, assim ocorrendo uma escala dos funcionários de forma que sempre haja atendimento para munícipes nas localidades administradas pela secretaria de saúde. Pelo excesso de trabalho destes funcionários exercem seria justo fazer estas escalas de acordo com a lei, assim conservando a saúde física destes guerreiros profissionais.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4143/proposicao_colocacao_de_canos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4143/proposicao_colocacao_de_canos.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo  juntamente a Secretaria Municipal de Obras e Saneamento que faça colocação de tubos de concreto e boca de lobo na Rua: Rafael Athanásio do nº 1179 ao nº 1351.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4144/bote_travessia.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4144/bote_travessia.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar  ao Pode Executivo , através da Secretaria de saúde e órgão competentes que sejam notificadas as empresas responsáveis pela travessia  do Bote São Jerônimo x Triunfo para a  retomada do funcionamento habitual . A fim de evitar filas e aglomerações.   _x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
 Devido a pandemia  apenas um bote presta o serviço diário,  tendo assim os horários reduzidos, acarretando aglomeração e exposição ao risco de contaminação do COVID 19._x000D_
 Diante de  inúmeras reclamações de usuários,  referente  a super lotação do mesmo e  após tomar conhecimento do fato, venho solicitar que sejam tomadas as devidas providencias ._x000D_
 _x000D_
                                                          São Jerônimo, 14 de junho de 2021.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4145/proposicao_14-06-2021_canteiros.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4145/proposicao_14-06-2021_canteiros.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, Junto ao departamento de trânsito, para que seja feita a pintura nos quatros canteiros que temos no centro da cidade localizado nos cruzamentos das Ruas Ramiro Barcelos com a Rua Rio Branco; Rua Ramiro Barcelos com a Rua Bento Gonçalves; Rua Cel. Soares de Carvalho com a Rua Bento Gonçalves e na Rua Cel. Soares de Carvalho com a rua Rio Branco._x000D_
 _x000D_
 Justificativa: Atualmente temos a sinalização reflexiva que ali estão, porém e pouco, por isso estou pedindo a pintura desses canteiros, para ficar melhor sinalizado e evitar que aconteça acidentes graves nesses locais, pois o fluxo diário é muito grande, além também de dar um aspecto mais bonito a nossa cidade, conto com o apoio dos colegas Vereadores.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4146/proposicao_14.06.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4146/proposicao_14.06.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao executivo municipal faça uma campanha para incentivar os proprietários de veículos do nosso município, que efetue o emplacamento em nossa cidade. O  IPVA  é uma tributação estadual, sendo 50% do estado e 50% do município, sendo uma fonte de arrecadação essencial à manutenção dos serviços públicos e portanto à “vida” do município. Todavia, muitos munícipes ainda não compreendem a sua devida importância e muito menos o seu impacto.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4147/proposicao_iluminacao_interior.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4147/proposicao_iluminacao_interior.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, através da Secretria de Obras, que revise as lâmpadas de iluminação pública do interior.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4155/proposicao_21.06..2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4155/proposicao_21.06..2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a Mesa Diretora que envie oficio para Corsan (Companhia Riograndense de Saneamento) e CEEE (Companhia Estadual de Energia Elétrica), para que estude a possibilidade baixar o valor de taxa e bandeira que é cobrado pelo consumo de energia e água, das Residências, Comércios e Empresas, devido a situação econômica e grande dificuldade, que estamos enfrentando neste período de Pandemia.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4156/proposicao_dengue.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4156/proposicao_dengue.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, que seja feita uma campanha de conscientização sobre a dengue, e que também aumente a fiscalização.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4157/boca_de_lobo.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4157/boca_de_lobo.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar  ao Poder Executivo, que seja realizada a limpeza e a desobstrução das bocas de lobo, localizadas nas ruas: Inácio Rodrigues, Diamantina Silveira Chananeco e Apolinário Marques de Souza , no bairro São Francisco._x000D_
 _x000D_
 Justificativa_x000D_
  A presente solicitação vem no sentido de atender as reivindicações dos moradores locais, os quais manifestam a necessidade da referida manutenção, em razão da obstrução no escoamento._x000D_
 _x000D_
                                                          São Jerônimo, 28 de junho de 2021.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4158/proposicao_28.06.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4158/proposicao_28.06.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao executivo municipal , que seja enviado um projeto a esta casa legislativa no sentido de que seja retomado pelo executivo, à área pública cedida ao Grêmio São Jerônimo, tendo em vista que a entidade não existe mais, inclusive seu CNPJ foi dado baixa na Receita Federal.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4161/proposicao_ponte_e_sinalizacao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4161/proposicao_ponte_e_sinalizacao.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, através da Secretaria de Obras, um aterro e sinalização próximo a ponte da Costa Sútil, pois esta acontecendo muitos acidentes neste local.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4162/proposicao_13.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4162/proposicao_13.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário desta Egrégia Casa, através da Secretaria Municipal competente, providências do Executivo Municipal no sentido de que seja realizado um estudo de viabilidade para a construção de uma galeria para escoamento pluvial na Estrada da Produção, no Bairro Irga, local onde os canos de vazão pluvial não suportam o escoamento das águas nas épocas de chuva, bem com o a limpeza das valas que interligam o Bairro Fátima ao Bairro Irga em toda a sua extensão.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Filipe Pico, Diogo Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4163/proposicao_programa_reducao-refaz..odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4163/proposicao_programa_reducao-refaz..odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido  Plenário, solicitar ao Poder Executivo que contemple as Empresas do nosso município com o Programa de Recuperação de Crédito – REFAZ.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4164/proposicao_da_mocao.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4164/proposicao_da_mocao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a Mesa Diretora,  que seja enviado a Assembleia Legislativa do Estado do Rio Grande do Sul e ao Palácio Piratini uma MOÇÃO DE APOIO AO PLANO DE CARREIRA DOS SERVIDORES DO PODER JUDICIÁRIO, que trata da unificação dos quadros de pessoal e institui o Plano de Carreira, Cargos, Funções e Remunerações dos Servidores do Poder Judiciário Estadual, requerendo, aos Deputados Estaduais que compõem a Assembleia Legislativa do RS, sua aprovação integral.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4165/rs_401.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4165/rs_401.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar à esta casa legislativa que expeça ofício ao DAER, requerendo inspeção e realização dos reparos necessários no acostamento da RS-401 que liga São Jerônimo à Charqueadas._x000D_
 _x000D_
 Justificativa_x000D_
  A presente solicitação cinge-se no fato de que o referido trecho, que liga este Município ao vizinho, está em condições precárias, prejudicando o tráfego e utilização pela comunidade, estando fora dos ditames legais constantes no Código de Transito Brasileiro, que conceituam o acostamento como "parte da via diferenciada da pista de rolamento destinada à parada ou estacionamento de veículos, em caso de emergência, e à circulação de pedestres e bicicletas, quando não houver local apropriado para esse fim".  _x000D_
 _x000D_
 Conforme imagens anexas, há trechos de impossível circulação, e que devem ser reparados._x000D_
                                                          São Jerônimo, 5 de Julho de 2021.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4166/proposicao__patrolamento_05.07.2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4166/proposicao__patrolamento_05.07.2021.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras a manutenção das estradas dos Bairros Carvoeira, Fonseca e Porto do Conde fazendo o patrolamento e colocando Neobrita em alguns pontos.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4167/proposicao_05.07.2021_posto_quiteria.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4167/proposicao_05.07.2021_posto_quiteria.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo,  e ao Secretário da Saúde  senhor Ederson Pizzio Lopes, que informe esta casa Legislativa o motivo pelo qual o posto  da Quitéria do lado do CTG  Zeca Neto no interior do município de São Jerônimo encontra-se com a obra paralisada a mais de 90 dias, e saber qual previsão de retorno._x000D_
 Justificativa: Tal solicitação se faz necessária para os usuários do Posto que  já estão questionando o motivo desta demora._x000D_
 _x000D_
 Por se tratar de interesse público, contamos com apoio dos Colegas para aprovação desta, e pelo Secretário da Saúde e Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Filipe Pico, Ratinho da Iluminação</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4168/proposicao_poste_petala.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4168/proposicao_poste_petala.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário desta Egrégia Casa, solicitar ao Poder Executivo através da Secretaria de Obras, que seja realizado a padronização de todos os postes de iluminação com luminária modelo pétalas que foram instalados nas administrações passadas para que fiquem no padrão de altura de dez (10) metros, a fim de viabilizar o serviço da Secretária de Obras quando da manutenção e troca das lâmpadas das luminárias localizadas no Porto do Bote, no Cemitério, na Praça Júlio de Castilhos, no Trevo da RS 401 – acesso a Rua Ramiro Barcelos e no Bairro São Francisco – Rua Inácio Rodrigues. _x000D_
 Tal justificativa se dá, em razão de que as Administrações Municipais passadas realizaram a instalação dos referidos postes de iluminação modelo pétala nos locais acima citados com altura de onze (11) metros inviabilizando a manutenção e troca das lâmpadas com o veículo utilizado pela Secretária de Obras, pois tal veículo alcança a altura máxima de dez (10) metros. É de fundamental importância e de extrema urgência que sejam reformados os postes de ilumionação modelo pétala para a manutenção e troca de lâmpadas, o que consequentemente possibilitará maior segurança ao público que utiliza os referidos locais.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4169/proposicao_ao_magisterio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4169/proposicao_ao_magisterio.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a Mesa Diretora  que seja enviado a Assembleia Legislativa do Estado do Rio Grande do Sul e ao Palácio Piratini uma MOÇÃO DE APOIO À REPOSIÇÃO DAS PERDAS SALARIAIS DOS TRABALHADORES E TRABALHADORAS DA REDE ESTADUAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4171/proposicao__rede_baixa_no_porto_do_conde.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4171/proposicao__rede_baixa_no_porto_do_conde.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a mesa diretora  que  envie  oficio a CEEE  para colocação de rede baixa do bairro Bandeira branca até  o porto  do conde e  Bandeira branca até  carvoeira . _x000D_
   JUSTIFICATIVA :  Tal  solicitação se faz necessária para que a prefeitura  possa  colocar  iluminação  pública  nestas  localidades. _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                    SÃO JERÔNIMO  05  de julho  de 2021.                                    _x000D_
  _x000D_
 				_x000D_
 _x000D_
                                            Vereador JOSÉ HENRIQUE KRUG                      _x000D_
                          Bancada  PTB</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4173/proposicao_mocao_05.07.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4173/proposicao_mocao_05.07.2021.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido plenário, solicitar a mesa diretora, seja encaminhada MOÇÃO DE APELO, para que sejam retomadas os repasses integralizados da Taxa de Cooperação e Defesa da Orizicultura (taxa CDO) ao IRGA ( Instituto Riograndense do Arroz), a fim de restabelecer o efetivo cumprimento da Lei n°5.645/68, contribuindo assim com a solução de problemas internos desta importante e necessária autarquia para a produção de arroz em nosso Estado, e, especialmente, em nosso município.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4179/proposicao_cep_rural.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4179/proposicao_cep_rural.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, que o Município de São Jerônimo se habilite ao CEP rural.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4180/doacao_de_sangue_enviar.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4180/doacao_de_sangue_enviar.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar  ao poder executivo que seja acrescido mais um dia de folga para servidor municipal que doar sangue, com a intenção de incentivar a doação._x000D_
 _x000D_
 Justificativa_x000D_
 Esta solicitação visa contribuir de maneira prazerosa a reposição de estoque do produto e, ao mesmo tempo, permitir o atendimento da demanda na região. A presente proposição tem por finalidade tentar acabar com a grave e angustiante falta de sangue na área pública, o que pode ocasionar o colapso de vários setores de nossos hospitais._x000D_
 Temos a certeza de que a aprovação desta proposta em muito contribuirá para a maior captação de sangue em nossos hemocentros públicos. Assim, encarecemos o apoio de todos os vereadores para a aprovação da proposição em questão de forma urgente._x000D_
 _x000D_
 São Jerônimo, 12 de Julho de 2021</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4181/proposicao_consultas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4181/proposicao_consultas.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a Secretária de Saúde a troca de local das consultas do moradores dos bairros Porto do Conde e Carvoeira, assim saindo as consultas da UBS Zildo Sippel e indo para a UBS central._x000D_
 Justificativa: Oral.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4182/proposicao_12.07.2021_praca_sao_thomas.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4182/proposicao_12.07.2021_praca_sao_thomas.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo através da Secretária de Obras, que realize com URGÊNCIA manutenção e reforma da Praça do Bairro São Thomas, devido à mesma estar em péssimas condições, trazendo grandes riscos aos munícipes.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4192/proposicao_ruas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4192/proposicao_ruas.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, através das secretarias competentes, que realize as melhorias na visibilidade da via urbana, nos trechos abaixo: _x000D_
 1 - Cruzamento entre a Rua General Osório com a Av. Ramiro Barcelos, para que seja colocada uma marca de canalização na esquina._x000D_
 2 - Cruzamento da Rua Senador Salgado Filho com a Rua Bento Gonçalves, para que seja realizada a poda das árvores.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4193/proposicao_14.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4193/proposicao_14.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário desta Egrégia Casa, através da Secretaria Municipal de Esporte, Lazer, Cultura e Turismo, que envie para essa casa um parecer sobre as providências e ações que estão sendo tomadas para a habilitação do município em relação ao programa de auxilio emergencial para os trabalhadores da cultura lançado pelo SEDAC (Edital Sedac nº 04/2021). A referida proposição justifica-se, pois o gabinete desse vereador quer colocar-se a disposição desses profissionais que foram gravemente afetados pela pandemia para que possam fazer sua inscrição de forma correta no programa.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4194/proposicao__lei_municipal.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4194/proposicao__lei_municipal.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário desta Egrégia Casa, solicitar ao Poder Executivo que altere a Lei Municipal nº 1.875/2001 que dispõe sobre o Regime Jurídico dos Servidores de São Jerônimo, de modo que haja a possibilidade para que as férias possam ser parceladas em até 3 (três) etapas, bem como, seja regulamentado a possibilidade de trabalho remoto na modalidade de teletrabalho conhecido como home office.</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4195/lixeiras_bella_vista.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4195/lixeiras_bella_vista.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar  ao Pode Executivo, que seja avaliada a viabilidade de colocação de lixeiras ecológicas, no loteamento Bella vista._x000D_
 _x000D_
 Justificativa_x000D_
 A presente solicitação cinge-se no fato de que o referido bairro possui uma grande população de cães, os quais rasgam e espalham os lixos dos moradores, e é comum encontrar lixo espalhado por todo o loteamento, que não possui lixeiras de uso comunitário, a instalação de lixeiras, ao menos na entrada do bairro, facilitara o dia a dia e a limpeza do local. _x000D_
 _x000D_
                                                          São Jerônimo, 19 de julho de 2021.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4196/proposicao__patrolamento_19.07.2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4196/proposicao__patrolamento_19.07.2021.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras a manutenção da Rua Ramiro Barcelos em frente a Lavagem do BT, no Bairro Passo da Areia, fazendo a limpeza geral tal como o patrolamento e a colocação de Neobrita._x000D_
 Justificativa: Oral.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4197/proposicao_19.07.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4197/proposicao_19.07.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo que possibilite que o alvará Municipal seja permanente, ocorrendo apenas uma emissão do documento. Tal procedimento acarretará economia ao erário, além de grande simplificação no processo de renovação, facilitando para o empresário, já que não terá que encaminhar toda documentação anualmente.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4202/proposicao_26-07-2021_curva_da_morte.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4202/proposicao_26-07-2021_curva_da_morte.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras para que seja colocado os canos que faltam na rua Mauricio Cardoso, no ponto conhecido como “Curva Da Morte”, local que se encontra no trajeto para o Bairro Porto do Conde, a estrada está cedendo por falta dos canos, peço também ao órgão competente para que sinalize este local com uma placa de curva estreita, e se possível fazer a colocação de guarde rei, assim evitando mais acidentes neste local.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4203/proposicao_luciano_santana.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4203/proposicao_luciano_santana.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário desta Egrégia Casa, solicitar ao Poder Executivo através da Secretaria de Obras, que seja realizado colocação de material para tapar os buracos e posteriormente colocação de escoria  na Rua Luciano Santana no Bairro Cidade Baixa, para a via  ficar em boas condições de modo a permitir o correto fluxo de veículos permitindo o deslocamento das pessoas e não ocasionar prejuízos aos condutores pelos danos aos veículos.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4204/estacionamento_ramiro_barcelos.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4204/estacionamento_ramiro_barcelos.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar  ao Poder Executivo, junto ao departamento de trânsito do município, que seja avaliada a possibilidade de sinalizar as vagas de estacionamento, com o tempo máximo de 15 minutos, localizadas  na rua Ramiro Barcelos, em frente aos estabelecimentos comerciais._x000D_
 _x000D_
 Justificativa_x000D_
 _x000D_
                  A seguinte solicitação se faz necessária devido ao grande número de veículos estacionados em frente ao comércio o dia todo, os proprietários estacionam no começo do dia e só retiram os veículos ao final da tarde, desta forma dificultando o acesso dos clientes. _x000D_
 _x000D_
 _x000D_
 _x000D_
                                                          São Jerônimo, 26 de julho de 2021.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4205/proposicao_26.07.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4205/proposicao_26.07.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo junto a Secretaria de Assistência Social que entre em contato com os Mercados, açougues e matadouros do nosso município para disponibilizar a doação dos “ossinhos” (ossos de gado com pouco de carne), que são vendidos nos estabelecimentos comerciais as famílias de extrema pobreza. Esta doação será destinada as famílias cadastradas na secretaria competente. Com a crise agravada pela pandemia e o aumento nos preços causados pela inflação, muitos brasileiros estão com dificuldade para colocar comida na mesa de casa, principalmente com a carne, desemprego aumentou e muitos contam apenas com o auxílio emergencial para sobreviver.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4206/proposicao_codigo_tributario.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4206/proposicao_codigo_tributario.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, a revisão da Lei Municipal 415/1990 (código tributário)</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4207/proposicao_26.07.2021_coletiva.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4207/proposicao_26.07.2021_coletiva.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo junto a Secretaria de Assistência Social e Defesa Civil que crie um local para abrigar as famílias de extrema vulnerabilidade moradores de rua, em virtude da previsão do tempo que prevendo que haverá uma onda de frio intenso como nunca visto em vários anos no nosso estado, como também proceda a comunicação destas pessoas.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Ratinho da Iluminação, Alan  Menezes, Amaro da Maré, Claiton Dornelles, Diogo Lima, Filipe Pico, Henrique da Ambulância, Jander Heberle, Machado Banha, Paulo Sérgio, Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4211/proposicao_coletiva.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4211/proposicao_coletiva.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido o Plenário desta Egrégia Casa, solicitar o comparecimento do representante da empresa Expresso Vitória de Transporte Ltda para uso da tribuna a fim de prestar esclarecimentos a respeito do transporte público coletivo da nossa cidade.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4212/proposicao_iluminacao_escola_minuano.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4212/proposicao_iluminacao_escola_minuano.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, através da Secretaria de Obras, a colocação de lâmpadas na escola Minuano (Interior) Santa Elisia, pois o local se encontra sem iluminação.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4213/proposicao_09-08-2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4213/proposicao_09-08-2021.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto ao órgão competente para que seja colocada uma placa de identificação na UBS do Porto do Conde, Local encontra-se sem nenhuma identificação._x000D_
 Justificativa: Oral</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4214/proposicao_15.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4214/proposicao_15.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário desta Egrégia Casa, através da Secretaria Municipal de Obras e Saneamento, para que na Rua Otávio Ferreira da Silva, ao lado da casa 70, sejam tomadas medidas de urgência para solução do problema de uma área de desabamento aonde passa a Sanga do Simplício. A referida proposição justifica-se, pois é uma área que está aberta que faz a interrupção de uma calçada e uma rua com bastante movimento de crianças o que se torna perigoso, pois pode qualquer pedestre cair no local e também animais.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4215/plano_diretor_contraton_049.2020.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4215/plano_diretor_contraton_049.2020.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo as seguintes informações: Considerando-se o trabalho Contratado pelo município para atualização do Plano Diretor em meados de 2020 contrato n°049/2020, pergunta:_x000D_
 - O trabalho já foi apresentado pela Empresa contratada?_x000D_
 - Porque ainda não foi encaminhado ao Legislativo para análise?</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4221/proposicao_quadra_de_futvolei.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4221/proposicao_quadra_de_futvolei.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, através da Secretaria do Desporto e Lazer, que realize a construção de uma quadra de FUTEVOLEI e VOLEI BEACH no Bairro Porto do Conde, nos arredores do Campo de Futebol do Bairro, conforme imagem anexa._x000D_
 Para a referida construção, necessária a colocação de areia correspondente à metragem de 9m de largura e 18m de comprimento, bem como a instalação de ponto de iluminação (refletores) utilizando a rede elétrica da proximidade._x000D_
 Os demais materiais necessários para a prática do esporte (rede, bola, suporte de rede) serão fornecidos e instalados pelos praticantes do esporte residentes no referido Bairro._x000D_
 Tal solicitação cinge-se na necessidade de acesso ao esporte pela comunidade do Porto do Conde, tendo em vista a distância ao centro do Município, onde se proporciona estas atividades pelo setor privado</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4222/proposicao_icms_gasolina.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4222/proposicao_icms_gasolina.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido o Plenário desta Egrégia Casa, para que seja feito um requerimento ao Excelentíssimo Senhor Eduardo Leite, Governador do Estado do Rio Grande do Sul, para solicitar a redução do ICMS dos combustíveis no Estado. A referida proposição justifica-se, pois o valor dos combustíveis tem relação direta com a inflação e aumento dos produtos básicos que consumimos e isso gera um impacto negativo no orçamento de cada família. Por esse motivo, se faz necessária a urgente discussão sobre o valor dos impostos que pagamos, notadamente os impostos sobre os combustíveis. Desta forma, os vereadores dessa casa estão solicitando ao Governo do Estado do Rio Grande do Sul a redução do ICMS sobre os combustíveis, que hoje está em 30%.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4223/proposicao_16.08.2021_bandeira_branca.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4223/proposicao_16.08.2021_bandeira_branca.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras para que seja feito os reparos nos buracos nas entradas das respectivas ruas: (Frederico Fanfa), (Lauro Rodrigues) e (Universina Martins) que dão acesso ao Bairro Bandeira Branca saindo da RS470._x000D_
 Justificativa: Oral.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4224/proposicao_combustivel_reiterando.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4224/proposicao_combustivel_reiterando.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a mesa diretora que envie ofício ao Poder Executivo, reiterando a proposição deste vereador que foi aprovada por unanimidade na sessão ordinária do dia 17 de maio do corrente ano. Na referida proposição foi solicitado cópia dos relatórios de abastecimentos fornecidos pela empresa Neo Facilidades e Benefícios, de todos veículos oficiais, no período de maio de 2020 a maio de 2021._x000D_
 Que já se passaram 90 dias do envio do ofício desta casa e até o momento não foi dado retorno e nem solicitado pedido de prorrogação de prazo para resposta por parte do Executivo Municipal._x000D_
 Segue em anexo cópia da proposição do dia 17 de maio de 2021.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4225/proposicao_diogo_e_pico.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4225/proposicao_diogo_e_pico.doc</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo:_x000D_
  Que a parcela do Projeto Cura seja 30% destinada a geração de emprego e renda no município.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4226/proposicao_16.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4226/proposicao_16.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário desta Egrégia Casa, através da Secretaria Municipal de Saúde, a indicação para que viabilize a instalação de uma UBS (unidade básica de saúde) na localidade  do Passo da Cruz ou Vila das Acácias . A referida proposição justifica-se, para que venha suprir a carência da população dessas localidades, objetivando a prevenção, a educação à saúde e o atendimento aos casos de menor complexidade, suprindo a necessidade básica de seus futuros usuários. Também os moradores do Passo da Cruz e Vila das Acácias, quando necessitam de atendimento médico, precisam se deslocar até as Unidades de Saúde da Cidade, para isso dependem de transporte, o que dificulta muito para quem é idoso, cadeirante e até mesmo as mães com crianças.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4227/proposicao_16.08.2021_ederson_homenagem.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4227/proposicao_16.08.2021_ederson_homenagem.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao plenário desta egrégia casa legislativa para que possamos fazer uma homenagem ao Secretário, senhor Ederson Pizio Lopes, pelo excelente desempenho do Secretário e sua equipe, na campanha de vacinação contra o COVID-19. Nos sentimos honrados com o trabalho de excelência prestado pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_dia_da_cultura_e_lazer.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_dia_da_cultura_e_lazer.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, seja encaminhado ao Prefeito Municipal Evandro Agiz Heberle, bem como ao Secretário do Esporte, Lazer, Cultura e Turismo Tiago dos Santos de Oliveira, a seguinte INDICAÇÃO:_x000D_
 Para que na inauguração da quadra do Bairro São Thomás, seja realizado o evento DIA DA CULTURA E LAZER, este previsto no calendário municipal de eventos, onde valoriza e incentiva a prática esportiva nas mais diversas áreas, além de contar com apresentações de artistas da cidade, fomentando a cultura local._x000D_
 Indicamos, também, seja realizada as atividades executadas nas edições anteriores, como:_x000D_
 •	Competição de futsal;_x000D_
 •	Torneio de futmesa; _x000D_
 •	Brinquedos Infláveis;_x000D_
 •	Ginástica;_x000D_
 •	Dança;_x000D_
 •	Músicos locais; e_x000D_
 •	Demais talentos que, de forma voluntária, desejam participar e engrandecer o evento. _x000D_
 Como novidade, indica a organização do Circuito de Mountain Bike, partindo do local do evento em sentido ao porto do Conde (ida e volta), bem como a pratica de SKATE e BMX STREET, utilizando a via asfaltada ao lado da quadra._x000D_
 Para melhor execução do evento, solicita, também, parceria com a Secretaria de Saúde para que seja respeitado todos os protocolos de higiene e segurança no que tange à Pandemia do Coronavirus.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4231/proposicao_23.08.2021sessao_ordinaria_costa_do_sutil.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4231/proposicao_23.08.2021sessao_ordinaria_costa_do_sutil.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar a Mesa Diretora que seja realizada Sessão Ordinária do dia 30/08/2021, no interior do município na localidade da Costa do Sutil.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4232/colocacao_de_placas_de_identificacao_de_nomes_de_rua.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4232/colocacao_de_placas_de_identificacao_de_nomes_de_rua.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário desta Egrégia Casa, solicitar ao Poder Executivo através do departamento de trânsito, que seja realizado colocação das placas identificando os nomes das ruas em todos os bairros do nosso município, aumentando o número de entregas por transportadoras de fora e terceiros, não tem identificação das ruas, atrapalham  o andamento dos serviços, acarretando transtorno para os moradores e prestadores de serviços.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4233/proposicao_estrada_dalmacio.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4233/proposicao_estrada_dalmacio.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, pedido de cascalhamento na  Estrada Dalmacio, na entrada do seu Volmar Dinarti em beneficio de outros moradores que utilizam a mesma estrada.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4234/proposicao_23-08_bb_fx_amarela.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4234/proposicao_23-08_bb_fx_amarela.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto ao departamento de trânsito para que seja pintado o cordão de amarelo e também que seja colocada uma placa de proibido estacionar na rua Deputado Lauro Rodrigues no bairro Bandeira Branca, próximo ao mercado bom gosto._x000D_
 Justificativa: Tal ato se dá para que a população não estacione dos dois lados da rua como acontece atualmente, assim trancando o fluxo de veículos da mesma.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4235/proposicao_20.07.2021_motivo_demora_emendas_impositivas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4235/proposicao_20.07.2021_motivo_demora_emendas_impositivas.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo Municipal, o motivo pelo qual o até a presente data não editou decreto regulamentando a forma de repasse das verbas das Emendas impositivas as entidades agraciadas. Qual a previsão da edição do decreto e também a liberação dos valores?, visto quê, estamos entrando no ultimo quadrimestre do ano. _x000D_
 Justificativa: Tal solicitação se faz necessária para os agraciados das emendas impositivas, que  já estão questionando o motivo desta demora._x000D_
 _x000D_
 Por se tratar de interesse público, contamos com apoio dos Colegas para aprovação desta, e do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4236/proposicao_17.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4236/proposicao_17.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário desta Egrégia Casa, através da Secretaria Municipal de Educação, a indicação para que viabilize a implementação de uma creche na EMEF João Cernicchiaro na vila das Acácias. A referida proposição justifica-se, porque a instalação de uma creche na escola se faz necessário para atender as crianças nos primeiros anos de vida, e dar suporte às mães de famílias que precisam trabalhar fora de casa para sustentar seus filhos, proporcionando assim uma melhor qualidade de vida das famílias dessa localidade e também visando atender as localidades do Passo da Cruz e Bairro Residencial Bela Vista.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4237/proposicao_23.08.2021_vacinas_percentual.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4237/proposicao_23.08.2021_vacinas_percentual.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo através do Secretário de Saúde a seguinte informação: _x000D_
 - Qual o percentual de vacinados até o momento, relatando de quantas pessoas foram vacinadas com comorbidade, sem comorbidade e idosos.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4238/pracinha.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4238/pracinha.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar  junto ao órgão competente, o cercamento da pracinha localizada em frente á secretaria de obras deste município._x000D_
 _x000D_
 Justificativa_x000D_
  A presente solicitação cinge-se no fato de que a referida pracinha encontra-se sem nenhuma segurança para crianças que dela utilizam, sem nenhuma contenção para evitar que crianças cheguem ou correm até a faixa de veículos que passa ao lado da mesma._x000D_
 _x000D_
                                                          São Jerônimo, 23 de Agosto de 2021.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4242/proposicao_30.08.2021_diretor_do_hospital_joao_batista_pozza.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4242/proposicao_30.08.2021_diretor_do_hospital_joao_batista_pozza.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar a Mesa Diretora que envie ofício ao Diretor do Hospital de São Jerônimo Sr. João Batista Pozza, convidando-o para participar de reunião especial nesta casa, com data e horário a combinar._x000D_
 Assunto: Programa assistir implantado pelo Governo do Estado que padroniza os critérios de distribuição de incentivos a instituições hospitalares vinculados ao sistema único de saúde no estado.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4243/proposicao_18.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4243/proposicao_18.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário desta Egrégia Casa, uma indicação para que o Executivo Municipal viabilize junto ao Governo Do Estado do Rio Grande do Sul a possibilidade da abertura de um posto de atendimento da Inspetoria Veterinária na localidade da Costa do Sutil, disponibilizando uma sala junto ao centro administrativo.  A referida proposição justifica-se, pois a comunidade do interior usa com muita frequência vários tipos de atendimento junto à inspetoria veterinária e as pessoas dessa comunidade tem muitas vezes dificuldades de locomoção até a sede do município. O executivo municipal viabilizando uma sala no centro administrativo para a instalação do posto de atendimento na localidade da Costa do Sutil facilitaria esses atendimentos e atenderia todo o interior do município.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4244/est._de_ratos.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4244/est._de_ratos.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar  ao Pode Executivo, através do órgão competente á estadualização da Estrada Geral intermunicipal que liga Arroio dos Ratos a São Jerônimo. _x000D_
 _x000D_
 Justificativa_x000D_
   Esta solicitação visa contribuir com o desenvolvimento local, a estrada que liga os dois municípios, possui 6 quilômetros, sob a responsabilidade dos municípios, passaria ficar ao comando do  Governo do Estado, podendo ser feita uma rodovia com  infraestrutura o que vai alavancar a economia desta região._x000D_
 A melhoria das condições da estrada é fundamental para o desenvolvimento de ambas as cidades, não apenas no aspecto econômico da região, como também para favorecer o transporte de pacientes e de estudantes._x000D_
 _x000D_
             São Jerônimo, 30 de Agosto de 2021.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4245/proposicao_praca_costa_sutil.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4245/proposicao_praca_costa_sutil.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, através da Secretaria do esporte, lazer, cultura e turismo a possibilidade da construção de uma praça de recreação e lazer na localidade Costa do Sutil (interior do município) a fim de atender a comunidade._x000D_
 A necessidade de um local aprimorado para prática de exercícios físicos, incluindo a construção de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4246/proposicao_30-08-2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4246/proposicao_30-08-2021.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras para que seja feito a limpeza do Valão geral localizado na Rua Ramiro Barcelos, atrás da lavagem do BT, no Bairro Passo da Areia._x000D_
 Justificativa: O valão se encontra entupido e com a forte chuva que aconteceu essa semana a água está trasbordando e invadindo as casas localizadas ao entorno do mesmo.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4247/proposicao_20.07.2021_reguamentacao_da_lei_das_patrolagem.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4247/proposicao_20.07.2021_reguamentacao_da_lei_das_patrolagem.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo Municipal, através da Secretaria da Agricultura que regulamente a possibilidade da Prefeitura Municipal de efetuar os serviços de Patrolamento das entradas de propriedades particulares, de forma gratuita quando se tratar de caso de escoamento da produção. Alterando assim a lei Municipal existente _x000D_
 Justificativa: Tal solicitação se faz necessária._x000D_
 _x000D_
 Por se tratar de interesse público, contamos com apoio dos Colegas para aprovação desta, e do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4248/proposicao_do_interior.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4248/proposicao_do_interior.odt</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido o plenário,     solicitar ao Poder Executivo para que seja realizado em dois sábados por mês, na praça Júlio de Castilhos, feiras populares  para que os pequenos    produtores  rurais possam ofertar seus Produtos naturais, orgânicos e de artesanatos em geral, bem como providenciar no deslocamento dos               produtores do interior do nosso município.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_dia_da_cultura_e_lazer_interior.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_dia_da_cultura_e_lazer_interior.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, seja encaminhado ao Prefeito Municipal Evandro Agiz Heberle, bem como ao Secretário do Esporte, Lazer, Cultura e Turismo Tiago dos Santos de Oliveira, a seguinte INDICAÇÃO:_x000D_
 Para que seja realizado o evento DIA DA CULTURA E LAZER na localidade da Costa do Sutil, este previsto no calendário municipal de eventos, onde valoriza e incentiva a prática esportiva nas mais diversas áreas, além de contar com apresentações de artistas da localidade, fomentando a cultura local._x000D_
 Indicamos, também, seja realizada, na mesma oportunidade, as Olimpíadas Rurais, com as respectivas atividades realizadas nas edições anteriores. _x000D_
 Para melhor execução do evento, solicita, também, parceria com a Secretaria de Saúde para que seja respeitado todos os protocolos de higiene e segurança no que tange à Pandemia do Coronavirus.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4250/proposicao_30.08.2021_professores.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4250/proposicao_30.08.2021_professores.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo que altere o Plano de Carreira do Magistério do município, para que os Professores disponham de um dia da semana para organização e planejamento de aulas a serem lecionadas, este dia não seja descontado da carga horaria semanal. Solicito ainda, que seja feita a regulamentação da Lei e tal beneficio de suplementação seja destinado aos Professores Contatados pelo município, para que a Secretária de Educação tenha flexibilidade quando necessitar do profissional.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4254/saneamento_passo_da_cruz.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4254/saneamento_passo_da_cruz.odt</t>
   </si>
   <si>
     <t>O  Vereador que esta subscreve requer após ouvido Plenário, solicitar  _x000D_
 ao Pode Executivo, através do órgão competente que tomem as devidas providências em relação ao saneamento básico das ruas Ana irmã botelho e travessa, localizadas no bairro passo da cruz._x000D_
 _x000D_
 Justificativa: A presente solicitação vem no sentido de atender as reivindicações dos moradores locais, os quais manifestam a necessidade do referido pedido, em razão das ruas acima citadas não possuírem saneamento básico, deste modo encontram-se com valas a céu aberto._x000D_
 _x000D_
                       São Jerônimo,8 de  Setembro de 2021.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4255/proposicao_ponte_do_joel.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4255/proposicao_ponte_do_joel.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, ao Poder Executivo, através da Secretaria de Obras, uma manutenção da ponte na estrada do Joel na Costa do Sútil (interior do município).</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4256/proposicao_19.04.2020_valos.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4256/proposicao_19.04.2020_valos.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras a limpeza dos bueiros na estrada principal do Conde e na estrada Velha do Butiá.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4257/proposicao_08.09.2021_anp.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4257/proposicao_08.09.2021_anp.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar a mesa Diretora que envie oficio para ANP (Agencia Nacional de Petróleo) para que realize a fiscalização nos Postos de Combustíveis do município, principalmente na qualidade de combustíveis.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4258/proposicao_0309_setembro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4258/proposicao_0309_setembro.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Pode Executivo, a possibilidade de implantação de  uma lombada [quebra molas ] na rua Alberto Schneider  no bairro cidade baixa ._x000D_
  Justificativa :  Tal solicitação  tem motivo de pedido de moradores terem constatado nos fim de semana um grande movimento de veículos em alta velocidade se deslocando da beira do rio no sentido centro ; um perigo para crianças jovens e idosos .  _x000D_
 _x000D_
 _x000D_
                      SÃO JERÔNIMO, 03 DE setembro DE 2021</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Roger</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4264/proposicao_01_ver._roger_marques_produtos_rurais.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4264/proposicao_01_ver._roger_marques_produtos_rurais.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a Mesa Diretora  que seja encaminhada ao  Sr Prefeito Municipal EVANDRO AGIZ HEBERLE, precisando de fortalecimento com a Emater, associações, secretaria da agricultura e cooperativas, o pedido para que seja criada uma cooperativa visando maior valorização ao produtor rural, assim diversificando a produção , fomentando diversos cultivos.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4278/prop.._lisi.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4278/prop.._lisi.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar ao Poder Executivo, a retomada da academia ao ar livre, a manutenção e a reforma das pistas de skate e da pracinha, situados aos  arredores do Ginásio Municipal de Esportes Placido Santos. _x000D_
 Tal justificativa se dá em razão de que, o Ginásio Municipal de Esportes foi, recentemente, todo reformado pelo Município, todavia as áreas de lazer que cercam o referido Ginásio encontram-se em estado de depreciação total, pois a academia ao ar livre não tem mais os aparelhos instalados, as pistas de skate precisam de reforma e pintura, bem como a pracinha necessita, urgentemente, de reforma e manutenção dos brinquedos, a fim de possibilitar à comunidade o acesso as referidas áreas de lazer.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4279/proposicao_praca.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4279/proposicao_praca.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora, que através de Decreto Legislativo denomine a quadra da Praça do Bairro São Thomás de ADÃO DE OLIVEIRA COSTA. Segue biografia em anexo.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4280/proposicao_centro_clinico.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4280/proposicao_centro_clinico.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, através do departamento de trânsito, uma vaga prioritária em frente ao centro clínico no lugar dos container de lixo.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4281/roger_proposicao_2.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4281/roger_proposicao_2.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar ao Poder Executivo, um projeto para construir um galpão para fazer a colheta seletivo do lixo seco, gerando emprego e renda a varias pessoas.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4282/proposicao_13.09.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4282/proposicao_13.09.2021.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao poder Executivo Municipal, e através da secretaria de Obras, a possibilidade da Prefeitura Municipal de efetuar os serviço de manutenção dos braços de luz dos postes que estão caídos (que são muitos) e as trocas de lâmpadas que estão queimadas na zona dos Menezes no interior do município.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4283/proposicao_13.09.2021_sessao_solene_abrigo_municipal.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4283/proposicao_13.09.2021_sessao_solene_abrigo_municipal.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar que a Mesa Diretora, realize Sessão Solene em Homenagem ao Abrigo Municipal Nélio Streigleder, e realize entregue Certificado de Reconhecimento aos servidores do Abrigo Municipal, pelos excelentes serviços prestados.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4284/mocao_de_apoio_-_proposicao.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4284/mocao_de_apoio_-_proposicao.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, seja proposta, por esta Casa Legislativa, MOÇÃO DE APOIO ao Corpo de Bombeiros do Estado do Rio Grande do Sul, visando O APROVEITAMENTO DOS APROVA-DOS NO CURSO DE TÉCNICO EM SEGURANÇA PÚBLICA – CTSP 2021 – CBM/RS, que tem por objetivo a convocação do curso para o cargo de 2º Sargento do Corpo de Bombeiros Militares do Rio Grande do Sul. _x000D_
 O referido curso dispõe de uma seleção interna, realizada pelo Corpo de Bombeiros do Estado, com o objetivo de habilitar o Bombeiro Militar Estadual a de-sempenhar as funções atinentes à graduação de 2º Sargento._x000D_
 A moção de apoio serve para incentivar a economia de recursos públi-cos e buscar celeridade no preenchimento das vagas de Sargento do Corpo de Bombeiros do Estado, o que, além de combater a defasagem do cargo, qualificará a prestação dos serviços prestados à população gaúcha._x000D_
 Por fim, se aprovada e assinada por todos os Vereadores desta casa, envia-se a presente MOÇÃO DE REPÚDIO, que segue anexa, ao governador do Estado do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4285/proposicao_21.09.2021_exigir_comprovante_de_vacinacao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4285/proposicao_21.09.2021_exigir_comprovante_de_vacinacao.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo através da Secretária de Saúde, que tome providencias no sentido de exigir dos Servidores Públicos do Município através de Decreto que os mesmos apresentem comprovante de vacinação de Combate ao COVID-19, para desempenhar suas funções nas repartições publicas do Município.  Ainda solicito que tal medida seja estendida a comunidade para frequentar os locais de trabalho, e lugares públicos, caso as pessoas negarem-se de receber a vacina de Combate ao COVID-19, seja aplicada multa até regularizar tal situação.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4286/bercario_industrial.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4286/bercario_industrial.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar ao Poder Executivo, que solicite informações à Secretaria de Indústria e Comércio no que tange as empresas utilitárias do BERÇARIO INDUSTRIAL, localizado no Bairro São Thomás, bem como a situação dos contratos com as referidas empresas. _x000D_
 Justificativa: A presente solicitação cinge-se no sentido de que oportunizem à novas empresas e pequenas empresas a utilização do programa “berçário industrial”, visto que  os contratos de comodato, por lei, tem a duração de 2 anos, prorrogáveis por mais 02 anos. Se tema notícia de que há empresas com  mais de 05 anos utilizando do programa, o que vai de encontro à legislação._x000D_
 _x000D_
                       São Jerônimo, 21  de  Setembro de 2021.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Paulo Sérgio, Diogo Lima</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4287/cuteleiroo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4287/cuteleiroo.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido Plenário, solicitar ao poder Executivo, que envie o Projeto de Lei para Casa Legislativa incluindo no  calendário de eventos do município, dia 19 de maio Dia do Cuteleiro._x000D_
 Tal Solicitação tem a finalidade de incentivar os vários cuteleiros que estão no nosso município e grandes empreendedores, referente ao mês farroupilha, estamos fazendo essa proposição para homenageá-los esse símbolo, do povo gaúcho.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4288/proposicao_ratinho.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4288/proposicao_ratinho.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer como medida de urgência,  após ouvido Plenário desta Egrégia casa, que seja oficiada a nova administradora de Energia Elétrica Estadual “EQUATORIAL ENERGIA” para que faça uma verificação dos transformadores para revisão das linhas de transmissão e da carga elétrica, bem como a poda das arvores que estão interferindo nas redes elétricas em dias de temporal, que essa revisão seja feita em todo o interior do município de São Jerônimo, tais como as localidades de Palmeira, Quitéria, Morrinhos, Costa do Sutil, Sutilzinho, Gramal, Santa Elizia, Campo Bom e Rincão dos Correias._x000D_
                                                           Tal justificativa, se dá em razão de que atualmente o nosso interior conta com um numero significativo de estufas de fumo, bombas de irrigação e aumento de equipamentos domésticos nas residências e escolas, o que não se tinha na época em que foram feitas as instalações elétricas no interior, razão pela qual se tem uma sobrecarga na rede elétrica ocasionando interrupções de luz com muita frequência e por até cinco dias seguidos em dias de temporal, o que traz um enorme prejuízo aos produtores e moradores da localidades.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4289/roger.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4289/roger.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar ao Poder Executivo, um pedido para criar um roteiro de onibus pelo interior, facilitando a ida dos moradores aos postos de saúde e ao centro administrativo.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4291/proposicao_27.09.2021_bueiro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4291/proposicao_27.09.2021_bueiro.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto com a Secretária de Obras a manutenção da tampa do bueiro, na rua Rafael Athanásio Sobrinho esquina com a rua Olindo Pires de Oliveira, que encontra-se quebrada,  podendo causar risco de acidente aqueles que trafegam na calçada.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4292/proposicao__patrolamento_27.09.2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4292/proposicao__patrolamento_27.09.2021.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras a manutenção da Rua Antônio Ruiz, no Bairro Passo da Areia, fazendo o patrolamento e a colocação de Neobrita.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4293/proposicao_ratinho__10.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4293/proposicao_ratinho__10.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer ao Executivo Municipal, após ouvido o plenário desta Egrégia Câmara, por indicação, através da Secretária de Obras, que utilize a mão de obra dos novos apenados para criar uma equipe maior, juntamente com os dois profissionais, recentemente contratados para desempenhar a função de calceteiros.     _x000D_
 Tal justificativa se dá, em razão de que muitas ruas da nossa cidade estão com problemas de calçamento irregular e o aumento da equipe de calceteiros, com o apoio dos novos apenados, irá possibilitar o atendimento mais ágil e rápido, no reparo e conserto dos calçamentos das ruas do Município</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4294/proposicao_27.09.2021_consehlo_de_idoso.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4294/proposicao_27.09.2021_consehlo_de_idoso.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo e a Mesa Diretora que seja realizado uma reunião na Casa Legislativa com as seguintes Instituições, referente o Conselho Municipal do Idoso do Município de São Jerônimo. Segue em anexo Lei Municipal._x000D_
 •	Secretaria Municipal de Saúde_x000D_
 •	Secretaria Municipal de Educação_x000D_
 •	Secretária Municipal de Esporte, Lazer, Cultura e Turismo_x000D_
 •	Secretaria Municipal de Assistência Social_x000D_
 •	Secretária de Defesa Civil_x000D_
 •	Entidades Privadas_x000D_
 •	Clubes de Serviço_x000D_
 •	Associações de Aposentados do Município_x000D_
 •	OAB/RS_x000D_
 •	Lar do Peregrino _x000D_
 •	 Assistências ao Idoso do Município</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4295/proposicao_27.09.2021_trofeu_camara.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4295/proposicao_27.09.2021_trofeu_camara.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem após ouvido  Plenário solicitar a Mesa Diretora a concessão da honraria do Troféu Câmara de Vereadores para:_x000D_
 _x000D_
 Nisete Teresinha Oliveira (Bancada Republicanos) Pelos excelentes serviços sociais prestados para comunidade Jeronimense, entre eles: varal solidário, Bingos, Rifas e entre outros. Que mesmo a senhora Nisete enfrentando problemas de saúde não deixa de ajudar o próximo._x000D_
 _x000D_
 Yolanda de Oliveira Dornelles (Bancada PDT) – Casada com o Senhor Mário Antônio Dornelles, empresário no ramo imobiliário e Agro Pecuária, família de Empreendedores do nosso município._x000D_
 _x000D_
 Delson Valêncio Silva (Bancada PSDB) – Fundador e Presidente do grupo Pescadores de Almas de ajuda Espiritual e o Projeto Alimento na Mesa, que tem como objetivo o combate a fome, criado em 21 de junho de 2020, desde então tem ajudado uma média de 15 famílias carentes com cestas básicas e produtos de higiene proporcionando assim uma vida mais digna aos mais vulneráveis._x000D_
 _x000D_
 Paulo Vilson Kwiatkowski (Bancada PP) - Motorista da empresa expresso vitória fazia a linha Arroio Grande São Jerônimo, por aproximadamente 30 anos! Prestando serviço à comunidade do interior!_x000D_
 _x000D_
 Otelio Drebes – (Bancada MDB) – Pela  Campanha Doar é Viver._x000D_
 _x000D_
 Paulo Avendano Valente (Bancada PTB) – Dr. Valente, Ortopedista, esta inserido em nossa Sociedade há muito tempo nesta área, tratando os pacientes do nosso município e da nossa região, sempre muito solícito. Realiza um excelente atendimento para os cidadãos Jeronimense.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4296/jander_heberle.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4296/jander_heberle.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, que seja concedido a isenção do pagamento da taxa de renovação do Alvará aos micro empreendedores individuais do município._x000D_
 _x000D_
 Justificativa: Oral_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Plenário, 27 de setembro de 2021.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4297/proposicao_urbano_knorst.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4297/proposicao_urbano_knorst.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve requer após ouvido Plenário, solicitar  _x000D_
 ao Pode Executivo,  que formalize um convite ao Ex.  Prefeito  e  presidente  da  sociedade  primeiro de maio Sr. URBANO KNORST para que possa esclarecer o destino da academia de ar livre que foi citada na última sessão._x000D_
  Justificativa : Tal solicitação se da pois na época o Sr. Urbano Knorst  era  presidente   da  comissão festeira  2019 ,  e solicitou a  retirada da academia ao ar livre que se encontrava nas mediações do ginásio de esportes.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4298/proposicao_emater.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4298/proposicao_emater.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário,  Solicito a mesa diretora, que envie um convite ao Sr. Henrique Joaeske Host (chefe de escritório da Emater de São Jerônimo)._x000D_
 Para uma sessão especial, nessa casa legislativa  com data e horário a combinar. Para tratar do assunto de como esta sendo  os estudos para enfrentamento da estiagem visto que todos os prognósticos que ela será bem severa. _x000D_
  Diante disso qual seria o planejamento, e o que o poder legislativo poderia ajudar nesta causa.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4299/proposicao_roger_4.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4299/proposicao_roger_4.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar ao Poder Executivo, a reabertura das AGCs CORREIOS (Agências Comunitárias), no interior do município, nos distritos de Gramal, Quitéria e Morrinhos e também na cidade, no distrito Porto do Conde. É preciso uma parceria entre a Prefeitura Municipal e os Correios, sendo que nestas localidades o atendimento deve ser melhorado, pois residem muitas pessoas que necessitam deste serviço. Dessa forma será implantado um atendimento contando com, POSTAGENS, ENTREGA DE PRODUTOS COMPRADOS PELA INTERNET, etc. Estive em uma reunião com o Gerente Regional dos Correios de Santa Cruz do Sul, Sr. Roberto dos Santos Freitas, e demonstrou um grande interesse em solucionar o problema que vem afetando nossos moradores..</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4300/rua_celia_porto_do_conde..docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4300/rua_celia_porto_do_conde..docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora, que através de Decreto Legislativo denomine a Rua A, localizada no Bairro Porto do Conde de Célia Zineli Dias. Segue biografia em anexo.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4301/proposicao_cortar_arvore.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4301/proposicao_cortar_arvore.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, que a Secretaria responsável possa cortar uma árvore, na rua Mauricio Cardoso, 562, esquina Jacinto Pereira Lago;</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4302/proposicao_jander.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4302/proposicao_jander.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar à Mesa Diretora desta casa Legislativa que envie oficio ao Corpo de Bombeiros de São Jerônimo/RS e ao Coordenador de Obras e Saneamento Municipal (Fernando Balurdo), para que seja agendada reunião com ambos, junto aos Vereadores.  _x000D_
 Tal solicitação cinge-se na necessidade de apoio do Corpo de Bombeiros à Secretaria de Obras no que tange à poda das arvores no nosso município, visto que a demanda é gigantesca, tendo diversas solicitações nos gabinetes dos Vereadores, bem como em publicações nas redes sociais._x000D_
 _x000D_
 _x000D_
 Plenário, 04 de outubro de 2021.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4303/proposicao_04.10.2021_governador_do_estado.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4303/proposicao_04.10.2021_governador_do_estado.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar que a Mesa Diretora, envie Convite para realização de  Sessão Especial na Casa Legislativa com o ilustre Governador do Estado do Rio Grande do Sul o senhor Eduardo Leite, com presença da  ACVERC (Associação das Câmaras de Vereadores da Região Carbonífera), Costa Doce e ASMURC (Associação dos Municípios da Região Carbonífera), com a seguinte Pauta: O Governador fazer suas manifestações do Planejamento do Governo do Estado do Rio Grande do Sul. Essa egrégia Câmara terá a honra de ouvir Vossa Excelência.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4305/proposicao_mocao_bancada_psdb.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4305/proposicao_mocao_bancada_psdb.docx</t>
   </si>
   <si>
     <t>Os Vereadores da bancada do PSDB, abaixo assinados, requerem aos Presidentes da Associação dos Vereadores da Região Carbonífera – ACVERC e da União dos Vereadores do Estado do Rio Grande do Sul -  UVERGS, após ouvido o plenário desta Egrégia Câmara, MOÇÃO DE APOIO desta associação para reivindicar junto ao Governo do Estado do Rio Grande do Sul, através das Secretarias de Obras e de Agricultura do Estado do RGS, maior estrutura para abertura de poços artesianos e bebedouros para os agricultores do interior do Município de São Jerônimo._x000D_
                       Tal justificativa se dá, para enfrentamento das estiagens, em face da vasta extensão territorial do Município de São Jerônimo.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4311/proposicao_vitoria.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4311/proposicao_vitoria.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a mesa diretora que envie ofício a Empresa Expresso Vitória, solicitando que seja feito um terminal de ônibus próximo a antiga rodoviária, para que os usuários que ali esperam ônibus possam ter um local adequado para compra de passagens e também ter um local adequado para aguardar os horários de ônibus.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4312/jander_gincana.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4312/jander_gincana.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo para que verifique a viabilidade de cedência de um espaço para as equipes gincaneiras do município que não possuem sede própria. _x000D_
 Tal solicitação cinge-se na necessidade das equipes em terem suas sedes para construção de cenários e produção da apresentação de festival de artes cênicas, fomentando a cultura do município que já é reconhecida em todo o estado._x000D_
 _x000D_
 _x000D_
 _x000D_
 Plenário, 11 de outubro de 2021.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4313/proposicao_13.09.2021_sessao_solene_ao_hospital_de_sao_jeronimo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4313/proposicao_13.09.2021_sessao_solene_ao_hospital_de_sao_jeronimo.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar que a Mesa Diretora, realize Sessão Solene em Homenagem ao Hospital de São Jerônimo e Associação dos Funcionários Públicos do Rio Grande do Sul, e realize entregue Certificado de Reconhecimento para Diretoria da Associação e a Equipe do Hospital de São Jerônimo: Administrador - João Batista Pozza; Assistente da administração - Everton Luiz Meyer Morais; Assistente administrativo - Josilaine Torres Madruga; Assessora jurídica - Dra Ritanara Vieira de Ávila; Diretor Clínico - Willy Francisco Bartel Decclesiis; Diretora técnica - Dra Alexandra Daniel; Coord Pronto Socorro - Dra Alexandra Daniel; Coord Bloco Cirúrgico - Dr Oscar Eduardo Luz de C Leite; Coord de Enfermagem - Joseane de Souza Rodrigues; Coord de Higienização/Lavanderia - Rogéria Maria Umann; Farmacêutica - Nadine Cunha Lima Pereira; Demais colaboradores do HRSJ. Pelos excelentes serviços prestados a Região Carbonífera pelo enfrentamento do Covid-19.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Claiton Dornelles, Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4314/proposicao_calcada.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4314/proposicao_calcada.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido o Plenário, solicitar ao Poder Executivo, através da Secretaria de Obras, que realize a manutenção da calçada que cerca a escola Castro Alves, visto que contém diversos buracos durante toda a calçada, dificultando a circulação dos munícipes na localidade._x000D_
 Tal solicitação cinge-se na necessidade de melhoramento da calçada no local, tendo em vista ser um local de grande circulação no centro da cidade.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4315/proposicao_creche.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4315/proposicao_creche.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao poder Executivo, a possibilidade de construção de uma creche no interior do município, tendo  em vista que se faz necessário para atender crianças nos primeiros anos de vida, e dar suporte ás mães de famílias que precisam trabalhar fora de casa para sustentar seus filhos, proporcionando assim uma melhor qualidade de vida, para as crianças do nosso interior.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4316/proposicao_18-10-2021_bueiros_bb.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4316/proposicao_18-10-2021_bueiros_bb.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária para que seja feito a colocação dos canos na rua Marçal Antônio Rodrigues no bairro Bandeira Branca._x000D_
 Justificativa: Moradores me procuraram para pedir essa demanda, pois os mesmos informam que pagam seus IPTU em dia e não da para suportar o mau cheiro devido a esse valo aberto.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4317/proposicao_ratinho__12.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4317/proposicao_ratinho__12.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer ao Executivo Municipal, após ouvido o plenário desta Egrégia Câmara, a AMPLIAÇÃO do CANIL do Município para acolhimento de mais cachorros/cadelas que estão abandonados pelos bairros da nossa cidade, causando transtornos de natureza diversas aos moradores locais, bem como requer seja feita maior DIVULGAÇÃO, nas paginas oficiais do Município, da CAMPANHA para adoção de animais abandonados.  _x000D_
 Tal justificativa se dá, em razão de que existe em nosso Município um enorme número animais abandonados pelas ruas dos bairros e tal fato tem causado transtornos das mais variadas naturezas, alguns até com ataques as pessoas que circulam pelas ruas da cidade, com consequências à saúde dos moradores.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4318/proposicao_18.10.2021_distrito_palmeira.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4318/proposicao_18.10.2021_distrito_palmeira.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, que estude a possibilidade da localidade Palmeira seja elevada a condição de Distrito.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4319/proposocao_18.10.2021_parada_de_onibus.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4319/proposocao_18.10.2021_parada_de_onibus.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo através da Secretária de Obras, e que a mesa diretora envie oficio para Empresa Expresso Vitória, que seja realizado instalação de uma parada de ônibus na RS401, enfrente ao lago do Vila da Acácias Bairro Lago Parque Clube.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4323/proposicao_19.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4323/proposicao_19.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem, após ouvido o Plenário desta Egrégia Casa, uma indicação para o Executivo Municipal contratar o serviço de carro de som para que se possa fazer o anuncio sobre o REFAZ 2021 nos bairros da cidade e também veículos de comunicação como jornal e radio. A referida proposição justifica-se, pois a divulgação sobre o programa REFAZ está sendo feita apenas pela rede social facebook da prefeitura municipal, porém não são todos munícipes que tem acesso à internet, ficando assim sem saber sobre os benefícios do programa.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4324/reuniao_animais.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4324/reuniao_animais.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Presidente da Câmara de Vereadores que convoque Reunião com representantes das ONGs de proteção ao animais, bem como com a Coordenadora da Defesa dos Animais para que seja debatido sobre as necessidades da causa, com o intuito de que sejam abordadas em Projeto de Lei que tramita nesta casa Legislativa._x000D_
 Justificativa oral.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4325/proposicao_25.10.2021_pracinha_praca.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4325/proposicao_25.10.2021_pracinha_praca.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo através da Secretária de Obras, que seja realizada a colocação da Pracinha da Praça Central Júlio de Castilho.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4326/proposicao_mocao_de_apoioamaro_e_pico.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4326/proposicao_mocao_de_apoioamaro_e_pico.docx</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, apresenta MOÇÃO DE APOIO, para fins ser deliberada em Plenário e esta Casa possa enviá-la ao  Governador do Estado do Rio Grande do Sul, senhor Eduardo Figueiredo Leite._x000D_
 -Ao Presidente da Assembleia do RS - Deputado Gabriel Souza - gabriel.souza@al.rs.gov.br_x000D_
 Aos Líderes de Bancadas:- PSB - Dalcísio Oliveira: dalciso.oliveira@al.rs.gov.br;_x000D_
 - CIDADANIA – Any Ortiz: any.ortiz@al.rs.gov.br_x000D_
 - PSDB – Mateus Wesp: mateus.wesp@al.rs.gov.br_x000D_
 - NOVO – Guiseppe Riesgo: giuseppe.riesgo@al.rs.gov.br_x000D_
 - MDB – Vilmar Zanchin: zanchin@al.rs.gov.br_x000D_
 - DEM – Eric Lins: eric.lins@al.rs.gov.br_x000D_
 - PP – Frederico Antunes: frederico.antunes@al.rs.gov.br_x000D_
 - PSL – Tenente Coronel Zucco: tenentecoronel.zucco@al.rs.gov.br_x000D_
 - PTB – Aloísio Classmann: aloisio.classmann@al.rs.gov.br_x000D_
 - PSD – Gaúcho da Geral: gaucho.dageral@al.rs.gov.br_x000D_
 - PL – Paparico Bacchi: paparico.bacchi@al.rs.gov.br_x000D_
 - PT – Pepe Vargas: pepe.vargas@al.rs.gov.br_x000D_
 - PDT – Juliana Brizola: juliana.brizola@al.rs.gov.br_x000D_
 - REPUBLICANOS – Sérgio Peres: sergio.peres@al.rs.gov.br_x000D_
 - PSOL – Luciana Genro: luciana.genro@al.rs.gov.br_x000D_
 - PMB – Rodrigo Maroni: rodrigo.maroni@al.rs.gov.br_x000D_
 - SOLIDARIEDADE – Neri o Carteiro: neri.ocarteiro@al.rs.gov.br _x000D_
 Solicitando aos nobres, apoio para a Regulamentação da Polícia Penal com a inclusão de todos os Servidores Penitenciários._x000D_
  _x000D_
 _x000D_
 _x000D_
@@ -5223,826 +5640,826 @@
 - MDB – Vilmar Zanchin: zanchin@al.rs.gov.br_x000D_
 - DEM – Eric Lins: eric.lins@al.rs.gov.br_x000D_
 - PP – Frederico Antunes: frederico.antunes@al.rs.gov.br_x000D_
 - PSL – Tenente Coronel Zucco: tenentecoronel.zucco@al.rs.gov.br_x000D_
 - PTB – Aloísio Classmann: aloisio.classmann@al.rs.gov.br_x000D_
 - PSD – Gaúcho da Geral: gaucho.dageral@al.rs.gov.br_x000D_
 - PL – Paparico Bacchi: paparico.bacchi@al.rs.gov.br_x000D_
 - PT – Pepe Vargas: pepe.vargas@al.rs.gov.br_x000D_
 - PDT – Juliana Brizola: juliana.brizola@al.rs.gov.br_x000D_
 - REPUBLICANOS – Sérgio Peres: sergio.peres@al.rs.gov.br_x000D_
 - PSOL – Luciana Genro: luciana.genro@al.rs.gov.br_x000D_
 - PMB – Rodrigo Maroni: rodrigo.maroni@al.rs.gov.br _x000D_
 - SOLIDARIEDADE – Neri o Carteiro: neri.ocarteiro@al.rs.gov.br_x000D_
 Moção de apoio à aprovação integral do PL 146/2021, que altera o plano de carreira, cargos e salários dos servidores da Defesa Pública do RS._x000D_
 _x000D_
 Justificativa escrita:_x000D_
 O referido projeto tem como objetivo tornar a carreira das servidoras e servidores da Defensoria Publica do Estado atrativo, reduzir o número extremamente alto de exonerações que ocorrem, garantir a permanência de servidores em locais distantes dos grandes centros, modernizar as regras de movimentação na carreira, de modo a privilegiar o merecimento e a qualificação continuada de cada servidora e servidor, entre outros.      Estas alterações terão impacto imediato na população atendida pela Defensoria Publica do Estado, uma vez que os serviços prestados pela Instituição serão fortalecidos pela qualificação cada vez maior de quem a atende e pela garantia de continuidade da excelência do serviço prestado pela DPE – RS.                                                            Cabe aqui lembrar também que o referido Projeto é fruto de amplo debate entre a Administração Superior da Defensoria Publica e a entidade representativa das servidoras e dos servidores e que tem o apoio irrestrito da categoria para aprovação na nossa Assembleia Legislativa.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4328/proposicao_dia_03_de_novembro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4328/proposicao_dia_03_de_novembro.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a mesa diretora que envie ofício ao Poder Executivo, solicitando cópia dos relatórios mensais de abastecimentos fornecidos pela empresa Neo Facilidades e Benefícios, dos veículos  citados abaixo, no período de maio de 2020 à maio de 2021._x000D_
 * Chevrolet Montana, placas ION 3818, ( Sec. Agricultura );_x000D_
 * Volkswagem Up Take, placas IVS 9266, ( Sec. Agricultura );_x000D_
 * Chevrolet Montana, placas IYQ 4599, ( Sec. Agricultura );_x000D_
 * Ford Ka SE 1.0, placas IZV 3J79, ( Sec. Agricultura );_x000D_
 * Volkswagem Voyage 1.6, IXP 2514, ( Sec Ass. Social );_x000D_
 * Chevrolet Montana, placas ION 3818, ( Sec. Defesa Civil );_x000D_
 * Chevrolet Prisma, placas IYG 4527, ( Sec. Educação );_x000D_
 * Fod Fiesta Sedan, placas ITD 8371, ( Sec. Interior );_x000D_
 * Michigan Carregadeira, placas CAR 9437, ( Sec. Obras );_x000D_
 * Komatsu Escavadeira, placas ESC 2010, ( Sec. Obras );_x000D_
 * Volkswagem Kombi, placas IRM 4242, ( Sec. Planejamento);_x000D_
 * Ford Ka Se, placas IZL 6E05, ( Sec. Saúde );_x000D_
 * Volkswagem Gol, placas IKE 7084, ( Sec. Obras );_x000D_
 * Marcopolo Volare, placas ILV 8757, ( Sec. Obras );_x000D_
 * Fiat Doblo, Placas IME 5523, ( Sec. Obras );_x000D_
 * Randon Retro, placas IOC 7038, ( Sec. Obras );_x000D_
 * Volkswagem Kombi, placas ITN 3979, ( Sec. Obras );_x000D_
 * Volvo VM, placas IWI 2464, ( Sec. Obras );_x000D_
 * Randon Retro, placas IZQ 0J07, ( Sec. Obras );_x000D_
 * Randon Retro, placas IZY 2F33, ( Sec. Obras );_x000D_
 * Sany Motoniveladora, placas PAT 0449, ( Sec. Obras );_x000D_
 * Renaut Kangoo, placas INE 6977, ( Sec. Saúde );_x000D_
 * Chevrolet Montana, placas IZD 6J00, ( Sec. Saúde )._x000D_
 Que tal pedido se dá por ter ficado dúvidas na resposta ao ofício 66/2021 enviado desta casa legislativa ao executivo municipal e por não terem respondido o ofício nº 17/2021 do gabinete deste vereador, enviado no dia 23 de agosto, com tal solicitação.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4329/proposicao_03.11.2021_redutor_de_velocidade.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4329/proposicao_03.11.2021_redutor_de_velocidade.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo através do Departamento de Trânsito, que seja realizada a colocação de redutor de velocidade na Rua João Daisson, esquina com a Rua Luiz Müller Picarelli, próximo ao nº123, devido ao grande movimento e fluxo, pelo Comercio local, como também Cartório de Registro Civil e CRVA, e colocação de redutor de velocidade na Rua Luiz Müller Picarelli, esquina com a Rua Caetano Bianchi, devido ao grande número de crianças que residem nesta localidade.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4330/proposicao_quadra_fernando_ramos.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4330/proposicao_quadra_fernando_ramos.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, a reforma do piso da quadra da Escola Fernando Ramos, que encontra-se em más condições para prática de atividades físicas, devido ao desgaste pelo tempo e a falta de manutenção.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4331/proposicao_03-11-2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4331/proposicao_03-11-2021.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras para que seja concluída a obra na prainha do Conde, isto inclui terminar o banheiro público fazendo junto a ele a rampa de acessibilidade e terminar de fazer as churrasqueiras ._x000D_
 Justificativa: Lugar público que esta prestes a receber muitas pessoas, tanto da cidade como de fora, por isso o pedido, para estar em condições de receber a comunidade.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4334/proposicao_ratinho__03_de_novembro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4334/proposicao_ratinho__03_de_novembro.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, requerem ao Executivo Municipal, após ouvido o plenário desta Egrégia Câmara, através da Secretaria de Obras, setor de iluminação,  o pedido de colocação de dois postes de energia elétrica e a instalação de seis refletores na quadra de vôlei/futevôlei da Praia do Encontro. _x000D_
 Tal justificativa se dá, em razão de que já existe em uma das quadras de vôlei a iluminação adequada para os jogos, enquanto que a outra quadra está carente de tal pedido.  Tal requerimento irá beneficiar muito jovens que praticam esportes na beira da praia com a chegada do verão.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4335/proposicao_absorventes.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4335/proposicao_absorventes.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, através da Secretaria de Assistência Social, que seja feita a distribuição gratuita de absorventes higiênicos para estudantes de baixa renda do município.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4336/proposicao_ratinh__13.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4336/proposicao_ratinh__13.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer ao Executivo Municipal, através da Secretaria de Obras, após ouvido o plenário desta Egrégia Câmara, seja   realizada a limpeza da valeta localizada no beco da Rua General Bento Martins, valeta esta que que inicia nos fundos da casa nº 20 e se estende até o final da rua, no Bairro Centro, bem como a possibilidade de colocação de canos para o fechamento da valeta. _x000D_
 Tal pedido de providência, se justifica, em razão de que as aguas da área central da nossa cidade desaguam nesta valeta, causando um enorme acumulo de lixo, e muitas vezes, de animais mortos, o que causa um mal cheiro insuportável no local para os moradores.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4337/proposicao_do_dia_08.11.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4337/proposicao_do_dia_08.11.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a Mesa Diretora  que envie ofício ao Sr Prefeito Municipal EVANDRO AGIZ HEBERLE, para que seja efetuada a limpeza dos valeta na Rua Laurentino Abreu da Silva, bairro Largo Parque Club, próximo ao número 110.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4338/salva_vidas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4338/salva_vidas.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo, através da Secretaria Competente, que, em parceria com o Corpo de Bombeiros de São Jerônimo, disponha de salva-vidas na Praia do Encontro, bem como realize demarcações com bóias, definindo espaço seguro para os banhistas._x000D_
 Tal solicitação cinge-se no fato de que, com a chegada do tempo quente, a Praia encontra-se com número elevado de banhistas, sendo, a maioria destes, crianças.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4339/proposicao_16.11.2021_premio_homem_destaque_diogo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4339/proposicao_16.11.2021_premio_homem_destaque_diogo.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido  Plenário solicitar a Mesa Diretora a concessão do    Prêmio Homem Destaque da Câmara de Vereadores de São Jerônimo para:_x000D_
 Anderson da Silva Pires (Bancada MDB) – Nascido em 16 de Abril de 1981, Empreendedor e Empresário na Cidade, Presidente do CDL de São Jerônimo.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4340/proposicao_16.11.2021_premio_homem_destaque_amaro.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4340/proposicao_16.11.2021_premio_homem_destaque_amaro.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requerer após ouvido  Plenário, solicitar a Mesa Diretora a concessão do Prêmio Homem Destaque da Câmara de Vereadores de São Jerônimo para:_x000D_
 Airton Leandro Heberle – Pela excelência dos serviços Prestados na Pasta, que exerce como Secretário de Infraestrutura e Administração do Município de São Jerônimo.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Amaro da Maré, Alan  Menezes, Claiton Dornelles, Diogo Lima, Jander Heberle, Machado Banha, Paulo Sérgio, Ratinho da Iluminação, Renato Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4341/proposicao_08.11.2021_agergs.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4341/proposicao_08.11.2021_agergs.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar que a Mesa Diretora, envie Convite para realização de  Reunião Especial na Casa Legislativa, com a AGERGS (Agência Estadual de Regulação dos Serviços Públicos Delegados do Rio Grande do Sul), para tratar da seguinte pauta: Tarifas da travessia da Balsa dos Automóveis e Barca dos Pedestres.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4342/proposicao_homem_destaque.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4342/proposicao_homem_destaque.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário,  Solicitar a Mesa Diretora, que conceda o prêmio Homem Destaque ao Sr. Enio Menezes._x000D_
 Justificativa: Pelo belo trabalho prestado como motorista na empresa Expresso Vitória, durante anos, atuando no horário do interior para sede e um grande agricultor no nosso munícipio.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4343/proposicao_ratinho__homem_destaque.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4343/proposicao_ratinho__homem_destaque.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, solicita a mesa diretora, que conceda o prêmio Homem Destaque o Sr. Paulo Rogério Teixeira dos Santos._x000D_
 Tal justificativa se dá, em razão de que o “Paulinho Barbeiro”, nossa indicação ao homem destaque, realiza, já alguns anos, trabalhos junto à comunidade carente do município, tais como festa do dia das crianças, festa de natal e times de escolinha de futebol.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4344/porposicao_ulbra_rodrigo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4344/porposicao_ulbra_rodrigo.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário desta Egrégia Casa, solicitar a Mesa Diretora que conceda o Prêmio Homem Destaque da Câmara de Vereadores de São Jerônimo ao Senhor Rodrigo Baptista Moreira – Diretor da Ulbra Campus São Jerônimo pelo excelente trabalho realizado na instituição promovendo a inovação, eficaz, aprendizagem e a inclusão do desenvolvimento comunitário.</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4345/proposicao_16-11_homem_destaque.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4345/proposicao_16-11_homem_destaque.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora a concessão do Prêmio Homem Destaque da Câmara de Vereadores de São Jerônimo para: Fernando José da Silva – Pela excelência dos serviços Prestados na Pasta, que exerce como Coordenador da Secretária de Obras do Município de São Jerônimo.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4346/proposicao_homem_destaque_16.11.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4346/proposicao_homem_destaque_16.11.odt</t>
   </si>
   <si>
     <t>O 	Vereador que esta subscreve, requer após ouvido o Plenário, solicitar a Mesa Diretora a concessão do Prêmio Homem Destaque da Câmara de Vereadores de São Jerônimo para: Paulo Roberto Silva de Souza, pelos excelentes serviços prestados frente ao Comando do Pelotão da Brigada Militar de São Jerônimo.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4347/proposicao_16.11.2021_homem_destaque.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4347/proposicao_16.11.2021_homem_destaque.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, Solicitar a Mesa Diretora, que conceda o prêmio Homem Destaque ao Sr. Renato Lanzarini Pizzio. Justificativa: Na pessoa do Sr.Renato, venho homenagear e parabenizar todos os agricultores, estes homens guerreiros que lutam diariamente para que todos tenham produto de qualidade na mesa, em um ano difícil no qual estamos enfrentando, a coragem de seguir com suas plantações  com aumento de insumos superfaturados.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4348/proposicao_silver.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4348/proposicao_silver.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar à Mesa Diretora a concessão do Prêmio Homem Destaque da Câmara de Vereadores de São Jerônimo para: SILVER CLEONIR DA SILVA, ex-presidente do 7 Garotos, equipe de futebol tradicional do município, membro atuante da Igreja Embaixada da Fé e uma grande referência do bairro Bandeira Branca. _x000D_
 Tal solicitação cinge-se nas ações beneficentes que faz frente, além de ser um grande incentivador do esporte no município, sempre visando manter os jovens atletas do seu bairro no caminho do bem, formando bons cidadãos.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4349/proposicao_calendario_de_eventos_feira_artesao_e_feira_empreendedoras.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4349/proposicao_calendario_de_eventos_feira_artesao_e_feira_empreendedoras.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo Municipal que  encaminhe um Projeto de Lei para  incluir no Calendário de Eventos deste Município (de forma definitiva), as seguintes Feiras:_x000D_
 ● Feira do Artesão _x000D_
 ● Feira das Empreendedoras</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4350/proposicao_placas_eva_alves.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4350/proposicao_placas_eva_alves.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, a Secretária do Interior,  colocação de placas de velocidade de 30KM próximo a Escola Eva Alves e oficina Marques. _x000D_
 Pois não há sinalização nessa localidade, e ver a possibilidade de colocação de quebra molas.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4351/proposicao_pastor.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4351/proposicao_pastor.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora a concessão do Prêmio Homem Destaque da Câmara de Vereadores de São Jerônimo para: Evandro Acir Mallmann Viana – Pela excelência dos serviços Prestados, como cidadão, Pastor e professor neste Município e região. Liderando diversos movimentos sociais trazendo qualidade de vida e bem estar comum para nossa cidade, presente na nossa sociedade como Pastor, à frente da igreja Embaixada da Fé, uma igreja contemporânea e comprometida com o evangelho. _x000D_
 _x000D_
          São Jerônimo, 16 de Novembro de 2021.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4354/proposicao_22.11.2021_sessao_ordinaria_porto_do_conde.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4354/proposicao_22.11.2021_sessao_ordinaria_porto_do_conde.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar a Mesa Diretora que seja realizada Sessão Ordinária do dia 29/11/2021, no Porto do Conde.</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4355/proposicao_titulo_de_cidadao.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4355/proposicao_titulo_de_cidadao.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, o Projeto de Lei concedendo o Título de Cidadão Jeronimense, ao Sr. Luciano França de Britto, natural de São Luiz Gonzaga, mas cresceu em São Gabriel, casado, 2 filhos, chefe do Cartório Eleitoral da 50 zona que abrange cinco municípios e tem sede em São Jerônimo, foi duas vezes presidente do Lions Clube, e tem um trabalho social na comunidade.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4356/proposicao_22.11.2021_transporte_escolar.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4356/proposicao_22.11.2021_transporte_escolar.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar ao Poder Executivo que estude a possibilidade de o município firmar convênio do Governo do Estado PEATE/RS (Programa Estadual de Apoio ao Transporte Escolar no Rio Grande do Sul), para os alunos que  estudam nas escolas estaduais, proporcionando transporte escolar e contemplando  inúmeras famílias devido muitas por motivo de Pandemia (COVID-19), não ter renda para pagar vale-transporte ou transporte particular. Solicitamos que o Prefeito Municipal estude com muito carinho, tal solicitação para poder dar condições de ir e vir aos nossos jovens, para que tenham um futuro promissor.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4357/porposicao_ricardo_iee.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4357/porposicao_ricardo_iee.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário desta Egrégia Casa, solicitar ao Poder Executivo que envie Projeto de Lei  concedendo  Título de Cidadão Jeronimense ao Senhor Ricardo Baptista Moreira – Diretor da Escola Estadual de Edu-cação São Jerônimo em razão de seu grande esforço, empenho, inovação e acima de tudo sua eficaz que tornou a instituição verdadeiramente educadora e próspera. _x000D_
 ( Segue biografia em anexo)</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4358/proposicao_cidada_jeronimense.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4358/proposicao_cidada_jeronimense.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário,  solicitar ao Poder Executivo que envie Projeto de Lei para esta casa concedendo Título de Cidadã Jeronimense a Senhora Sandra Regina Silveira de Souza.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4359/proposicao_cidadao.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4359/proposicao_cidadao.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Executivo Municipal, que envie um projeto de Lei para esta casa concedendo o Título de Cidadão Jeronimense ao Sr. Antonio Carlos Gomes da Silva, reconhecendo os recursos destinados à comunidade jeronimense de suas emendas parlamentares durante seus mandados de Deputado.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4360/proposicao_22-11_passo_da_cruz.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4360/proposicao_22-11_passo_da_cruz.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, junto a secretária de obras para que seja feito o patrolamento no Bairro Passo da Cruz e colocação de Neo brita em algumas ruas, pois estão intransitáveis, também peço ao departamento de iluminação, para que troque as lâmpadas dos postes que estão queimadas no Bairro.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4361/proposicao_22.11.2021_sessao_especial_emater_defesa_civil_agricultura_e_prefeito.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4361/proposicao_22.11.2021_sessao_especial_emater_defesa_civil_agricultura_e_prefeito.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a mesa diretora, que envie um convite para uma sessão especial, nessa casa legislativa com data e horário a combinar, com Prefeito Evandro Agiz Heberle; com um representante da Emater de São Jerônimo;  representante da Secretaria da Defesa Civil; representante da Secretaria de Agricultura, Pecuária e Meio Ambiente e representante da Secretaria do Interior para tratar do enfrentamento da estiagem e poços artesianos visto que todos os prognósticos serão severos. _x000D_
 Diante disso qual será o planejamento, e o que o Poder Executivo poderá ajudar nesta causa.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4365/proposicao_instagram_prefeitura.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4365/proposicao_instagram_prefeitura.odt</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer após ouvido Plenário, solicitar  ao Poder Executivo que crie um instagram  voltado a divulgação do comércio local._x000D_
 Justificativa: Devido a pagina da Prefeitura te um bom número de seguidores que tem, e por ser um órgão mais importantes do Município aonde tem grande relevância em suas postagens, gostaria que fosse criado essa rede social em apoio ao comercio local, a ideia seria promover as empresas locais da região, como empresa “x” entrou com uma promoção fazer a divulgação no instagram da Prefeitura, como todos os comércios hoje em dia fazem a divulgação através das redes sociais, seria muito importante nós abraçarmos essa ideia.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4366/proposicao_coleta_de_sangue.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4366/proposicao_coleta_de_sangue.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo que através da Secretaria da Saúde junto com o hospital, coloque um posto de coleta de sangue em São Jerônimo.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4367/balsa.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4367/balsa.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, através do órgão competente a instalação de banheiros no porto da balsa de São Jerônimo._x000D_
 Justificativa: A presente solicitação vem no sentido de atender as necessidades dos usuários da balsa, pois usuários da região carbonífera utilizam a balsa para travessia São Jerônimo X Triunfo, enquanto aguardam a travessia necessitam da disponibilidade de um banheiro público._x000D_
 _x000D_
          São Jerônimo, 29 de Novembro de 2021.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4368/proposicao_amaro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4368/proposicao_amaro.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Senhora Carolina Azevedo Guimarães, presidente do Regime Próprio de Previdência Social(RPPS) qual saldo disponível atualmente nas contas do fundo de previdência. _x000D_
 Tal solicitação fundamenta-se na preocupação desta casa legislativa de como está sendo gerenciadas as aplicações e se existe algum risco de comprometimento futuro das aposentadorias dos servidores, visto que nunca foi encaminhado a esta casa legislativa algum relatório a este titulo.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4369/porposicao_ulbra_rodrigo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4369/porposicao_ulbra_rodrigo.odt</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Renato Ferreira, Claiton Dornelles</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4375/proposicao_29-11_porto_do_conde_-_onibus.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4375/proposicao_29-11_porto_do_conde_-_onibus.docx</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, requerem após ouvido Plenário, solicitar que o Poder Executivo estude a possibilidade de terceirizar o serviço de transporte coletivo do Bairro Porto do Conde, no horário de meio dia, devido a falta desse importante meio que a comunidade vem sofrendo pelo baixo número de horários disponíveis para a localidade citada._x000D_
  Justificativa: Oral.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4392/rato.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4392/rato.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário desta Egrégia Casa, solicitar as empresas de telecomunicação da cidade de São Jerônimo, que seja realizado revisão geral nos postes que não condizem com a empresa de distribuição de energia elétrica, que são somente com fios de telefone e internet. _x000D_
 Tal justificativa se dá, pois muitos desses postes estão com a madeira podre, com risco de queda e em dias de temporal se torna perigoso e causa transtornos para a população._x000D_
  _x000D_
 Plenário, 2 de dezembro de 2021.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4393/proposicao_0800_iluminacao_publica.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4393/proposicao_0800_iluminacao_publica.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar ao Poder Executivo que seja implantado do atendimento através de 0800 para o setor de ILUMINAÇÃO PÚBLICA do município, para melhor atender nossa comunidade.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4394/proposicao_pastor.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4394/proposicao_pastor.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar a Mesa Diretora a concessão do Prêmio Homem Destaque da Câmara de Vereadores de São Jerônimo para: Luiz Carlos Silva dos Santos – Pela excelência dos serviços Prestados, como cidadão, Pastor neste município. Liderando diversos movimentos sociais trazendo qualidade de vida e bem estar comum para nossa cidade, presente na nossa sociedade como Pastor, à frente da igreja Universal Pentecostal Brasileira, uma igreja contemporânea e comprometida com o evangelho.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4395/proposicao_cidadao_jeronimense.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4395/proposicao_cidadao_jeronimense.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido o Plenário, solicitar ao Poder Executivo a indicação do Título de Cidadão Jeronimense à Sra. Ariane de Sousa Fagonde , referência no município no que tange à atendimento na área de saúde, exercendo suas atividades junto à Secretaria Municipal de Saúde de São Jerônimo a aproximadamente 7 anos._x000D_
 Acadêmica em Gestão em Saúde Pública, busca crescimento constante na área que tanto se dedica para prestar sempre um atendimento de excelência a toda a comunidade jeronimense. _x000D_
 Membro titular do Conselho Municipal de Saúde, exercendo atualmente o cargo de secretária do mesmo._x000D_
 É também destaque em trabalhos sociais,  através de várias ações em prol dos mais necessitados, fazendo parte inclusive do Instituto Humaniza.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4396/porposicao_titulo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4396/porposicao_titulo.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo que envie para esta casa Projeto de Lei concedendo Título de Cidadão Jeronimense ao Sr. Luís Carlos Rosa de Souza.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4397/rato.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4397/rato.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário desta Egrégia Casa, solicitar ao Poder Executivo através da Secretaria competente , que seja realizada a identificação na Rua Flores da Cunha com um pórtico de sinalização como “rua da barca”._x000D_
 Tal justificativa se dá, em razão de que muitas pessoas, principalmente de fora da cidade, utilizam esse serviço e a identificação do mesmo é insuficiente para que as pessoas possam perceber a entrada na rua certa.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4398/proposicao_13.09.2021_sessao_solene_pastores_e_padre.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4398/proposicao_13.09.2021_sessao_solene_pastores_e_padre.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, solicitar que a Mesa Diretora, realize Sessão Solene de  Homenagem e entrega de Certificado de Reconhecimento, com Pastores das Igrejas Evangélicas e o Padre da Igreja católica,  pelo excelente trabalho voluntário e social no período de pandemia de Campanha de Alimentos para as famílias que encontram-se em vulnerabilidade social.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4405/proposicao_20-12_terreno_igreja.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4405/proposicao_20-12_terreno_igreja.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo a possibilidade de uma doação de um terreno para a Igreja Batista Conservadora Betel, tendo em vista que vem realizando um grande trabalho Social, principalmente na causa das Dependências Químicas. _x000D_
 Justificativa: Oral</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4406/proposicao_20.12.2021_turmas_multisseriadas.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4406/proposicao_20.12.2021_turmas_multisseriadas.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, a possibilidade  do professor (a) que exercer atividades em classe multisseriada, enquanto permanecer assegurado  nesta situação, a percepção de gratificação de 10% (dez) por cento de seu vencimento, servindo de referência o artigo 35, da Lei Municipal n° 2.059/2006 do Município de Dom Feliciano/RS, em anexo._x000D_
 Justificativa oral -Por se tratar de interesse público, contamos com apoio dos Colegas para aprovação desta indicação e posterior atendimento pelo Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4407/proposicao_terminal_passagens.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4407/proposicao_terminal_passagens.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo que coloque um terminal para a venda de passagens, coberto, com bancos e banheiros, na antiga rodoviária de São Jerônimo, para que as pessoas fiquem protegidas da chuva.</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4408/proposicao_20.12.2021.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4408/proposicao_20.12.2021.odt</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem requerem após ouvido Plenário, solicitar ao Poder Executivo que seja incluído no Calendário de Eventos do Município todo 1º Final de Semana do mês Março, com inicio no próximo ano de 2022, Campeonato de Pesca para Pescadores Profissionais e Amadores, organizado pelo Sindicato dos Pescadores com o apoio do Poder Executivo.</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4409/proposicao_igreja.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4409/proposicao_igreja.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao poder executivo uma parceria com a Igreja do Porto do Conde para a mão de obra da reforma, já que o material foi doado pelo Sr. Alfredo.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4410/proposicao_bairro.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4410/proposicao_bairro.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer após ouvido Plenário, solicitar ao poder executivo através da secretaria de Obras, a limpeza geral do Bairro São Francisco, Limpeza e pintura dos cordões, limpeza das bocas de lobo, limpeza e retirada de entulhos e podas, patrolagem e colocação de materiais nas ruas Rafael Athánasio, Antônio Carlos Borges da Fonseca e Oscar Pereira de Abreu.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4441/proposicao_fundeb.doc</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4441/proposicao_fundeb.doc</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer após ouvido Plenário, solicitar ao Poder Executivo, através da Secretaria de Educação a prestação de contas do Fundeb de 2021.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4442/proposicao_rocadeira.pdf</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4442/proposicao_rocadeira.pdf</t>
   </si>
   <si>
     <t>O Vereador  que esta subscreve, requer a após ouvido ao Plenário, solicitar ao Poder executivo, através das da Secretaria de Obras, o retorno da roçadeira hidráulica para o interior do município para facilitar o trabalho de roçada nas estradas.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4443/proposicao_27.12.2021_genesio_cervo.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4443/proposicao_27.12.2021_genesio_cervo.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer após ouvido Plenário, que realize Sessão Especial com Administrador da Empresa Cervosul o senhor Genesio Cervo, referente ao Empreendedorismo na Região Carbonífera, como também o Fundador da Empresa Multilab em nossa cidade que hoje nos trás um belo investimento na área de medicamento e faz arrecadação de ICMS duplicar.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resoluções</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4050/resolucao_no_01.2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4050/resolucao_no_01.2021.docx</t>
   </si>
   <si>
     <t>Resolução nº 01 - DISCIPLINA A CONCESSÃO, REALIZAÇÃO E O PAGAMENTO DE DIÁRIAS A VEREADORES E SERVIDORES DA CÂMARA MUNICIPAL DE VEREADORES DE SÃO JERÔNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4066/resolucao_no_02.2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4066/resolucao_no_02.2021.docx</t>
   </si>
   <si>
     <t>Resolução nº 02/2021 - ALTERA A RESOLUÇÃO 004/2020 QUE DISPÕE SOBRE O PAGAMENTO DE INDENIZAÇÃO PELO USO DE VEÍCULO PARTICULAR AOS VEREADORES E SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4170/resolucao_no_03.2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4170/resolucao_no_03.2021.docx</t>
   </si>
   <si>
     <t>Resolução nº 03/2021 - Altera o Regimento Interno da Câmara Municipal de Vereadores e cria a Comissão do Trabalho, Emprego e Renda e dá outras providências.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4172/resolucao_no_04.2021.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4172/resolucao_no_04.2021.docx</t>
   </si>
   <si>
     <t>Resolução nº 04/2021 - Fica o Poder Legislativo Municipal autorizado a abrir um Crédito Suplementar no valor de R$ 125.000,00 (cento e vinte e cinco mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4433/pr_005_2021_-_credito_especial.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4433/pr_005_2021_-_credito_especial.docx</t>
   </si>
   <si>
     <t>Resolução nº 05/2021 - FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 27.000,00 (VINTE E SETE MIL REAIS) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4434/pr_006_2021_-_associacao_e_contribuicao_acverc.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4434/pr_006_2021_-_associacao_e_contribuicao_acverc.docx</t>
   </si>
   <si>
     <t>Resolução nº 6/2021 -AUTORIZA A CÂMARA MUNICIPAL DE VEREDAORES DE SÃO JERÔNIMO A FILIAR-SE E CONTRIBUIR MENSALMENTE COM A ASSOCIAÇÃO DAS CÂMARAS DE VEREADORES DA REGIÃO CARBONIFERA (ACVERC) DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4435/pr_007_2021_-_credito_suplementar.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4435/pr_007_2021_-_credito_suplementar.docx</t>
   </si>
   <si>
     <t>Resolução nº 7/2021 - FICA O PODER LEGISLATIVO MUNICIPAL AUTORIZADO A ABRIR UM CRÉDITO SUPLEMENTAR NO VALOR DE R$ 58.000,00 (CINQUENTA E OITO MIL REAIS) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>XXXXXXXXXXXX</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3953/mocao_proposicao_filha_andria.odt</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3953/mocao_proposicao_filha_andria.odt</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve requer, após ouvido Plenário, solicitar à Mesa Diretora que envie Moção de Reconhecimento a Joana Ehlers dos Santos Martins Reis, a qual foi campeã gaucha de Amazonas iniciante individual e por equipe, na sociedade Hípica Porto Alegrense/POA, nos dias 06 e 07 de Fevereiro de 2021.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4138/veto_no_01.21.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4138/veto_no_01.21.docx</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 01/2021 – Veto total ao Projeto de Lei Legislativo nº 01/2021 que dispõe sobre a publicação, na internet da lista de espera dos pacientes que aguardam por consulta, exames e intervenções nos estabelecimentos da rede Pública de Saúde do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4139/veto_02.21.docx</t>
+    <t>http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4139/veto_02.21.docx</t>
   </si>
   <si>
     <t>Veto ao Projeto e Lei nº 02/2021 – Veto total ao Projeto de Lei Legislativo nº 02/2021 que autoriza o Poder executivo Municipal a celebrar o convênio com clínicas médicas, visando a implantação do “Programa meia consulta”, junto aos pacientes hipossuficientes do Município e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6349,67 +6766,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3965/ata_01.21.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3966/ata_02.21.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4051/ata_03.21.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4052/ata_04.21.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4053/ata_05.21.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4054/ata_06.21.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4055/ata_07.21.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4113/ata_08.21.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4114/ata_09.21.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4115/ata_10.21.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4116/ata_11.21.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4117/ata_12.21.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4118/ata_13.21.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4140/ata_14.21.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4141/ata_15.21.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4175/ata_16.21.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4176/ata_17.21.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4177/ata_18.21.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4178/ata_19.21.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4217/ata_20.21.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4218/ata_21.21.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4219/ata_22.21.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4271/ata_24.21.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4272/ata_25.21.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4274/ata_26.21.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4275/ata_27.21.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4276/ata_28.21.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4277/ata_29.21.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4376/ata_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4377/ata_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4378/ata_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4379/ata_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4380/ata_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4381/ata_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4382/ata_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4383/ata_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4384/ata_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4385/ata_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4386/ata_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4436/ata_41.21.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4437/ata_42.21.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4438/ata_43.21.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4439/ata_44.21.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4746/ata_45.21.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4056/decreto_legislativo_01.21.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4712/decreto_legislativo_02.21.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4713/decreto_legislativo_03.21.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4714/decreto_legislativo_04.21.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3967/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3968/portaria_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3969/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3970/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3971/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3972/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3973/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3974/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3975/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3976/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3977/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3978/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3991/portaria_13.2021.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3992/portaria_14.2021.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3993/portaria_15.2021.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3994/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3995/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3996/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3997/portaria_19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3998/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3999/portaria_21.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4000/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4001/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4002/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4003/portaria_25.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4004/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4005/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4006/portaria_28.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4008/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4009/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4010/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4011/portaria_33.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4012/portaria_34.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4013/portaria_35.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4014/portaria_36.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4124/portaria_n_37-21.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4125/portaria_no_38-21.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4126/portaria_no_39-21.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4127/portaria_no_40-21.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4128/portaria_no_41-21.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4130/portaria_no_43-21.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4131/portaria_no_44-21.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4132/portaria_no_45-21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4133/portaria_no_46-21.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4134/portaria_no_47-21.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4142/portaria_48.2021.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4266/portaria_49.2021.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4269/portaria_50._2021.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4419/portaria_51.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4420/portaria_52.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4421/portaria_53.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4422/portaria_54.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4423/portaria_55.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4424/portaria_56.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4425/portaria_57.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4426/portaria_58.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4427/portaria_59.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4428/portaria_60.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4429/portaria_61.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4440/portaria_62.2021.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/5046/ccf23012023_0002.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/5047/ccf23012023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4041/pll__001_2021_-_lista_saude.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4042/pll__002_2021_-_convenio_clinicas_medicas.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4064/pll__003_2021_-_apreensao_de_animais.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4065/pll__004_2021_-_programa_animais.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4073/pll_005_2021_-_banco_de_empregos.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4112/pll__006__2021_-_camaras_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4152/pll_007_2021_-_farmacia_movel.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4174/pll_008_2021_-_dia_do_lgbqia.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4187/projeto_de_lei_legislativo_09.21.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4188/pll_010_2021_-programa_apreenssao_de_animais.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4189/pll_011_2021_-_camaras_de_seguranca_ii.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4190/pll_012_2021_-_farmacia_movel_ii.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4209/pll_013_2021_-_farmacia_solidaria.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4210/pll_014_2021_-_empresa_amiga_da_escola.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4216/pll_015_2021_-_escritorio_defesa_da_mulher_1.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4240/pll_016_2021_-_semana_municipal_do_ciclismo.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4241/pll_017_2021_-_contribuicao_ipe.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4322/pll_018_2021_-_tradicionalismo.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3941/projeto_001_-_contrato_emergencial_educacao_2021.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3942/projeto_002_-_apae_2021.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3943/projeto_003_-_contrato_emergencial_monitor_e_servente_abrigo.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3944/projeto_004_-_contrato_emergencial_operador_retro__-_conderpa.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3946/projeto_006_-_contrato_emergencial_serventes_e_vigias.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3947/projeto_007_-_contrato_emergencial_saude_-_enfer_motorista_servente.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3948/projeto_008_-_credito_especial_rec_divida_vivo_e_berenice.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3949/projeto_009_-_contrato_emergencial_operador_retro_interior_1.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3950/projeto_010_-_credito_especial_camara_vereadores_1.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3961/projeto_011_-_contrato_emergencial_operario_sec._obras_2.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3962/projeto_012_-_contrato_emergencial_professor_geografia_sec._educacao_1....docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3963/projeto_013_-_credito_especial_saude_ambulancia.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3964/projeto_014_-_contrato_emergencial_saude_-_tecnicos_enf_covid.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3987/projeto_015_-_vacinas.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3988/projeto_016_-_consorcio_fnp_vacina_covid.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3989/projeto_017_-_repasse_consorcio_ciga_uti.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3990/projeto_018_-_credito_especial_consorcio_uti.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4021/projeto_019_-_novo_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4024/projeto_020_-_contrato_emergencial_saude.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_021_-_altera_lei_3931_contrato_emergencial_operario_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4067/projeto_022_-_credito_especial_saude_covid_180mil.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4087/projeto_023_-_credito_especial_100mil_estrada.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4088/projeto_024_-_conselho_de_turismo.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4089/anexo_projeto_025_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4099/projeto_026_-_contrato_emergencial_01_monitor_abrigo.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4100/projeto_027_-_contrato_emergencial_02_vigias.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4101/projeto_028_-_contrato_emergencial_02_operador_retro.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4102/projeto_029_-_contrato_emergencial_02_calceteiros.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4103/projeto_030_-_contrato_emergencial_02_motorista_educacao.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4104/projeto_031_-_contrato_emergencial_02_operarios_01_pedreiro.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4148/projeto_032_-_credito_especial_40mil_banheiros.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4149/projeto_033_-_credito_especial_saude_10mil_covid_locacao_imovel.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4150/projeto_034_-_animais_grande_porte_-_art_99_1.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4151/projeto_035_-_contrato_emergencial_vigias_04_1.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4153/projeto_036_-_aliquotas_rpps.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4154/projeto_037_-_contrato_emergencial_vigias_04_-_creche.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4159/projeto_038_-_credito_suplementar_900_mil_saude_educaca.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4160/projeto_039_-_convenio_sebrae_educacao.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4183/projeto_040_-_contrato_emergencial_saude_-_venc_julho_agosto.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4184/projeto_041_-_contrato_emergencial_01_operario.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4186/projeto_043_-_contrato_emergencial_medido_veterinario_saude_agric.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4191/projeto_044_-_aliquota_suplementar_rpps_passivo_atuarial.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4198/projeto_045_-_pavimenta_rs.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4199/projeto_046_-_contrato_emergencial_01_motorista__01_prof_matematica_educ....docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4200/projeto_047_-_credito_especial_saude_100mil_covid.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4201/projeto_048_-_credito_especial_saude_160mil_castramovel.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4208/projeto_049_-_contrato_emergencial_01_eletrecista.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4229/projeto_050_-_doacao_de_bens_moveis_inserviveis.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4230/ppa_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4251/projeto_052_-_credito_especial_modernizacao_praca.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4252/projeto_053_-_credito_especial_anos_anteriores_-_aluguel_creas.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4253/projeto_054_-_medalha_merito_saude_pandemia_covid_19.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4265/projeto_056_-_altera_lei_3819_-_exclui_refaz.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4267/projeto_057_-_refaz_2021.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4268/projeto_058_-_contrato_emergencial_01_servente.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4270/projeto_059_-_contrato_emergencial_01_prof_educ_infantil.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4290/projeto_060_-_nome_ubs_bairro_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4273/projeto_061_-_revisao_plano_diretor_altera_lei_2854.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4306/projeto_062_-_altera_lei_3983_-_medalha_merito_saude_covid.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4307/projeto_063_-_credito_especial_anos_anteriores_-_saude_e_obras.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4308/projeto_064_-_credito_especial_-_emenda_50mil_apae.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4309/projeto_065_-_apae_emenda_parlamentar_50_mil.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4310/projeto_066_-_contrato_emergencial_01_monitor_abrigo.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4320/projeto_067_-_contrato_emergencial_saude_-_terapeuta_psico_servente.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4321/projeto_068_-_cessao_uso_predio_praca_camara_vereadores.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4327/projeto_069_-_prorroga_refaz_2021.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4332/p_lei_ldo_2022_anexos.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4333/projeto_071_-_cedencia_ginasio_circo_show_play.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4387/projeto_072_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4352/projeto_073_-_contrato_emergencial_fiscalizacao_agentes_e_fiscal.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4353/projeto_074_-_cedencia_rolo_compac_charqueadas.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4362/projeto_075_-_credito_suplementar_300_mil_saude_emenda.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4363/projeto_076_-_credito_suplementar_85_mil_saude_farmacia.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4364/projeto_077_-_credito_especial_-_tmw_rec_divida_anos_anteriores.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4370/projeto_078_-_merito_jeronimense.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4371/projeto_079_-_cidadao_jeronimense_luciano_franca_de_britto.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4372/projeto_080_-_cidadao_jeronimense_ricardo_baptista_moreira.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4373/projeto_081_-_cidadao_jeronimense_sandra_regina_silveira_de_souza.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4374/projeto_082_-_cidadao_jeronimense_antonio_carlos_gomes_da_silva.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4388/projeto_083_-_institui_a_taxa_manejo_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4389/projeto_084_-_altera_o_codigo_tributario_telefonia.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4390/projeto_085_-_contrato_emergencial_saude_-_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4391/projeto_086_-_prorroga_refaz_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4399/projeto_087_-_isencao_iptu_multilab_2022.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4400/projeto_088_-_altera_acumulo_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4401/projeto_089_-_aditivo_corsan.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4402/projeto_090_-_contrato_emergencial_educacao_2022.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4403/projeto_091_-_cidadao_jeronimense_ariane_de_souza_fagonde.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4404/projeto_092_-_cidadao_jeronimense_luis_carlos_rosa_de_souza.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4411/projeto_093_-_convenio_justica_federal_cedencia_servidores.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4412/projeto_094_-_loa_2022.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4413/projeto_095_-_credito_especial_rua_barca.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4414/projeto_096_-_credito_suplementar_folha_1.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4415/projeto_097_-_credito_suplementar_saude_covid_maior.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4416/projeto_098_-_apae_2022.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4417/projeto_099_-_consepro_2022.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4418/projeto_100_-_casa_da_crianca_2022.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4105/pr_002_-_2021_-_veiculos.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4106/pr_003_2021_-_cria_a_comissao_em_defesa_do_emprego_e_renda.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4239/pr_004_2021_-_credito_especial.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4430/pr_005_2021_-_credito_especial.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4431/pr_006_2021_-_associacao_e_contribuicao_acverc.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4432/pr_007_2021_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3952/proposicao_01.03.2021_medico_fisioterapeuta_e_pediatra.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3954/proposicao_rua_gemiano..odt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3955/proposicao_ratinho__2.odt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3956/proposicao_farmacia_do_sus.odt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3957/proposicao.odt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3958/proposicao_covid19_01.03.2021.odt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3959/proposicao_01.03.2021_poda_de_arvores.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3960/limpeza_boca_lobo.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3981/proposicao_iptu.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3982/infomacao_faixa_etaria.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3983/proposicao.odt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3984/proposicao_mocao_08.03.2021.odt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3985/proposicao_08.03.2021-1.odt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3986/proposicao_interior.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4015/proposicao_correios.odt" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4016/proposicao_15.03.2021_patrolamento.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4017/proposicao_empresas_locais_15.03.2021.odt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4018/proposicao_desinfeccao.odt" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4019/exmo_proposicao_sinaleira.odt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4020/tratamento_precoce.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4022/proposicao_mocao_22.03.2021.odt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4023/proposicao_ratinho__4_1.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4026/proposicao__centro_covid.odt" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4027/proposicao_diogo_lima.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4028/parcelamento_issqn.odt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4029/proposicao_kit.odt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4030/proposicao_29.03.2021.odt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4031/proposicao_mulher_destaque.odt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4032/prop.29.3.21-_mocao_de_repudio.odt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4033/proposicao_05.03.2021_inclusao_de_artigos.odt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4034/revisao_geral_anual.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4035/proposicao_travessa_dalmacio.odt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4036/proposicao_15.03.2021_bandeira_branca.odt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4037/proposicao_bueiros.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4038/proposicao_blanc.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4039/proposicao_dia_5_de_abril_veiculo_ok.odt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4040/proposicao_atualizacao_mapa.odt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4043/proposicao_bm.odt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4044/proposicao_transito.odt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4045/proposicao_12.04.2021.odt" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4046/proposicao_br290_alan.odt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4047/cemiterio.odt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4048/proposicao_ratinho__6.odt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4049/proposicao_segurancas.odt" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4057/insentivo_a_inseminacao.odt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4058/proposicao_creas.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4059/proposicao_19.04.2020_valos.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4060/proposicao_empreendedorismo.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4061/proposicao_ratinh__7.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4062/chipagem.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4063/proposicao_19.04.2021.odt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4068/proposicao_dia_do_desafio.odt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4069/proposicao_limpex.odt" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4070/proposicao_26.04.2021_bandeira_branca.odt" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4071/regularizacao_fundiaria.odt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4072/proposicao_26.04.2021.odt" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4074/proposicao_03.05.2021.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4075/proposicao_03-05-2021_centro.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4076/proposicao_09.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4077/proposicao_mocao_22.03.2021.odt" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4078/transito_03-05-21.odt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4079/proposicao_ciclovia.odt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4080/proposicao_pracas.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4081/proposicao_taxista.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4082/proposicao_10.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4083/reajuste_vale.odt" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4084/proposicao_convite_educacao.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4085/proposicao_10-05.2021_rua_recreativa.odt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4086/proposicao_10.05.2021.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4090/proposicao_17-05_italo_lena_centro.odt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4091/meio_ambiente.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4092/proposicao_combustivel.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4093/proposicao_pescadores.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4094/proposicao_11.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4095/casa_covid_17-05-21.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4096/proposicao_unidade_do_morrinhos.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4097/proposicao_bueiro.odt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4098/proposicao_17.05.2021.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4107/proposicao__patrolamento_24.05.2021.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4108/proposicao_11.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4109/proposicao_pontes.odt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4110/proposicao__frentistas_e_atendentes_serem_vacinados_nova_dia_24._05.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4111/proposicao_24.05.2021.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4119/proposicao_zona_dos_fagundes.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4120/proposicao_31.05.2021.odt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4121/proposicao_aculputura.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4122/mocao_de_repudio_prpop.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4123/lixeiras_bote.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4135/proposicao_07.06.2021_cerca_ubs_palmeira.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4136/proposicao_postos.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4137/proposicao_07.06.2021.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4143/proposicao_colocacao_de_canos.odt" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4144/bote_travessia.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4145/proposicao_14-06-2021_canteiros.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4146/proposicao_14.06.2021.odt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4147/proposicao_iluminacao_interior.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4155/proposicao_21.06..2021.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4156/proposicao_dengue.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4157/boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4158/proposicao_28.06.2021.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4161/proposicao_ponte_e_sinalizacao.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4162/proposicao_13.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4163/proposicao_programa_reducao-refaz..odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4164/proposicao_da_mocao.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4165/rs_401.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4166/proposicao__patrolamento_05.07.2021.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4167/proposicao_05.07.2021_posto_quiteria.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4168/proposicao_poste_petala.odt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4169/proposicao_ao_magisterio.odt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4171/proposicao__rede_baixa_no_porto_do_conde.odt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4173/proposicao_mocao_05.07.2021.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4179/proposicao_cep_rural.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4180/doacao_de_sangue_enviar.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4181/proposicao_consultas.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4182/proposicao_12.07.2021_praca_sao_thomas.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4192/proposicao_ruas.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4193/proposicao_14.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4194/proposicao__lei_municipal.odt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4195/lixeiras_bella_vista.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4196/proposicao__patrolamento_19.07.2021.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4197/proposicao_19.07.2021.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4202/proposicao_26-07-2021_curva_da_morte.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4203/proposicao_luciano_santana.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4204/estacionamento_ramiro_barcelos.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4205/proposicao_26.07.2021.odt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4206/proposicao_codigo_tributario.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4207/proposicao_26.07.2021_coletiva.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4211/proposicao_coletiva.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4212/proposicao_iluminacao_escola_minuano.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4213/proposicao_09-08-2021.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4214/proposicao_15.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4215/plano_diretor_contraton_049.2020.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4221/proposicao_quadra_de_futvolei.odt" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4222/proposicao_icms_gasolina.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4223/proposicao_16.08.2021_bandeira_branca.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4224/proposicao_combustivel_reiterando.odt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4225/proposicao_diogo_e_pico.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4226/proposicao_16.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4227/proposicao_16.08.2021_ederson_homenagem.odt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_dia_da_cultura_e_lazer.odt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4231/proposicao_23.08.2021sessao_ordinaria_costa_do_sutil.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4232/colocacao_de_placas_de_identificacao_de_nomes_de_rua.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4233/proposicao_estrada_dalmacio.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4234/proposicao_23-08_bb_fx_amarela.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4235/proposicao_20.07.2021_motivo_demora_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4236/proposicao_17.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4237/proposicao_23.08.2021_vacinas_percentual.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4238/pracinha.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4242/proposicao_30.08.2021_diretor_do_hospital_joao_batista_pozza.odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4243/proposicao_18.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4244/est._de_ratos.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4245/proposicao_praca_costa_sutil.odt" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4246/proposicao_30-08-2021.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4247/proposicao_20.07.2021_reguamentacao_da_lei_das_patrolagem.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4248/proposicao_do_interior.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_dia_da_cultura_e_lazer_interior.odt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4250/proposicao_30.08.2021_professores.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4254/saneamento_passo_da_cruz.odt" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4255/proposicao_ponte_do_joel.odt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4256/proposicao_19.04.2020_valos.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4257/proposicao_08.09.2021_anp.odt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4258/proposicao_0309_setembro.odt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4264/proposicao_01_ver._roger_marques_produtos_rurais.odt" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4278/prop.._lisi.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4279/proposicao_praca.odt" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4280/proposicao_centro_clinico.odt" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4281/roger_proposicao_2.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4282/proposicao_13.09.2021.odt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4283/proposicao_13.09.2021_sessao_solene_abrigo_municipal.odt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4284/mocao_de_apoio_-_proposicao.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4285/proposicao_21.09.2021_exigir_comprovante_de_vacinacao.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4286/bercario_industrial.odt" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4287/cuteleiroo.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4288/proposicao_ratinho.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4289/roger.odt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4291/proposicao_27.09.2021_bueiro.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4292/proposicao__patrolamento_27.09.2021.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4293/proposicao_ratinho__10.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4294/proposicao_27.09.2021_consehlo_de_idoso.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4295/proposicao_27.09.2021_trofeu_camara.odt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4296/jander_heberle.odt" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4297/proposicao_urbano_knorst.odt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4298/proposicao_emater.odt" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4299/proposicao_roger_4.odt" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4300/rua_celia_porto_do_conde..docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4301/proposicao_cortar_arvore.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4302/proposicao_jander.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4303/proposicao_04.10.2021_governador_do_estado.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4305/proposicao_mocao_bancada_psdb.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4311/proposicao_vitoria.odt" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4312/jander_gincana.odt" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4313/proposicao_13.09.2021_sessao_solene_ao_hospital_de_sao_jeronimo.odt" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4314/proposicao_calcada.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4315/proposicao_creche.odt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4316/proposicao_18-10-2021_bueiros_bb.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4317/proposicao_ratinho__12.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4318/proposicao_18.10.2021_distrito_palmeira.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4319/proposocao_18.10.2021_parada_de_onibus.odt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4323/proposicao_19.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4324/reuniao_animais.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4325/proposicao_25.10.2021_pracinha_praca.odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4326/proposicao_mocao_de_apoioamaro_e_pico.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4328/proposicao_dia_03_de_novembro.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4329/proposicao_03.11.2021_redutor_de_velocidade.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4330/proposicao_quadra_fernando_ramos.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4331/proposicao_03-11-2021.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4334/proposicao_ratinho__03_de_novembro.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4335/proposicao_absorventes.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4336/proposicao_ratinh__13.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4337/proposicao_do_dia_08.11.odt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4338/salva_vidas.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4339/proposicao_16.11.2021_premio_homem_destaque_diogo.odt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4340/proposicao_16.11.2021_premio_homem_destaque_amaro.odt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4341/proposicao_08.11.2021_agergs.odt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4342/proposicao_homem_destaque.odt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4343/proposicao_ratinho__homem_destaque.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4344/porposicao_ulbra_rodrigo.odt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4345/proposicao_16-11_homem_destaque.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4346/proposicao_homem_destaque_16.11.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4347/proposicao_16.11.2021_homem_destaque.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4348/proposicao_silver.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4349/proposicao_calendario_de_eventos_feira_artesao_e_feira_empreendedoras.odt" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4350/proposicao_placas_eva_alves.odt" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4351/proposicao_pastor.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4354/proposicao_22.11.2021_sessao_ordinaria_porto_do_conde.odt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4355/proposicao_titulo_de_cidadao.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4356/proposicao_22.11.2021_transporte_escolar.odt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4357/porposicao_ricardo_iee.odt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4358/proposicao_cidada_jeronimense.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4359/proposicao_cidadao.odt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4360/proposicao_22-11_passo_da_cruz.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4361/proposicao_22.11.2021_sessao_especial_emater_defesa_civil_agricultura_e_prefeito.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4365/proposicao_instagram_prefeitura.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4366/proposicao_coleta_de_sangue.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4367/balsa.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4368/proposicao_amaro.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4369/porposicao_ulbra_rodrigo.odt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4375/proposicao_29-11_porto_do_conde_-_onibus.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4392/rato.odt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4393/proposicao_0800_iluminacao_publica.odt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4394/proposicao_pastor.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4395/proposicao_cidadao_jeronimense.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4396/porposicao_titulo.odt" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4397/rato.odt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4398/proposicao_13.09.2021_sessao_solene_pastores_e_padre.odt" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4405/proposicao_20-12_terreno_igreja.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4406/proposicao_20.12.2021_turmas_multisseriadas.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4407/proposicao_terminal_passagens.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4408/proposicao_20.12.2021.odt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4409/proposicao_igreja.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4410/proposicao_bairro.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4441/proposicao_fundeb.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4442/proposicao_rocadeira.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4443/proposicao_27.12.2021_genesio_cervo.odt" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4050/resolucao_no_01.2021.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4066/resolucao_no_02.2021.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4170/resolucao_no_03.2021.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4172/resolucao_no_04.2021.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4433/pr_005_2021_-_credito_especial.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4434/pr_006_2021_-_associacao_e_contribuicao_acverc.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4435/pr_007_2021_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3953/mocao_proposicao_filha_andria.odt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4138/veto_no_01.21.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4139/veto_02.21.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3965/ata_01.21.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3966/ata_02.21.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4051/ata_03.21.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4052/ata_04.21.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4053/ata_05.21.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4054/ata_06.21.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4055/ata_07.21.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4113/ata_08.21.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4114/ata_09.21.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4115/ata_10.21.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4116/ata_11.21.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4117/ata_12.21.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4118/ata_13.21.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4140/ata_14.21.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4141/ata_15.21.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4175/ata_16.21.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4176/ata_17.21.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4177/ata_18.21.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4178/ata_19.21.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4217/ata_20.21.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4218/ata_21.21.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4219/ata_22.21.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4271/ata_24.21.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4272/ata_25.21.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4274/ata_26.21.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4275/ata_27.21.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4276/ata_28.21.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4277/ata_29.21.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4376/ata_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4377/ata_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4378/ata_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4379/ata_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4380/ata_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4381/ata_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4382/ata_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4383/ata_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4384/ata_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4385/ata_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4386/ata_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4436/ata_41.21.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4437/ata_42.21.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4438/ata_43.21.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4439/ata_44.21.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4746/ata_45.21.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4056/decreto_legislativo_01.21.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4712/decreto_legislativo_02.21.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4713/decreto_legislativo_03.21.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4714/decreto_legislativo_04.21.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10432/01-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10433/02-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10434/03-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10435/04-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10437/05-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10438/06-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10439/07-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10442/08-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10443/09-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10445/10-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10446/11-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10448/12-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10449/13-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10450/14-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10451/15-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10452/16-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10453/17-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10454/18-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10455/19-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10456/20-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10457/21-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10458/22-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10459/23-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10460/24-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10461/25-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10462/26-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10463/27-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10464/28-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10465/29-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10466/30-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10467/32-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10468/33-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10469/34-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10470/35-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10472/36-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10473/37-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10474/38-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10471/39-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10476/40-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10477/41-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10478/42-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10475/43-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10479/44-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10480/45-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/10481/46-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3967/portaria_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3968/portaria_2.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3969/portaria_3.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3970/portaria_4.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3971/portaria_5.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3972/portaria_6.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3973/portaria_7.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3974/portaria_8.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3975/portaria_9.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3976/portaria_10.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3977/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3978/portaria_12.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3991/portaria_13.2021.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3992/portaria_14.2021.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3993/portaria_15.2021.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3994/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3995/portaria_17.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3996/portaria_18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3997/portaria_19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3998/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3999/portaria_21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4000/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4001/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4002/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4003/portaria_25.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4004/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4005/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4006/portaria_28.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4008/portaria_30.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4009/portaria_31.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4010/portaria_32.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4011/portaria_33.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4012/portaria_34.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4013/portaria_35.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4014/portaria_36.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4124/portaria_n_37-21.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4125/portaria_no_38-21.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4126/portaria_no_39-21.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4127/portaria_no_40-21.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4128/portaria_no_41-21.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4130/portaria_no_43-21.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4131/portaria_no_44-21.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4132/portaria_no_45-21.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4133/portaria_no_46-21.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4134/portaria_no_47-21.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4142/portaria_48.2021.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4266/portaria_49.2021.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4269/portaria_50._2021.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4419/portaria_51.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4420/portaria_52.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4421/portaria_53.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4422/portaria_54.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4423/portaria_55.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4424/portaria_56.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4425/portaria_57.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4426/portaria_58.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4427/portaria_59.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4428/portaria_60.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4429/portaria_61.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4440/portaria_62.2021.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/5046/ccf23012023_0002.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/5047/ccf23012023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4041/pll__001_2021_-_lista_saude.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4042/pll__002_2021_-_convenio_clinicas_medicas.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4064/pll__003_2021_-_apreensao_de_animais.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4065/pll__004_2021_-_programa_animais.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4073/pll_005_2021_-_banco_de_empregos.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4112/pll__006__2021_-_camaras_de_seguranca.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4152/pll_007_2021_-_farmacia_movel.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4174/pll_008_2021_-_dia_do_lgbqia.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4187/projeto_de_lei_legislativo_09.21.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4188/pll_010_2021_-programa_apreenssao_de_animais.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4189/pll_011_2021_-_camaras_de_seguranca_ii.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4190/pll_012_2021_-_farmacia_movel_ii.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4209/pll_013_2021_-_farmacia_solidaria.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4210/pll_014_2021_-_empresa_amiga_da_escola.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4216/pll_015_2021_-_escritorio_defesa_da_mulher_1.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4240/pll_016_2021_-_semana_municipal_do_ciclismo.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4241/pll_017_2021_-_contribuicao_ipe.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4322/pll_018_2021_-_tradicionalismo.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3941/projeto_001_-_contrato_emergencial_educacao_2021.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3942/projeto_002_-_apae_2021.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3943/projeto_003_-_contrato_emergencial_monitor_e_servente_abrigo.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3944/projeto_004_-_contrato_emergencial_operador_retro__-_conderpa.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3946/projeto_006_-_contrato_emergencial_serventes_e_vigias.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3947/projeto_007_-_contrato_emergencial_saude_-_enfer_motorista_servente.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3948/projeto_008_-_credito_especial_rec_divida_vivo_e_berenice.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3949/projeto_009_-_contrato_emergencial_operador_retro_interior_1.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3950/projeto_010_-_credito_especial_camara_vereadores_1.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3961/projeto_011_-_contrato_emergencial_operario_sec._obras_2.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3962/projeto_012_-_contrato_emergencial_professor_geografia_sec._educacao_1....docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3963/projeto_013_-_credito_especial_saude_ambulancia.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3964/projeto_014_-_contrato_emergencial_saude_-_tecnicos_enf_covid.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3987/projeto_015_-_vacinas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3988/projeto_016_-_consorcio_fnp_vacina_covid.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3989/projeto_017_-_repasse_consorcio_ciga_uti.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3990/projeto_018_-_credito_especial_consorcio_uti.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4021/projeto_019_-_novo_conselho_fundeb.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4024/projeto_020_-_contrato_emergencial_saude.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4025/projeto_021_-_altera_lei_3931_contrato_emergencial_operario_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4067/projeto_022_-_credito_especial_saude_covid_180mil.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4087/projeto_023_-_credito_especial_100mil_estrada.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4088/projeto_024_-_conselho_de_turismo.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4089/anexo_projeto_025_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4099/projeto_026_-_contrato_emergencial_01_monitor_abrigo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4100/projeto_027_-_contrato_emergencial_02_vigias.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4101/projeto_028_-_contrato_emergencial_02_operador_retro.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4102/projeto_029_-_contrato_emergencial_02_calceteiros.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4103/projeto_030_-_contrato_emergencial_02_motorista_educacao.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4104/projeto_031_-_contrato_emergencial_02_operarios_01_pedreiro.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4148/projeto_032_-_credito_especial_40mil_banheiros.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4149/projeto_033_-_credito_especial_saude_10mil_covid_locacao_imovel.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4150/projeto_034_-_animais_grande_porte_-_art_99_1.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4151/projeto_035_-_contrato_emergencial_vigias_04_1.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4153/projeto_036_-_aliquotas_rpps.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4154/projeto_037_-_contrato_emergencial_vigias_04_-_creche.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4159/projeto_038_-_credito_suplementar_900_mil_saude_educaca.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4160/projeto_039_-_convenio_sebrae_educacao.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4183/projeto_040_-_contrato_emergencial_saude_-_venc_julho_agosto.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4184/projeto_041_-_contrato_emergencial_01_operario.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4186/projeto_043_-_contrato_emergencial_medido_veterinario_saude_agric.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4191/projeto_044_-_aliquota_suplementar_rpps_passivo_atuarial.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4198/projeto_045_-_pavimenta_rs.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4199/projeto_046_-_contrato_emergencial_01_motorista__01_prof_matematica_educ....docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4200/projeto_047_-_credito_especial_saude_100mil_covid.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4201/projeto_048_-_credito_especial_saude_160mil_castramovel.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4208/projeto_049_-_contrato_emergencial_01_eletrecista.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4229/projeto_050_-_doacao_de_bens_moveis_inserviveis.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4230/ppa_2022_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4251/projeto_052_-_credito_especial_modernizacao_praca.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4252/projeto_053_-_credito_especial_anos_anteriores_-_aluguel_creas.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4253/projeto_054_-_medalha_merito_saude_pandemia_covid_19.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4265/projeto_056_-_altera_lei_3819_-_exclui_refaz.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4267/projeto_057_-_refaz_2021.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4268/projeto_058_-_contrato_emergencial_01_servente.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4270/projeto_059_-_contrato_emergencial_01_prof_educ_infantil.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4290/projeto_060_-_nome_ubs_bairro_sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4273/projeto_061_-_revisao_plano_diretor_altera_lei_2854.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4306/projeto_062_-_altera_lei_3983_-_medalha_merito_saude_covid.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4307/projeto_063_-_credito_especial_anos_anteriores_-_saude_e_obras.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4308/projeto_064_-_credito_especial_-_emenda_50mil_apae.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4309/projeto_065_-_apae_emenda_parlamentar_50_mil.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4310/projeto_066_-_contrato_emergencial_01_monitor_abrigo.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4320/projeto_067_-_contrato_emergencial_saude_-_terapeuta_psico_servente.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4321/projeto_068_-_cessao_uso_predio_praca_camara_vereadores.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4327/projeto_069_-_prorroga_refaz_2021.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4332/p_lei_ldo_2022_anexos.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4333/projeto_071_-_cedencia_ginasio_circo_show_play.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4387/projeto_072_-_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4352/projeto_073_-_contrato_emergencial_fiscalizacao_agentes_e_fiscal.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4353/projeto_074_-_cedencia_rolo_compac_charqueadas.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4362/projeto_075_-_credito_suplementar_300_mil_saude_emenda.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4363/projeto_076_-_credito_suplementar_85_mil_saude_farmacia.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4364/projeto_077_-_credito_especial_-_tmw_rec_divida_anos_anteriores.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4370/projeto_078_-_merito_jeronimense.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4371/projeto_079_-_cidadao_jeronimense_luciano_franca_de_britto.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4372/projeto_080_-_cidadao_jeronimense_ricardo_baptista_moreira.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4373/projeto_081_-_cidadao_jeronimense_sandra_regina_silveira_de_souza.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4374/projeto_082_-_cidadao_jeronimense_antonio_carlos_gomes_da_silva.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4388/projeto_083_-_institui_a_taxa_manejo_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4389/projeto_084_-_altera_o_codigo_tributario_telefonia.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4390/projeto_085_-_contrato_emergencial_saude_-_farmaceutico.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4391/projeto_086_-_prorroga_refaz_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4399/projeto_087_-_isencao_iptu_multilab_2022.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4400/projeto_088_-_altera_acumulo_gratificacoes.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4401/projeto_089_-_aditivo_corsan.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4402/projeto_090_-_contrato_emergencial_educacao_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4403/projeto_091_-_cidadao_jeronimense_ariane_de_souza_fagonde.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4404/projeto_092_-_cidadao_jeronimense_luis_carlos_rosa_de_souza.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4411/projeto_093_-_convenio_justica_federal_cedencia_servidores.docx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4412/projeto_094_-_loa_2022.docx" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4413/projeto_095_-_credito_especial_rua_barca.docx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4414/projeto_096_-_credito_suplementar_folha_1.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4415/projeto_097_-_credito_suplementar_saude_covid_maior.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4416/projeto_098_-_apae_2022.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4417/projeto_099_-_consepro_2022.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4418/projeto_100_-_casa_da_crianca_2022.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4105/pr_002_-_2021_-_veiculos.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4106/pr_003_2021_-_cria_a_comissao_em_defesa_do_emprego_e_renda.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4239/pr_004_2021_-_credito_especial.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4430/pr_005_2021_-_credito_especial.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4431/pr_006_2021_-_associacao_e_contribuicao_acverc.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4432/pr_007_2021_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3952/proposicao_01.03.2021_medico_fisioterapeuta_e_pediatra.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3954/proposicao_rua_gemiano..odt" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3955/proposicao_ratinho__2.odt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3956/proposicao_farmacia_do_sus.odt" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3957/proposicao.odt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3958/proposicao_covid19_01.03.2021.odt" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3959/proposicao_01.03.2021_poda_de_arvores.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3960/limpeza_boca_lobo.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3981/proposicao_iptu.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3982/infomacao_faixa_etaria.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3983/proposicao.odt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3984/proposicao_mocao_08.03.2021.odt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3985/proposicao_08.03.2021-1.odt" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3986/proposicao_interior.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4015/proposicao_correios.odt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4016/proposicao_15.03.2021_patrolamento.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4017/proposicao_empresas_locais_15.03.2021.odt" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4018/proposicao_desinfeccao.odt" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4019/exmo_proposicao_sinaleira.odt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4020/tratamento_precoce.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4022/proposicao_mocao_22.03.2021.odt" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4023/proposicao_ratinho__4_1.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4026/proposicao__centro_covid.odt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4027/proposicao_diogo_lima.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4028/parcelamento_issqn.odt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4029/proposicao_kit.odt" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4030/proposicao_29.03.2021.odt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4031/proposicao_mulher_destaque.odt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4032/prop.29.3.21-_mocao_de_repudio.odt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4033/proposicao_05.03.2021_inclusao_de_artigos.odt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4034/revisao_geral_anual.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4035/proposicao_travessa_dalmacio.odt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4036/proposicao_15.03.2021_bandeira_branca.odt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4037/proposicao_bueiros.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4038/proposicao_blanc.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4039/proposicao_dia_5_de_abril_veiculo_ok.odt" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4040/proposicao_atualizacao_mapa.odt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4043/proposicao_bm.odt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4044/proposicao_transito.odt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4045/proposicao_12.04.2021.odt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4046/proposicao_br290_alan.odt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4047/cemiterio.odt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4048/proposicao_ratinho__6.odt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4049/proposicao_segurancas.odt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4057/insentivo_a_inseminacao.odt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4058/proposicao_creas.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4059/proposicao_19.04.2020_valos.odt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4060/proposicao_empreendedorismo.odt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4061/proposicao_ratinh__7.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4062/chipagem.odt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4063/proposicao_19.04.2021.odt" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4068/proposicao_dia_do_desafio.odt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4069/proposicao_limpex.odt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4070/proposicao_26.04.2021_bandeira_branca.odt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4071/regularizacao_fundiaria.odt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4072/proposicao_26.04.2021.odt" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4074/proposicao_03.05.2021.odt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4075/proposicao_03-05-2021_centro.odt" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4076/proposicao_09.odt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4077/proposicao_mocao_22.03.2021.odt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4078/transito_03-05-21.odt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4079/proposicao_ciclovia.odt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4080/proposicao_pracas.odt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4081/proposicao_taxista.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4082/proposicao_10.odt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4083/reajuste_vale.odt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4084/proposicao_convite_educacao.odt" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4085/proposicao_10-05.2021_rua_recreativa.odt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4086/proposicao_10.05.2021.odt" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4090/proposicao_17-05_italo_lena_centro.odt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4091/meio_ambiente.odt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4092/proposicao_combustivel.odt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4093/proposicao_pescadores.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4094/proposicao_11.odt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4095/casa_covid_17-05-21.odt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4096/proposicao_unidade_do_morrinhos.odt" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4097/proposicao_bueiro.odt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4098/proposicao_17.05.2021.odt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4107/proposicao__patrolamento_24.05.2021.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4108/proposicao_11.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4109/proposicao_pontes.odt" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4110/proposicao__frentistas_e_atendentes_serem_vacinados_nova_dia_24._05.odt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4111/proposicao_24.05.2021.odt" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4119/proposicao_zona_dos_fagundes.odt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4120/proposicao_31.05.2021.odt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4121/proposicao_aculputura.odt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4122/mocao_de_repudio_prpop.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4123/lixeiras_bote.odt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4135/proposicao_07.06.2021_cerca_ubs_palmeira.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4136/proposicao_postos.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4137/proposicao_07.06.2021.odt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4143/proposicao_colocacao_de_canos.odt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4144/bote_travessia.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4145/proposicao_14-06-2021_canteiros.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4146/proposicao_14.06.2021.odt" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4147/proposicao_iluminacao_interior.odt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4155/proposicao_21.06..2021.odt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4156/proposicao_dengue.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4157/boca_de_lobo.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4158/proposicao_28.06.2021.odt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4161/proposicao_ponte_e_sinalizacao.odt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4162/proposicao_13.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4163/proposicao_programa_reducao-refaz..odt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4164/proposicao_da_mocao.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4165/rs_401.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4166/proposicao__patrolamento_05.07.2021.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4167/proposicao_05.07.2021_posto_quiteria.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4168/proposicao_poste_petala.odt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4169/proposicao_ao_magisterio.odt" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4171/proposicao__rede_baixa_no_porto_do_conde.odt" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4173/proposicao_mocao_05.07.2021.odt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4179/proposicao_cep_rural.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4180/doacao_de_sangue_enviar.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4181/proposicao_consultas.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4182/proposicao_12.07.2021_praca_sao_thomas.odt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4192/proposicao_ruas.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4193/proposicao_14.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4194/proposicao__lei_municipal.odt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4195/lixeiras_bella_vista.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4196/proposicao__patrolamento_19.07.2021.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4197/proposicao_19.07.2021.odt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4202/proposicao_26-07-2021_curva_da_morte.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4203/proposicao_luciano_santana.odt" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4204/estacionamento_ramiro_barcelos.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4205/proposicao_26.07.2021.odt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4206/proposicao_codigo_tributario.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4207/proposicao_26.07.2021_coletiva.odt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4211/proposicao_coletiva.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4212/proposicao_iluminacao_escola_minuano.odt" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4213/proposicao_09-08-2021.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4214/proposicao_15.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4215/plano_diretor_contraton_049.2020.odt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4221/proposicao_quadra_de_futvolei.odt" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4222/proposicao_icms_gasolina.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4223/proposicao_16.08.2021_bandeira_branca.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4224/proposicao_combustivel_reiterando.odt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4225/proposicao_diogo_e_pico.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4226/proposicao_16.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4227/proposicao_16.08.2021_ederson_homenagem.odt" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4228/indicacao_dia_da_cultura_e_lazer.odt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4231/proposicao_23.08.2021sessao_ordinaria_costa_do_sutil.odt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4232/colocacao_de_placas_de_identificacao_de_nomes_de_rua.odt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4233/proposicao_estrada_dalmacio.odt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4234/proposicao_23-08_bb_fx_amarela.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4235/proposicao_20.07.2021_motivo_demora_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4236/proposicao_17.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4237/proposicao_23.08.2021_vacinas_percentual.odt" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4238/pracinha.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4242/proposicao_30.08.2021_diretor_do_hospital_joao_batista_pozza.odt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4243/proposicao_18.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4244/est._de_ratos.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4245/proposicao_praca_costa_sutil.odt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4246/proposicao_30-08-2021.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4247/proposicao_20.07.2021_reguamentacao_da_lei_das_patrolagem.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4248/proposicao_do_interior.odt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4249/indicacao_dia_da_cultura_e_lazer_interior.odt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4250/proposicao_30.08.2021_professores.odt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4254/saneamento_passo_da_cruz.odt" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4255/proposicao_ponte_do_joel.odt" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4256/proposicao_19.04.2020_valos.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4257/proposicao_08.09.2021_anp.odt" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4258/proposicao_0309_setembro.odt" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4264/proposicao_01_ver._roger_marques_produtos_rurais.odt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4278/prop.._lisi.odt" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4279/proposicao_praca.odt" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4280/proposicao_centro_clinico.odt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4281/roger_proposicao_2.odt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4282/proposicao_13.09.2021.odt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4283/proposicao_13.09.2021_sessao_solene_abrigo_municipal.odt" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4284/mocao_de_apoio_-_proposicao.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4285/proposicao_21.09.2021_exigir_comprovante_de_vacinacao.odt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4286/bercario_industrial.odt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4287/cuteleiroo.odt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4288/proposicao_ratinho.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4289/roger.odt" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4291/proposicao_27.09.2021_bueiro.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4292/proposicao__patrolamento_27.09.2021.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4293/proposicao_ratinho__10.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4294/proposicao_27.09.2021_consehlo_de_idoso.odt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4295/proposicao_27.09.2021_trofeu_camara.odt" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4296/jander_heberle.odt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4297/proposicao_urbano_knorst.odt" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4298/proposicao_emater.odt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4299/proposicao_roger_4.odt" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4300/rua_celia_porto_do_conde..docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4301/proposicao_cortar_arvore.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4302/proposicao_jander.odt" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4303/proposicao_04.10.2021_governador_do_estado.odt" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4305/proposicao_mocao_bancada_psdb.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4311/proposicao_vitoria.odt" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4312/jander_gincana.odt" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4313/proposicao_13.09.2021_sessao_solene_ao_hospital_de_sao_jeronimo.odt" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4314/proposicao_calcada.odt" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4315/proposicao_creche.odt" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4316/proposicao_18-10-2021_bueiros_bb.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4317/proposicao_ratinho__12.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4318/proposicao_18.10.2021_distrito_palmeira.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4319/proposocao_18.10.2021_parada_de_onibus.odt" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4323/proposicao_19.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4324/reuniao_animais.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4325/proposicao_25.10.2021_pracinha_praca.odt" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4326/proposicao_mocao_de_apoioamaro_e_pico.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4328/proposicao_dia_03_de_novembro.odt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4329/proposicao_03.11.2021_redutor_de_velocidade.odt" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4330/proposicao_quadra_fernando_ramos.odt" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4331/proposicao_03-11-2021.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4334/proposicao_ratinho__03_de_novembro.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4335/proposicao_absorventes.doc" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4336/proposicao_ratinh__13.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4337/proposicao_do_dia_08.11.odt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4338/salva_vidas.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4339/proposicao_16.11.2021_premio_homem_destaque_diogo.odt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4340/proposicao_16.11.2021_premio_homem_destaque_amaro.odt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4341/proposicao_08.11.2021_agergs.odt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4342/proposicao_homem_destaque.odt" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4343/proposicao_ratinho__homem_destaque.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4344/porposicao_ulbra_rodrigo.odt" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4345/proposicao_16-11_homem_destaque.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4346/proposicao_homem_destaque_16.11.odt" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4347/proposicao_16.11.2021_homem_destaque.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4348/proposicao_silver.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4349/proposicao_calendario_de_eventos_feira_artesao_e_feira_empreendedoras.odt" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4350/proposicao_placas_eva_alves.odt" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4351/proposicao_pastor.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4354/proposicao_22.11.2021_sessao_ordinaria_porto_do_conde.odt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4355/proposicao_titulo_de_cidadao.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4356/proposicao_22.11.2021_transporte_escolar.odt" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4357/porposicao_ricardo_iee.odt" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4358/proposicao_cidada_jeronimense.odt" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4359/proposicao_cidadao.odt" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4360/proposicao_22-11_passo_da_cruz.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4361/proposicao_22.11.2021_sessao_especial_emater_defesa_civil_agricultura_e_prefeito.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4365/proposicao_instagram_prefeitura.odt" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4366/proposicao_coleta_de_sangue.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4367/balsa.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4368/proposicao_amaro.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4369/porposicao_ulbra_rodrigo.odt" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4375/proposicao_29-11_porto_do_conde_-_onibus.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4392/rato.odt" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4393/proposicao_0800_iluminacao_publica.odt" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4394/proposicao_pastor.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4395/proposicao_cidadao_jeronimense.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4396/porposicao_titulo.odt" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4397/rato.odt" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4398/proposicao_13.09.2021_sessao_solene_pastores_e_padre.odt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4405/proposicao_20-12_terreno_igreja.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4406/proposicao_20.12.2021_turmas_multisseriadas.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4407/proposicao_terminal_passagens.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4408/proposicao_20.12.2021.odt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4409/proposicao_igreja.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4410/proposicao_bairro.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4441/proposicao_fundeb.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4442/proposicao_rocadeira.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4443/proposicao_27.12.2021_genesio_cervo.odt" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4050/resolucao_no_01.2021.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4066/resolucao_no_02.2021.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4170/resolucao_no_03.2021.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4172/resolucao_no_04.2021.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4433/pr_005_2021_-_credito_especial.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4434/pr_006_2021_-_associacao_e_contribuicao_acverc.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4435/pr_007_2021_-_credito_suplementar.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/3953/mocao_proposicao_filha_andria.odt" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4138/veto_no_01.21.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saojeronimo.rs.leg.br/media/sapl/public/materialegislativa/2021/4139/veto_02.21.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H505"/>
+  <dimension ref="A1:H551"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="165.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7885,11632 +8303,12825 @@
       </c>
       <c r="G58" s="1" t="s">
         <v>230</v>
       </c>
       <c r="H58" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>232</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>45</v>
       </c>
       <c r="D59" t="s">
         <v>207</v>
       </c>
       <c r="E59" t="s">
         <v>208</v>
       </c>
       <c r="F59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>49</v>
       </c>
       <c r="D60" t="s">
         <v>207</v>
       </c>
       <c r="E60" t="s">
         <v>208</v>
       </c>
       <c r="F60" t="s">
         <v>25</v>
       </c>
       <c r="G60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H60" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>53</v>
       </c>
       <c r="D61" t="s">
         <v>207</v>
       </c>
       <c r="E61" t="s">
         <v>208</v>
       </c>
       <c r="F61" t="s">
         <v>25</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H61" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>57</v>
       </c>
       <c r="D62" t="s">
         <v>207</v>
       </c>
       <c r="E62" t="s">
         <v>208</v>
       </c>
       <c r="F62" t="s">
         <v>25</v>
       </c>
       <c r="G62" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H62" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>61</v>
       </c>
       <c r="D63" t="s">
         <v>207</v>
       </c>
       <c r="E63" t="s">
         <v>208</v>
       </c>
       <c r="F63" t="s">
         <v>25</v>
       </c>
       <c r="G63" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H63" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>65</v>
       </c>
       <c r="D64" t="s">
         <v>207</v>
       </c>
       <c r="E64" t="s">
         <v>208</v>
       </c>
       <c r="F64" t="s">
         <v>25</v>
       </c>
       <c r="G64" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H64" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>69</v>
       </c>
       <c r="D65" t="s">
         <v>207</v>
       </c>
       <c r="E65" t="s">
         <v>208</v>
       </c>
       <c r="F65" t="s">
         <v>25</v>
       </c>
       <c r="G65" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H65" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
         <v>73</v>
       </c>
       <c r="D66" t="s">
         <v>207</v>
       </c>
       <c r="E66" t="s">
         <v>208</v>
       </c>
       <c r="F66" t="s">
         <v>25</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H66" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>77</v>
       </c>
       <c r="D67" t="s">
         <v>207</v>
       </c>
       <c r="E67" t="s">
         <v>208</v>
       </c>
       <c r="F67" t="s">
         <v>25</v>
       </c>
       <c r="G67" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H67" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
         <v>81</v>
       </c>
       <c r="D68" t="s">
         <v>207</v>
       </c>
       <c r="E68" t="s">
         <v>208</v>
       </c>
       <c r="F68" t="s">
         <v>25</v>
       </c>
       <c r="G68" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H68" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
         <v>85</v>
       </c>
       <c r="D69" t="s">
         <v>207</v>
       </c>
       <c r="E69" t="s">
         <v>208</v>
       </c>
       <c r="F69" t="s">
         <v>25</v>
       </c>
       <c r="G69" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H69" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
         <v>89</v>
       </c>
       <c r="D70" t="s">
         <v>207</v>
       </c>
       <c r="E70" t="s">
         <v>208</v>
       </c>
       <c r="F70" t="s">
         <v>25</v>
       </c>
       <c r="G70" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H70" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
         <v>93</v>
       </c>
       <c r="D71" t="s">
         <v>207</v>
       </c>
       <c r="E71" t="s">
         <v>208</v>
       </c>
       <c r="F71" t="s">
         <v>25</v>
       </c>
       <c r="G71" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H71" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
         <v>97</v>
       </c>
       <c r="D72" t="s">
         <v>207</v>
       </c>
       <c r="E72" t="s">
         <v>208</v>
       </c>
       <c r="F72" t="s">
         <v>25</v>
       </c>
       <c r="G72" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H72" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
         <v>101</v>
       </c>
       <c r="D73" t="s">
         <v>207</v>
       </c>
       <c r="E73" t="s">
         <v>208</v>
       </c>
       <c r="F73" t="s">
         <v>25</v>
       </c>
       <c r="G73" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H73" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
         <v>105</v>
       </c>
       <c r="D74" t="s">
         <v>207</v>
       </c>
       <c r="E74" t="s">
         <v>208</v>
       </c>
       <c r="F74" t="s">
         <v>25</v>
       </c>
       <c r="G74" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H74" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
         <v>109</v>
       </c>
       <c r="D75" t="s">
         <v>207</v>
       </c>
       <c r="E75" t="s">
         <v>208</v>
       </c>
       <c r="F75" t="s">
         <v>25</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H75" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
         <v>113</v>
       </c>
       <c r="D76" t="s">
         <v>207</v>
       </c>
       <c r="E76" t="s">
         <v>208</v>
       </c>
       <c r="F76" t="s">
         <v>25</v>
       </c>
       <c r="G76" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H76" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
         <v>117</v>
       </c>
       <c r="D77" t="s">
         <v>207</v>
       </c>
       <c r="E77" t="s">
         <v>208</v>
       </c>
       <c r="G77" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H77" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>121</v>
       </c>
       <c r="D78" t="s">
         <v>207</v>
       </c>
       <c r="E78" t="s">
         <v>208</v>
       </c>
       <c r="F78" t="s">
         <v>25</v>
       </c>
       <c r="G78" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H78" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>125</v>
       </c>
       <c r="D79" t="s">
         <v>207</v>
       </c>
       <c r="E79" t="s">
         <v>208</v>
       </c>
       <c r="F79" t="s">
         <v>25</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>102</v>
+        <v>293</v>
       </c>
       <c r="H79" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>295</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>129</v>
       </c>
       <c r="D80" t="s">
         <v>207</v>
       </c>
       <c r="E80" t="s">
         <v>208</v>
       </c>
       <c r="F80" t="s">
         <v>25</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>296</v>
       </c>
       <c r="H80" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>298</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D81" t="s">
         <v>207</v>
       </c>
       <c r="E81" t="s">
         <v>208</v>
       </c>
       <c r="F81" t="s">
         <v>25</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>299</v>
       </c>
       <c r="H81" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>301</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D82" t="s">
         <v>207</v>
       </c>
       <c r="E82" t="s">
         <v>208</v>
       </c>
       <c r="F82" t="s">
         <v>25</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>302</v>
       </c>
       <c r="H82" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
         <v>304</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="D83" t="s">
         <v>207</v>
       </c>
       <c r="E83" t="s">
         <v>208</v>
       </c>
       <c r="F83" t="s">
         <v>25</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>305</v>
       </c>
       <c r="H83" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
         <v>307</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="D84" t="s">
         <v>207</v>
       </c>
       <c r="E84" t="s">
         <v>208</v>
       </c>
       <c r="F84" t="s">
         <v>25</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>308</v>
       </c>
       <c r="H84" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
         <v>310</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="D85" t="s">
         <v>207</v>
       </c>
       <c r="E85" t="s">
         <v>208</v>
       </c>
       <c r="F85" t="s">
         <v>25</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>311</v>
       </c>
       <c r="H85" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>313</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="D86" t="s">
         <v>207</v>
       </c>
       <c r="E86" t="s">
         <v>208</v>
       </c>
       <c r="F86" t="s">
         <v>25</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>314</v>
       </c>
       <c r="H86" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>316</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D87" t="s">
         <v>207</v>
       </c>
       <c r="E87" t="s">
         <v>208</v>
       </c>
       <c r="F87" t="s">
         <v>25</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>317</v>
       </c>
       <c r="H87" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>319</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D88" t="s">
         <v>207</v>
       </c>
       <c r="E88" t="s">
         <v>208</v>
       </c>
       <c r="F88" t="s">
         <v>25</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>320</v>
       </c>
       <c r="H88" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>322</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="D89" t="s">
         <v>207</v>
       </c>
       <c r="E89" t="s">
         <v>208</v>
       </c>
       <c r="F89" t="s">
         <v>25</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>323</v>
       </c>
       <c r="H89" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>325</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="D90" t="s">
         <v>207</v>
       </c>
       <c r="E90" t="s">
         <v>208</v>
       </c>
       <c r="F90" t="s">
         <v>25</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>326</v>
       </c>
       <c r="H90" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>328</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D91" t="s">
         <v>207</v>
       </c>
       <c r="E91" t="s">
         <v>208</v>
       </c>
       <c r="F91" t="s">
         <v>25</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>329</v>
       </c>
       <c r="H91" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>331</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="D92" t="s">
         <v>207</v>
       </c>
       <c r="E92" t="s">
         <v>208</v>
       </c>
       <c r="F92" t="s">
         <v>25</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>102</v>
+        <v>332</v>
       </c>
       <c r="H92" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="D93" t="s">
         <v>207</v>
       </c>
       <c r="E93" t="s">
         <v>208</v>
       </c>
       <c r="F93" t="s">
         <v>25</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H93" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="D94" t="s">
         <v>207</v>
       </c>
       <c r="E94" t="s">
         <v>208</v>
       </c>
       <c r="F94" t="s">
         <v>25</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H94" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>189</v>
+        <v>341</v>
       </c>
       <c r="D95" t="s">
         <v>207</v>
       </c>
       <c r="E95" t="s">
         <v>208</v>
       </c>
       <c r="F95" t="s">
         <v>25</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="H95" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D96" t="s">
         <v>207</v>
       </c>
       <c r="E96" t="s">
         <v>208</v>
       </c>
       <c r="F96" t="s">
         <v>25</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>344</v>
+        <v>102</v>
       </c>
       <c r="H96" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>347</v>
+        <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E97" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F97" t="s">
         <v>25</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="H97" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>351</v>
+        <v>16</v>
       </c>
       <c r="D98" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E98" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F98" t="s">
         <v>25</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H98" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>355</v>
+        <v>20</v>
       </c>
       <c r="D99" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E99" t="s">
-        <v>208</v>
+        <v>349</v>
+      </c>
+      <c r="F99" t="s">
+        <v>25</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>356</v>
       </c>
       <c r="H99" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
         <v>358</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="D100" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E100" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F100" t="s">
         <v>25</v>
       </c>
       <c r="G100" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H100" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>363</v>
+        <v>29</v>
       </c>
       <c r="D101" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E101" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F101" t="s">
         <v>25</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="H101" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>367</v>
+        <v>33</v>
       </c>
       <c r="D102" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E102" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F102" t="s">
         <v>25</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="H102" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>371</v>
+        <v>37</v>
       </c>
       <c r="D103" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E103" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F103" t="s">
         <v>25</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="H103" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>375</v>
+        <v>41</v>
       </c>
       <c r="D104" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E104" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F104" t="s">
         <v>25</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="H104" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>379</v>
+        <v>45</v>
       </c>
       <c r="D105" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E105" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F105" t="s">
-        <v>25</v>
+        <v>374</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="H105" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>383</v>
+        <v>49</v>
       </c>
       <c r="D106" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E106" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F106" t="s">
         <v>25</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="H106" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>387</v>
+        <v>53</v>
       </c>
       <c r="D107" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E107" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F107" t="s">
         <v>25</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="H107" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>391</v>
+        <v>57</v>
       </c>
       <c r="D108" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E108" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F108" t="s">
         <v>25</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="H108" t="s">
-        <v>393</v>
+        <v>385</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>394</v>
+        <v>386</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>395</v>
+        <v>61</v>
       </c>
       <c r="D109" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E109" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F109" t="s">
         <v>25</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="H109" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>398</v>
+        <v>389</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>399</v>
+        <v>65</v>
       </c>
       <c r="D110" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E110" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F110" t="s">
         <v>25</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="H110" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>403</v>
+        <v>69</v>
       </c>
       <c r="D111" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E111" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F111" t="s">
         <v>25</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="H111" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>407</v>
+        <v>73</v>
       </c>
       <c r="D112" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E112" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F112" t="s">
         <v>25</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
       <c r="H112" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>411</v>
+        <v>77</v>
       </c>
       <c r="D113" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E113" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F113" t="s">
         <v>25</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="H113" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>414</v>
+        <v>401</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>415</v>
+        <v>81</v>
       </c>
       <c r="D114" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E114" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F114" t="s">
         <v>25</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="H114" t="s">
-        <v>417</v>
+        <v>403</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>418</v>
+        <v>404</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>419</v>
+        <v>85</v>
       </c>
       <c r="D115" t="s">
-        <v>207</v>
+        <v>348</v>
       </c>
       <c r="E115" t="s">
-        <v>208</v>
+        <v>349</v>
       </c>
       <c r="F115" t="s">
         <v>25</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>102</v>
+        <v>405</v>
       </c>
       <c r="H115" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>421</v>
+        <v>407</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D116" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E116" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F116" t="s">
-        <v>424</v>
+        <v>25</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>425</v>
+        <v>408</v>
       </c>
       <c r="H116" t="s">
-        <v>426</v>
+        <v>409</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>427</v>
+        <v>410</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="D117" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E117" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F117" t="s">
-        <v>424</v>
+        <v>25</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="H117" t="s">
-        <v>429</v>
+        <v>412</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>430</v>
+        <v>413</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
       <c r="D118" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E118" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F118" t="s">
-        <v>424</v>
+        <v>25</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>431</v>
+        <v>414</v>
       </c>
       <c r="H118" t="s">
-        <v>432</v>
+        <v>415</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="D119" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E119" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F119" t="s">
-        <v>434</v>
+        <v>25</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>435</v>
+        <v>417</v>
       </c>
       <c r="H119" t="s">
-        <v>436</v>
+        <v>418</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>29</v>
+        <v>105</v>
       </c>
       <c r="D120" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E120" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F120" t="s">
-        <v>438</v>
+        <v>25</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>439</v>
+        <v>420</v>
       </c>
       <c r="H120" t="s">
-        <v>440</v>
+        <v>421</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>441</v>
+        <v>422</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="D121" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E121" t="s">
+        <v>349</v>
+      </c>
+      <c r="F121" t="s">
+        <v>25</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="F121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H121" t="s">
-        <v>443</v>
+        <v>424</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>444</v>
+        <v>425</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="D122" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E122" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F122" t="s">
-        <v>438</v>
+        <v>25</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>445</v>
+        <v>426</v>
       </c>
       <c r="H122" t="s">
-        <v>446</v>
+        <v>427</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>447</v>
+        <v>428</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
       <c r="D123" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E123" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>349</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
       <c r="H123" t="s">
-        <v>449</v>
+        <v>430</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>450</v>
+        <v>431</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>45</v>
+        <v>121</v>
       </c>
       <c r="D124" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E124" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F124" t="s">
-        <v>451</v>
+        <v>25</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>452</v>
+        <v>432</v>
       </c>
       <c r="H124" t="s">
-        <v>453</v>
+        <v>433</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>454</v>
+        <v>434</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>49</v>
+        <v>125</v>
       </c>
       <c r="D125" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E125" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F125" t="s">
-        <v>434</v>
+        <v>25</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>455</v>
+        <v>102</v>
       </c>
       <c r="H125" t="s">
-        <v>456</v>
+        <v>435</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>457</v>
+        <v>436</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>53</v>
+        <v>129</v>
       </c>
       <c r="D126" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E126" t="s">
-        <v>423</v>
+        <v>349</v>
+      </c>
+      <c r="F126" t="s">
+        <v>25</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>458</v>
+        <v>437</v>
       </c>
       <c r="H126" t="s">
-        <v>459</v>
+        <v>438</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>460</v>
+        <v>439</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="D127" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E127" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F127" t="s">
-        <v>438</v>
+        <v>25</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>461</v>
+        <v>440</v>
       </c>
       <c r="H127" t="s">
-        <v>462</v>
+        <v>441</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>463</v>
+        <v>442</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>61</v>
+        <v>137</v>
       </c>
       <c r="D128" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E128" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F128" t="s">
-        <v>424</v>
+        <v>25</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>464</v>
+        <v>443</v>
       </c>
       <c r="H128" t="s">
-        <v>465</v>
+        <v>444</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>466</v>
+        <v>445</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>65</v>
+        <v>141</v>
       </c>
       <c r="D129" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E129" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F129" t="s">
-        <v>451</v>
+        <v>25</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>467</v>
+        <v>446</v>
       </c>
       <c r="H129" t="s">
-        <v>468</v>
+        <v>447</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>469</v>
+        <v>448</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>69</v>
+        <v>145</v>
       </c>
       <c r="D130" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E130" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F130" t="s">
-        <v>470</v>
+        <v>25</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>471</v>
+        <v>449</v>
       </c>
       <c r="H130" t="s">
-        <v>472</v>
+        <v>450</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>473</v>
+        <v>451</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>73</v>
+        <v>149</v>
       </c>
       <c r="D131" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E131" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F131" t="s">
         <v>25</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>474</v>
+        <v>452</v>
       </c>
       <c r="H131" t="s">
-        <v>475</v>
+        <v>453</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>476</v>
+        <v>454</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>77</v>
+        <v>153</v>
       </c>
       <c r="D132" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E132" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F132" t="s">
         <v>25</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>477</v>
+        <v>455</v>
       </c>
       <c r="H132" t="s">
-        <v>478</v>
+        <v>456</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>81</v>
+        <v>157</v>
       </c>
       <c r="D133" t="s">
-        <v>422</v>
+        <v>348</v>
       </c>
       <c r="E133" t="s">
-        <v>423</v>
+        <v>349</v>
       </c>
       <c r="F133" t="s">
-        <v>480</v>
+        <v>25</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>481</v>
+        <v>458</v>
       </c>
       <c r="H133" t="s">
-        <v>482</v>
+        <v>459</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>483</v>
+        <v>460</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>10</v>
+        <v>161</v>
       </c>
       <c r="D134" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E134" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F134" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>487</v>
+        <v>461</v>
       </c>
       <c r="H134" t="s">
-        <v>488</v>
+        <v>462</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>489</v>
+        <v>463</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>16</v>
+        <v>165</v>
       </c>
       <c r="D135" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E135" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F135" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>490</v>
+        <v>464</v>
       </c>
       <c r="H135" t="s">
-        <v>491</v>
+        <v>465</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>492</v>
+        <v>466</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>20</v>
+        <v>169</v>
       </c>
       <c r="D136" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E136" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F136" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>493</v>
+        <v>467</v>
       </c>
       <c r="H136" t="s">
-        <v>494</v>
+        <v>468</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>495</v>
+        <v>469</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>24</v>
+        <v>173</v>
       </c>
       <c r="D137" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E137" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F137" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>496</v>
+        <v>470</v>
       </c>
       <c r="H137" t="s">
-        <v>497</v>
+        <v>471</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>498</v>
+        <v>472</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>29</v>
+        <v>177</v>
       </c>
       <c r="D138" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E138" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F138" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>102</v>
       </c>
       <c r="H138" t="s">
-        <v>499</v>
+        <v>473</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>500</v>
+        <v>474</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>33</v>
+        <v>181</v>
       </c>
       <c r="D139" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E139" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F139" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>501</v>
+        <v>475</v>
       </c>
       <c r="H139" t="s">
-        <v>502</v>
+        <v>476</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>503</v>
+        <v>477</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>37</v>
+        <v>185</v>
       </c>
       <c r="D140" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E140" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F140" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>504</v>
+        <v>478</v>
       </c>
       <c r="H140" t="s">
-        <v>505</v>
+        <v>479</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>506</v>
+        <v>480</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>41</v>
+        <v>189</v>
       </c>
       <c r="D141" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E141" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F141" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>507</v>
+        <v>481</v>
       </c>
       <c r="H141" t="s">
-        <v>508</v>
+        <v>482</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>509</v>
+        <v>483</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>45</v>
+        <v>341</v>
       </c>
       <c r="D142" t="s">
+        <v>348</v>
+      </c>
+      <c r="E142" t="s">
+        <v>349</v>
+      </c>
+      <c r="F142" t="s">
+        <v>25</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>484</v>
       </c>
-      <c r="E142" t="s">
+      <c r="H142" t="s">
         <v>485</v>
-      </c>
-[...7 lines deleted...]
-        <v>511</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>512</v>
+        <v>486</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>49</v>
+        <v>345</v>
       </c>
       <c r="D143" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E143" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F143" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>513</v>
+        <v>487</v>
       </c>
       <c r="H143" t="s">
-        <v>514</v>
+        <v>488</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>515</v>
+        <v>489</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>53</v>
+        <v>490</v>
       </c>
       <c r="D144" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E144" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F144" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>516</v>
+        <v>491</v>
       </c>
       <c r="H144" t="s">
-        <v>517</v>
+        <v>492</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>518</v>
+        <v>493</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>57</v>
+        <v>494</v>
       </c>
       <c r="D145" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E145" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>349</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>519</v>
+        <v>495</v>
       </c>
       <c r="H145" t="s">
-        <v>520</v>
+        <v>496</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>521</v>
+        <v>497</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>61</v>
+        <v>498</v>
       </c>
       <c r="D146" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E146" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F146" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>522</v>
+        <v>499</v>
       </c>
       <c r="H146" t="s">
-        <v>523</v>
+        <v>500</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>524</v>
+        <v>501</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>65</v>
+        <v>502</v>
       </c>
       <c r="D147" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E147" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F147" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>525</v>
+        <v>503</v>
       </c>
       <c r="H147" t="s">
-        <v>526</v>
+        <v>504</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>527</v>
+        <v>505</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>69</v>
+        <v>506</v>
       </c>
       <c r="D148" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E148" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F148" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>528</v>
+        <v>507</v>
       </c>
       <c r="H148" t="s">
-        <v>529</v>
+        <v>508</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>530</v>
+        <v>509</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>73</v>
+        <v>510</v>
       </c>
       <c r="D149" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E149" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F149" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>531</v>
+        <v>511</v>
       </c>
       <c r="H149" t="s">
-        <v>532</v>
+        <v>512</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>533</v>
+        <v>513</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>77</v>
+        <v>514</v>
       </c>
       <c r="D150" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E150" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F150" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="H150" t="s">
-        <v>535</v>
+        <v>516</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>536</v>
+        <v>517</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>81</v>
+        <v>518</v>
       </c>
       <c r="D151" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E151" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F151" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>537</v>
+        <v>519</v>
       </c>
       <c r="H151" t="s">
-        <v>538</v>
+        <v>520</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>539</v>
+        <v>521</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>85</v>
+        <v>522</v>
       </c>
       <c r="D152" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E152" t="s">
-        <v>485</v>
+        <v>349</v>
+      </c>
+      <c r="F152" t="s">
+        <v>25</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>540</v>
+        <v>523</v>
       </c>
       <c r="H152" t="s">
-        <v>541</v>
+        <v>524</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>542</v>
+        <v>525</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>89</v>
+        <v>526</v>
       </c>
       <c r="D153" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E153" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F153" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>543</v>
+        <v>527</v>
       </c>
       <c r="H153" t="s">
-        <v>544</v>
+        <v>528</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>545</v>
+        <v>529</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>93</v>
+        <v>530</v>
       </c>
       <c r="D154" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E154" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F154" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>546</v>
+        <v>531</v>
       </c>
       <c r="H154" t="s">
-        <v>547</v>
+        <v>532</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>97</v>
+        <v>534</v>
       </c>
       <c r="D155" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E155" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F155" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
       <c r="H155" t="s">
-        <v>550</v>
+        <v>536</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>551</v>
+        <v>537</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>101</v>
+        <v>538</v>
       </c>
       <c r="D156" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E156" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F156" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>552</v>
+        <v>539</v>
       </c>
       <c r="H156" t="s">
-        <v>553</v>
+        <v>540</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>554</v>
+        <v>541</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>105</v>
+        <v>542</v>
       </c>
       <c r="D157" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E157" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F157" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="H157" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>557</v>
+        <v>545</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>109</v>
+        <v>546</v>
       </c>
       <c r="D158" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E158" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F158" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>558</v>
+        <v>547</v>
       </c>
       <c r="H158" t="s">
-        <v>559</v>
+        <v>548</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>560</v>
+        <v>549</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>113</v>
+        <v>550</v>
       </c>
       <c r="D159" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E159" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F159" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>561</v>
+        <v>551</v>
       </c>
       <c r="H159" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>117</v>
+        <v>554</v>
       </c>
       <c r="D160" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E160" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F160" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>564</v>
+        <v>555</v>
       </c>
       <c r="H160" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>566</v>
+        <v>557</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>121</v>
+        <v>558</v>
       </c>
       <c r="D161" t="s">
-        <v>484</v>
+        <v>348</v>
       </c>
       <c r="E161" t="s">
-        <v>485</v>
+        <v>349</v>
       </c>
       <c r="F161" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>567</v>
+        <v>102</v>
       </c>
       <c r="H161" t="s">
-        <v>568</v>
+        <v>559</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E162" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F162" t="s">
-        <v>486</v>
+        <v>563</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="H162" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="D163" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E163" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F163" t="s">
-        <v>486</v>
+        <v>563</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="H163" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>133</v>
+        <v>20</v>
       </c>
       <c r="D164" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E164" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F164" t="s">
-        <v>486</v>
+        <v>563</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="H164" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>137</v>
+        <v>24</v>
       </c>
       <c r="D165" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E165" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F165" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="H165" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="D166" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E166" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F166" t="s">
-        <v>486</v>
+        <v>577</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="H166" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="D167" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E167" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F167" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="H167" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>149</v>
+        <v>37</v>
       </c>
       <c r="D168" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E168" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F168" t="s">
-        <v>486</v>
+        <v>577</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="H168" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>153</v>
+        <v>41</v>
       </c>
       <c r="D169" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E169" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F169" t="s">
-        <v>486</v>
+        <v>25</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="H169" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>157</v>
+        <v>45</v>
       </c>
       <c r="D170" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E170" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F170" t="s">
-        <v>486</v>
+        <v>590</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="H170" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>161</v>
+        <v>49</v>
       </c>
       <c r="D171" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E171" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F171" t="s">
-        <v>486</v>
+        <v>573</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="H171" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>165</v>
+        <v>53</v>
       </c>
       <c r="D172" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E172" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>562</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="H172" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>169</v>
+        <v>57</v>
       </c>
       <c r="D173" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E173" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F173" t="s">
-        <v>486</v>
+        <v>577</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="H173" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>173</v>
+        <v>61</v>
       </c>
       <c r="D174" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E174" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F174" t="s">
-        <v>486</v>
+        <v>563</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="H174" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>177</v>
+        <v>65</v>
       </c>
       <c r="D175" t="s">
-        <v>484</v>
+        <v>561</v>
       </c>
       <c r="E175" t="s">
-        <v>485</v>
+        <v>562</v>
       </c>
       <c r="F175" t="s">
-        <v>486</v>
+        <v>590</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>102</v>
+        <v>606</v>
       </c>
       <c r="H175" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>608</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>69</v>
+      </c>
+      <c r="D176" t="s">
+        <v>561</v>
+      </c>
+      <c r="E176" t="s">
+        <v>562</v>
+      </c>
+      <c r="F176" t="s">
+        <v>609</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="B176" t="s">
-[...14 lines deleted...]
-      <c r="G176" s="1" t="s">
+      <c r="H176" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>612</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>73</v>
+      </c>
+      <c r="D177" t="s">
+        <v>561</v>
+      </c>
+      <c r="E177" t="s">
+        <v>562</v>
+      </c>
+      <c r="F177" t="s">
+        <v>25</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="B177" t="s">
-[...14 lines deleted...]
-      <c r="G177" s="1" t="s">
+      <c r="H177" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>615</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>77</v>
+      </c>
+      <c r="D178" t="s">
+        <v>561</v>
+      </c>
+      <c r="E178" t="s">
+        <v>562</v>
+      </c>
+      <c r="F178" t="s">
+        <v>25</v>
+      </c>
+      <c r="G178" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="B178" t="s">
-[...14 lines deleted...]
-      <c r="G178" s="1" t="s">
+      <c r="H178" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>618</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>81</v>
+      </c>
+      <c r="D179" t="s">
+        <v>561</v>
+      </c>
+      <c r="E179" t="s">
+        <v>562</v>
+      </c>
+      <c r="F179" t="s">
         <v>619</v>
-      </c>
-[...13 lines deleted...]
-        <v>486</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>620</v>
       </c>
       <c r="H179" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>622</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>347</v>
+        <v>10</v>
       </c>
       <c r="D180" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E180" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F180" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="H180" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>628</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>16</v>
+      </c>
+      <c r="D181" t="s">
+        <v>623</v>
+      </c>
+      <c r="E181" t="s">
+        <v>624</v>
+      </c>
+      <c r="F181" t="s">
         <v>625</v>
       </c>
-      <c r="B181" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G181" s="1" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="H181" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>355</v>
+        <v>20</v>
       </c>
       <c r="D182" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E182" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F182" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="H182" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="D183" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E183" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F183" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="H183" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>363</v>
+        <v>29</v>
       </c>
       <c r="D184" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E184" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F184" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>635</v>
+        <v>102</v>
       </c>
       <c r="H184" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>367</v>
+        <v>33</v>
       </c>
       <c r="D185" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E185" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F185" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="H185" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>371</v>
+        <v>37</v>
       </c>
       <c r="D186" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E186" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F186" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="H186" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>375</v>
+        <v>41</v>
       </c>
       <c r="D187" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E187" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F187" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="H187" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>383</v>
+        <v>45</v>
       </c>
       <c r="D188" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E188" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F188" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="H188" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>387</v>
+        <v>49</v>
       </c>
       <c r="D189" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E189" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F189" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="H189" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>391</v>
+        <v>53</v>
       </c>
       <c r="D190" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E190" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F190" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="H190" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>395</v>
+        <v>57</v>
       </c>
       <c r="D191" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E191" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F191" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="H191" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>399</v>
+        <v>61</v>
       </c>
       <c r="D192" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E192" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F192" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="H192" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>403</v>
+        <v>65</v>
       </c>
       <c r="D193" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E193" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F193" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="H193" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>407</v>
+        <v>69</v>
       </c>
       <c r="D194" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E194" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F194" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="H194" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>411</v>
+        <v>73</v>
       </c>
       <c r="D195" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E195" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F195" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="H195" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>415</v>
+        <v>77</v>
       </c>
       <c r="D196" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E196" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F196" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="H196" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>419</v>
+        <v>81</v>
       </c>
       <c r="D197" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E197" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F197" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="H197" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>677</v>
+        <v>85</v>
       </c>
       <c r="D198" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E198" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>624</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="H198" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>681</v>
+        <v>89</v>
       </c>
       <c r="D199" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E199" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F199" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G199" s="1" t="s">
         <v>682</v>
       </c>
       <c r="H199" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
         <v>684</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
+        <v>93</v>
+      </c>
+      <c r="D200" t="s">
+        <v>623</v>
+      </c>
+      <c r="E200" t="s">
+        <v>624</v>
+      </c>
+      <c r="F200" t="s">
+        <v>625</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="D200" t="s">
-[...8 lines deleted...]
-      <c r="G200" s="1" t="s">
+      <c r="H200" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>687</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>97</v>
+      </c>
+      <c r="D201" t="s">
+        <v>623</v>
+      </c>
+      <c r="E201" t="s">
+        <v>624</v>
+      </c>
+      <c r="F201" t="s">
+        <v>625</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="B201" t="s">
-[...2 lines deleted...]
-      <c r="C201" t="s">
+      <c r="H201" t="s">
         <v>689</v>
-      </c>
-[...13 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>690</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>101</v>
+      </c>
+      <c r="D202" t="s">
+        <v>623</v>
+      </c>
+      <c r="E202" t="s">
+        <v>624</v>
+      </c>
+      <c r="F202" t="s">
+        <v>625</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H202" t="s">
         <v>692</v>
-      </c>
-[...19 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>697</v>
+        <v>105</v>
       </c>
       <c r="D203" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E203" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F203" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>698</v>
+        <v>694</v>
       </c>
       <c r="H203" t="s">
-        <v>699</v>
+        <v>695</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>700</v>
+        <v>696</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>701</v>
+        <v>109</v>
       </c>
       <c r="D204" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E204" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F204" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="H204" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>705</v>
+        <v>113</v>
       </c>
       <c r="D205" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E205" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F205" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="H205" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>709</v>
+        <v>117</v>
       </c>
       <c r="D206" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E206" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F206" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="H206" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>713</v>
+        <v>121</v>
       </c>
       <c r="D207" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E207" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F207" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="H207" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>717</v>
+        <v>125</v>
       </c>
       <c r="D208" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E208" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F208" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="H208" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>721</v>
+        <v>129</v>
       </c>
       <c r="D209" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E209" t="s">
-        <v>485</v>
+        <v>624</v>
+      </c>
+      <c r="F209" t="s">
+        <v>625</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="H209" t="s">
-        <v>723</v>
+        <v>713</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>724</v>
+        <v>714</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>725</v>
+        <v>133</v>
       </c>
       <c r="D210" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E210" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F210" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
       <c r="H210" t="s">
-        <v>727</v>
+        <v>716</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>728</v>
+        <v>717</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>729</v>
+        <v>137</v>
       </c>
       <c r="D211" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E211" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F211" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="H211" t="s">
-        <v>731</v>
+        <v>719</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>732</v>
+        <v>720</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="D212" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E212" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F212" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>734</v>
+        <v>721</v>
       </c>
       <c r="H212" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>737</v>
+        <v>145</v>
       </c>
       <c r="D213" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E213" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F213" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>738</v>
+        <v>724</v>
       </c>
       <c r="H213" t="s">
-        <v>739</v>
+        <v>725</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>740</v>
+        <v>726</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>741</v>
+        <v>149</v>
       </c>
       <c r="D214" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E214" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F214" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>742</v>
+        <v>727</v>
       </c>
       <c r="H214" t="s">
-        <v>743</v>
+        <v>728</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>744</v>
+        <v>729</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>745</v>
+        <v>153</v>
       </c>
       <c r="D215" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E215" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F215" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>746</v>
+        <v>730</v>
       </c>
       <c r="H215" t="s">
-        <v>747</v>
+        <v>731</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>748</v>
+        <v>732</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>749</v>
+        <v>157</v>
       </c>
       <c r="D216" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E216" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F216" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>750</v>
+        <v>733</v>
       </c>
       <c r="H216" t="s">
-        <v>751</v>
+        <v>734</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>752</v>
+        <v>735</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>753</v>
+        <v>161</v>
       </c>
       <c r="D217" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E217" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F217" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>754</v>
+        <v>736</v>
       </c>
       <c r="H217" t="s">
-        <v>755</v>
+        <v>737</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>756</v>
+        <v>738</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>757</v>
+        <v>165</v>
       </c>
       <c r="D218" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E218" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F218" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>758</v>
+        <v>739</v>
       </c>
       <c r="H218" t="s">
-        <v>759</v>
+        <v>740</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>760</v>
+        <v>741</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>761</v>
+        <v>169</v>
       </c>
       <c r="D219" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E219" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F219" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>762</v>
+        <v>742</v>
       </c>
       <c r="H219" t="s">
-        <v>763</v>
+        <v>743</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>764</v>
+        <v>744</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>765</v>
+        <v>173</v>
       </c>
       <c r="D220" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E220" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F220" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>766</v>
+        <v>745</v>
       </c>
       <c r="H220" t="s">
-        <v>767</v>
+        <v>746</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>768</v>
+        <v>747</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>769</v>
+        <v>177</v>
       </c>
       <c r="D221" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E221" t="s">
-        <v>485</v>
+        <v>624</v>
+      </c>
+      <c r="F221" t="s">
+        <v>625</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>770</v>
+        <v>102</v>
       </c>
       <c r="H221" t="s">
-        <v>771</v>
+        <v>748</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>772</v>
+        <v>749</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>773</v>
+        <v>181</v>
       </c>
       <c r="D222" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E222" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F222" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>774</v>
+        <v>750</v>
       </c>
       <c r="H222" t="s">
-        <v>775</v>
+        <v>751</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>776</v>
+        <v>752</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>777</v>
+        <v>185</v>
       </c>
       <c r="D223" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E223" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F223" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>778</v>
+        <v>753</v>
       </c>
       <c r="H223" t="s">
-        <v>779</v>
+        <v>754</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>780</v>
+        <v>755</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>781</v>
+        <v>189</v>
       </c>
       <c r="D224" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E224" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F224" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>782</v>
+        <v>756</v>
       </c>
       <c r="H224" t="s">
-        <v>783</v>
+        <v>757</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>784</v>
+        <v>758</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>785</v>
+        <v>341</v>
       </c>
       <c r="D225" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E225" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F225" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>786</v>
+        <v>759</v>
       </c>
       <c r="H225" t="s">
-        <v>787</v>
+        <v>760</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>788</v>
+        <v>761</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>789</v>
+        <v>345</v>
       </c>
       <c r="D226" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E226" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F226" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>790</v>
+        <v>762</v>
       </c>
       <c r="H226" t="s">
-        <v>791</v>
+        <v>763</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>792</v>
+        <v>764</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>793</v>
+        <v>490</v>
       </c>
       <c r="D227" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E227" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F227" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>794</v>
+        <v>765</v>
       </c>
       <c r="H227" t="s">
-        <v>795</v>
+        <v>766</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>796</v>
+        <v>767</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>797</v>
+        <v>494</v>
       </c>
       <c r="D228" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E228" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F228" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>798</v>
+        <v>768</v>
       </c>
       <c r="H228" t="s">
-        <v>799</v>
+        <v>769</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>800</v>
+        <v>770</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>801</v>
+        <v>498</v>
       </c>
       <c r="D229" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E229" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F229" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>802</v>
+        <v>771</v>
       </c>
       <c r="H229" t="s">
-        <v>803</v>
+        <v>772</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>804</v>
+        <v>773</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>805</v>
+        <v>502</v>
       </c>
       <c r="D230" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E230" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F230" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>806</v>
+        <v>774</v>
       </c>
       <c r="H230" t="s">
-        <v>807</v>
+        <v>775</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>808</v>
+        <v>776</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>809</v>
+        <v>506</v>
       </c>
       <c r="D231" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E231" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F231" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>810</v>
+        <v>777</v>
       </c>
       <c r="H231" t="s">
-        <v>811</v>
+        <v>778</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>812</v>
+        <v>779</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>813</v>
+        <v>510</v>
       </c>
       <c r="D232" t="s">
-        <v>484</v>
+        <v>623</v>
       </c>
       <c r="E232" t="s">
-        <v>485</v>
+        <v>624</v>
       </c>
       <c r="F232" t="s">
-        <v>486</v>
+        <v>625</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>814</v>
+        <v>780</v>
       </c>
       <c r="H232" t="s">
-        <v>815</v>
+        <v>781</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>816</v>
+        <v>782</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>10</v>
+        <v>514</v>
       </c>
       <c r="D233" t="s">
-        <v>817</v>
+        <v>623</v>
       </c>
       <c r="E233" t="s">
-        <v>818</v>
+        <v>624</v>
       </c>
       <c r="F233" t="s">
-        <v>25</v>
+        <v>625</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>102</v>
+        <v>783</v>
       </c>
       <c r="H233" t="s">
-        <v>819</v>
+        <v>784</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>820</v>
+        <v>785</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>16</v>
+        <v>522</v>
       </c>
       <c r="D234" t="s">
-        <v>817</v>
+        <v>623</v>
       </c>
       <c r="E234" t="s">
-        <v>818</v>
+        <v>624</v>
       </c>
       <c r="F234" t="s">
-        <v>25</v>
+        <v>625</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>821</v>
+        <v>786</v>
       </c>
       <c r="H234" t="s">
-        <v>822</v>
+        <v>787</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>823</v>
+        <v>788</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>20</v>
+        <v>526</v>
       </c>
       <c r="D235" t="s">
-        <v>817</v>
+        <v>623</v>
       </c>
       <c r="E235" t="s">
-        <v>818</v>
+        <v>624</v>
       </c>
       <c r="F235" t="s">
-        <v>434</v>
+        <v>625</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>824</v>
+        <v>789</v>
       </c>
       <c r="H235" t="s">
-        <v>825</v>
+        <v>790</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>826</v>
+        <v>791</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>24</v>
+        <v>530</v>
       </c>
       <c r="D236" t="s">
-        <v>817</v>
+        <v>623</v>
       </c>
       <c r="E236" t="s">
-        <v>818</v>
+        <v>624</v>
       </c>
       <c r="F236" t="s">
-        <v>25</v>
+        <v>625</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>827</v>
+        <v>792</v>
       </c>
       <c r="H236" t="s">
-        <v>828</v>
+        <v>793</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>829</v>
+        <v>794</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>29</v>
+        <v>534</v>
       </c>
       <c r="D237" t="s">
-        <v>817</v>
+        <v>623</v>
       </c>
       <c r="E237" t="s">
-        <v>818</v>
+        <v>624</v>
       </c>
       <c r="F237" t="s">
-        <v>25</v>
+        <v>625</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>830</v>
+        <v>795</v>
       </c>
       <c r="H237" t="s">
-        <v>831</v>
+        <v>796</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>832</v>
+        <v>797</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>33</v>
+        <v>538</v>
       </c>
       <c r="D238" t="s">
-        <v>817</v>
+        <v>623</v>
       </c>
       <c r="E238" t="s">
-        <v>818</v>
+        <v>624</v>
       </c>
       <c r="F238" t="s">
-        <v>25</v>
+        <v>625</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>833</v>
+        <v>798</v>
       </c>
       <c r="H238" t="s">
-        <v>834</v>
+        <v>799</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>835</v>
+        <v>800</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>37</v>
+        <v>542</v>
       </c>
       <c r="D239" t="s">
-        <v>817</v>
+        <v>623</v>
       </c>
       <c r="E239" t="s">
-        <v>818</v>
+        <v>624</v>
       </c>
       <c r="F239" t="s">
-        <v>25</v>
+        <v>625</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>836</v>
+        <v>801</v>
       </c>
       <c r="H239" t="s">
-        <v>837</v>
+        <v>802</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>838</v>
+        <v>803</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>10</v>
+        <v>546</v>
       </c>
       <c r="D240" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E240" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F240" t="s">
-        <v>233</v>
+        <v>625</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>841</v>
+        <v>804</v>
       </c>
       <c r="H240" t="s">
-        <v>842</v>
+        <v>805</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>843</v>
+        <v>806</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>16</v>
+        <v>550</v>
       </c>
       <c r="D241" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E241" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F241" t="s">
-        <v>844</v>
+        <v>625</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>845</v>
+        <v>807</v>
       </c>
       <c r="H241" t="s">
-        <v>846</v>
+        <v>808</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>847</v>
+        <v>809</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>20</v>
+        <v>554</v>
       </c>
       <c r="D242" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E242" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F242" t="s">
-        <v>848</v>
+        <v>625</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>849</v>
+        <v>810</v>
       </c>
       <c r="H242" t="s">
-        <v>850</v>
+        <v>811</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>851</v>
+        <v>812</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>24</v>
+        <v>558</v>
       </c>
       <c r="D243" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E243" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F243" t="s">
-        <v>852</v>
+        <v>625</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>853</v>
+        <v>813</v>
       </c>
       <c r="H243" t="s">
-        <v>854</v>
+        <v>814</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>855</v>
+        <v>815</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>29</v>
+        <v>816</v>
       </c>
       <c r="D244" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E244" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F244" t="s">
-        <v>856</v>
+        <v>625</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>857</v>
+        <v>817</v>
       </c>
       <c r="H244" t="s">
-        <v>858</v>
+        <v>818</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>859</v>
+        <v>819</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>33</v>
+        <v>820</v>
       </c>
       <c r="D245" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E245" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F245" t="s">
-        <v>860</v>
+        <v>625</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>861</v>
+        <v>821</v>
       </c>
       <c r="H245" t="s">
-        <v>862</v>
+        <v>822</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>863</v>
+        <v>823</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>37</v>
+        <v>824</v>
       </c>
       <c r="D246" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E246" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F246" t="s">
-        <v>864</v>
+        <v>625</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>865</v>
+        <v>825</v>
       </c>
       <c r="H246" t="s">
-        <v>866</v>
+        <v>826</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>867</v>
+        <v>827</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>41</v>
+        <v>828</v>
       </c>
       <c r="D247" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E247" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F247" t="s">
-        <v>434</v>
+        <v>625</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>868</v>
+        <v>829</v>
       </c>
       <c r="H247" t="s">
-        <v>869</v>
+        <v>830</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>870</v>
+        <v>831</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>45</v>
+        <v>832</v>
       </c>
       <c r="D248" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E248" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F248" t="s">
-        <v>451</v>
+        <v>625</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>102</v>
+        <v>833</v>
       </c>
       <c r="H248" t="s">
-        <v>871</v>
+        <v>834</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>872</v>
+        <v>835</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>49</v>
+        <v>836</v>
       </c>
       <c r="D249" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E249" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F249" t="s">
-        <v>424</v>
+        <v>625</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>102</v>
+        <v>837</v>
       </c>
       <c r="H249" t="s">
-        <v>873</v>
+        <v>838</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>874</v>
+        <v>839</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>53</v>
+        <v>840</v>
       </c>
       <c r="D250" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E250" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F250" t="s">
-        <v>844</v>
+        <v>625</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>875</v>
+        <v>841</v>
       </c>
       <c r="H250" t="s">
-        <v>876</v>
+        <v>842</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>877</v>
+        <v>843</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>57</v>
+        <v>844</v>
       </c>
       <c r="D251" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E251" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F251" t="s">
-        <v>434</v>
+        <v>625</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>878</v>
+        <v>845</v>
       </c>
       <c r="H251" t="s">
-        <v>879</v>
+        <v>846</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>880</v>
+        <v>847</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>61</v>
+        <v>848</v>
       </c>
       <c r="D252" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E252" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F252" t="s">
-        <v>881</v>
+        <v>625</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>882</v>
+        <v>849</v>
       </c>
       <c r="H252" t="s">
-        <v>883</v>
+        <v>850</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>884</v>
+        <v>851</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>65</v>
+        <v>852</v>
       </c>
       <c r="D253" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E253" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F253" t="s">
-        <v>25</v>
+        <v>625</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>885</v>
+        <v>853</v>
       </c>
       <c r="H253" t="s">
-        <v>886</v>
+        <v>854</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>887</v>
+        <v>855</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>69</v>
+        <v>856</v>
       </c>
       <c r="D254" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E254" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F254" t="s">
-        <v>864</v>
+        <v>625</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>888</v>
+        <v>857</v>
       </c>
       <c r="H254" t="s">
-        <v>889</v>
+        <v>858</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>890</v>
+        <v>859</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>73</v>
+        <v>860</v>
       </c>
       <c r="D255" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E255" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>624</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>891</v>
+        <v>861</v>
       </c>
       <c r="H255" t="s">
-        <v>892</v>
+        <v>862</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>893</v>
+        <v>863</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>77</v>
+        <v>864</v>
       </c>
       <c r="D256" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E256" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F256" t="s">
-        <v>856</v>
+        <v>625</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>894</v>
+        <v>865</v>
       </c>
       <c r="H256" t="s">
-        <v>895</v>
+        <v>866</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>896</v>
+        <v>867</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>81</v>
+        <v>868</v>
       </c>
       <c r="D257" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E257" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F257" t="s">
-        <v>864</v>
+        <v>625</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>897</v>
+        <v>869</v>
       </c>
       <c r="H257" t="s">
-        <v>898</v>
+        <v>870</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>899</v>
+        <v>871</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>85</v>
+        <v>872</v>
       </c>
       <c r="D258" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E258" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F258" t="s">
-        <v>25</v>
+        <v>625</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>900</v>
+        <v>873</v>
       </c>
       <c r="H258" t="s">
-        <v>901</v>
+        <v>874</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>902</v>
+        <v>875</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>89</v>
+        <v>876</v>
       </c>
       <c r="D259" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E259" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F259" t="s">
-        <v>451</v>
+        <v>625</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>903</v>
+        <v>877</v>
       </c>
       <c r="H259" t="s">
-        <v>904</v>
+        <v>878</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>905</v>
+        <v>879</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>93</v>
+        <v>880</v>
       </c>
       <c r="D260" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E260" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F260" t="s">
-        <v>852</v>
+        <v>625</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>906</v>
+        <v>881</v>
       </c>
       <c r="H260" t="s">
-        <v>907</v>
+        <v>882</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>908</v>
+        <v>883</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>97</v>
+        <v>884</v>
       </c>
       <c r="D261" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E261" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F261" t="s">
-        <v>909</v>
+        <v>625</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>910</v>
+        <v>885</v>
       </c>
       <c r="H261" t="s">
-        <v>911</v>
+        <v>886</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>912</v>
+        <v>887</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>101</v>
+        <v>888</v>
       </c>
       <c r="D262" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E262" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F262" t="s">
-        <v>913</v>
+        <v>625</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>914</v>
+        <v>889</v>
       </c>
       <c r="H262" t="s">
-        <v>915</v>
+        <v>890</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>916</v>
+        <v>891</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>105</v>
+        <v>892</v>
       </c>
       <c r="D263" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E263" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F263" t="s">
-        <v>917</v>
+        <v>625</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>918</v>
+        <v>893</v>
       </c>
       <c r="H263" t="s">
-        <v>919</v>
+        <v>894</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>920</v>
+        <v>895</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>109</v>
+        <v>896</v>
       </c>
       <c r="D264" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E264" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F264" t="s">
-        <v>921</v>
+        <v>625</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>922</v>
+        <v>897</v>
       </c>
       <c r="H264" t="s">
-        <v>923</v>
+        <v>898</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>924</v>
+        <v>899</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>113</v>
+        <v>900</v>
       </c>
       <c r="D265" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E265" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F265" t="s">
-        <v>844</v>
+        <v>625</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>925</v>
+        <v>901</v>
       </c>
       <c r="H265" t="s">
-        <v>926</v>
+        <v>902</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>927</v>
+        <v>903</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>117</v>
+        <v>904</v>
       </c>
       <c r="D266" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E266" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F266" t="s">
-        <v>434</v>
+        <v>625</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>928</v>
+        <v>905</v>
       </c>
       <c r="H266" t="s">
-        <v>929</v>
+        <v>906</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>930</v>
+        <v>907</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>121</v>
+        <v>908</v>
       </c>
       <c r="D267" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E267" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>624</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>931</v>
+        <v>909</v>
       </c>
       <c r="H267" t="s">
-        <v>932</v>
+        <v>910</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>933</v>
+        <v>911</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>125</v>
+        <v>912</v>
       </c>
       <c r="D268" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E268" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F268" t="s">
-        <v>25</v>
+        <v>625</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>934</v>
+        <v>913</v>
       </c>
       <c r="H268" t="s">
-        <v>935</v>
+        <v>914</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>936</v>
+        <v>915</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>129</v>
+        <v>916</v>
       </c>
       <c r="D269" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E269" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F269" t="s">
-        <v>913</v>
+        <v>625</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>937</v>
+        <v>917</v>
       </c>
       <c r="H269" t="s">
-        <v>938</v>
+        <v>918</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>939</v>
+        <v>919</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>133</v>
+        <v>920</v>
       </c>
       <c r="D270" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E270" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F270" t="s">
-        <v>480</v>
+        <v>625</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>940</v>
+        <v>921</v>
       </c>
       <c r="H270" t="s">
-        <v>941</v>
+        <v>922</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>942</v>
+        <v>923</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>137</v>
+        <v>924</v>
       </c>
       <c r="D271" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E271" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F271" t="s">
-        <v>943</v>
+        <v>625</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>944</v>
+        <v>925</v>
       </c>
       <c r="H271" t="s">
-        <v>945</v>
+        <v>926</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>946</v>
+        <v>927</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>141</v>
+        <v>928</v>
       </c>
       <c r="D272" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E272" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F272" t="s">
-        <v>434</v>
+        <v>625</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>947</v>
+        <v>929</v>
       </c>
       <c r="H272" t="s">
-        <v>948</v>
+        <v>930</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>949</v>
+        <v>931</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>145</v>
+        <v>932</v>
       </c>
       <c r="D273" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E273" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F273" t="s">
-        <v>950</v>
+        <v>625</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>951</v>
+        <v>933</v>
       </c>
       <c r="H273" t="s">
-        <v>952</v>
+        <v>934</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>953</v>
+        <v>935</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>149</v>
+        <v>936</v>
       </c>
       <c r="D274" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E274" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F274" t="s">
-        <v>954</v>
+        <v>625</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>955</v>
+        <v>937</v>
       </c>
       <c r="H274" t="s">
-        <v>956</v>
+        <v>938</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>957</v>
+        <v>939</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>153</v>
+        <v>940</v>
       </c>
       <c r="D275" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E275" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F275" t="s">
-        <v>451</v>
+        <v>625</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>958</v>
+        <v>941</v>
       </c>
       <c r="H275" t="s">
-        <v>959</v>
+        <v>942</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>960</v>
+        <v>943</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>157</v>
+        <v>944</v>
       </c>
       <c r="D276" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E276" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F276" t="s">
-        <v>844</v>
+        <v>625</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>961</v>
+        <v>945</v>
       </c>
       <c r="H276" t="s">
-        <v>962</v>
+        <v>946</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>963</v>
+        <v>947</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>161</v>
+        <v>948</v>
       </c>
       <c r="D277" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E277" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F277" t="s">
-        <v>921</v>
+        <v>625</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>964</v>
+        <v>949</v>
       </c>
       <c r="H277" t="s">
-        <v>965</v>
+        <v>950</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>966</v>
+        <v>951</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>165</v>
+        <v>952</v>
       </c>
       <c r="D278" t="s">
-        <v>839</v>
+        <v>623</v>
       </c>
       <c r="E278" t="s">
-        <v>840</v>
+        <v>624</v>
       </c>
       <c r="F278" t="s">
-        <v>917</v>
+        <v>625</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>967</v>
+        <v>953</v>
       </c>
       <c r="H278" t="s">
-        <v>968</v>
+        <v>954</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>969</v>
+        <v>955</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>169</v>
+        <v>10</v>
       </c>
       <c r="D279" t="s">
-        <v>839</v>
+        <v>956</v>
       </c>
       <c r="E279" t="s">
-        <v>840</v>
+        <v>957</v>
       </c>
       <c r="F279" t="s">
-        <v>424</v>
+        <v>25</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>970</v>
+        <v>102</v>
       </c>
       <c r="H279" t="s">
-        <v>971</v>
+        <v>958</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>972</v>
+        <v>959</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>173</v>
+        <v>16</v>
       </c>
       <c r="D280" t="s">
-        <v>839</v>
+        <v>956</v>
       </c>
       <c r="E280" t="s">
-        <v>840</v>
+        <v>957</v>
       </c>
       <c r="F280" t="s">
-        <v>424</v>
+        <v>25</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>973</v>
+        <v>960</v>
       </c>
       <c r="H280" t="s">
-        <v>974</v>
+        <v>961</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>975</v>
+        <v>962</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>177</v>
+        <v>20</v>
       </c>
       <c r="D281" t="s">
-        <v>839</v>
+        <v>956</v>
       </c>
       <c r="E281" t="s">
-        <v>840</v>
+        <v>957</v>
       </c>
       <c r="F281" t="s">
-        <v>25</v>
+        <v>573</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>976</v>
+        <v>963</v>
       </c>
       <c r="H281" t="s">
-        <v>977</v>
+        <v>964</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>978</v>
+        <v>965</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>181</v>
+        <v>24</v>
       </c>
       <c r="D282" t="s">
-        <v>839</v>
+        <v>956</v>
       </c>
       <c r="E282" t="s">
-        <v>840</v>
+        <v>957</v>
       </c>
       <c r="F282" t="s">
-        <v>979</v>
+        <v>25</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>980</v>
+        <v>966</v>
       </c>
       <c r="H282" t="s">
-        <v>981</v>
+        <v>967</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>982</v>
+        <v>968</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>185</v>
+        <v>29</v>
       </c>
       <c r="D283" t="s">
-        <v>839</v>
+        <v>956</v>
       </c>
       <c r="E283" t="s">
-        <v>840</v>
+        <v>957</v>
       </c>
       <c r="F283" t="s">
-        <v>983</v>
+        <v>25</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>984</v>
+        <v>969</v>
       </c>
       <c r="H283" t="s">
-        <v>985</v>
+        <v>970</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>986</v>
+        <v>971</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>189</v>
+        <v>33</v>
       </c>
       <c r="D284" t="s">
-        <v>839</v>
+        <v>956</v>
       </c>
       <c r="E284" t="s">
-        <v>840</v>
+        <v>957</v>
       </c>
       <c r="F284" t="s">
-        <v>917</v>
+        <v>25</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>987</v>
+        <v>972</v>
       </c>
       <c r="H284" t="s">
-        <v>988</v>
+        <v>973</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>989</v>
+        <v>974</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>343</v>
+        <v>37</v>
       </c>
       <c r="D285" t="s">
-        <v>839</v>
+        <v>956</v>
       </c>
       <c r="E285" t="s">
-        <v>840</v>
+        <v>957</v>
       </c>
       <c r="F285" t="s">
-        <v>451</v>
+        <v>25</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>990</v>
+        <v>975</v>
       </c>
       <c r="H285" t="s">
-        <v>991</v>
+        <v>976</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>992</v>
+        <v>977</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>347</v>
+        <v>10</v>
       </c>
       <c r="D286" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E286" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F286" t="s">
-        <v>233</v>
+        <v>374</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>993</v>
+        <v>980</v>
       </c>
       <c r="H286" t="s">
-        <v>994</v>
+        <v>981</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>995</v>
+        <v>982</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>351</v>
+        <v>16</v>
       </c>
       <c r="D287" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E287" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F287" t="s">
-        <v>844</v>
+        <v>983</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>996</v>
+        <v>984</v>
       </c>
       <c r="H287" t="s">
-        <v>997</v>
+        <v>985</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>998</v>
+        <v>986</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>355</v>
+        <v>20</v>
       </c>
       <c r="D288" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E288" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F288" t="s">
-        <v>954</v>
+        <v>987</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>999</v>
+        <v>988</v>
       </c>
       <c r="H288" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1001</v>
+        <v>990</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>359</v>
+        <v>24</v>
       </c>
       <c r="D289" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E289" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F289" t="s">
-        <v>950</v>
+        <v>991</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1002</v>
+        <v>992</v>
       </c>
       <c r="H289" t="s">
-        <v>1003</v>
+        <v>993</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1004</v>
+        <v>994</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>363</v>
+        <v>29</v>
       </c>
       <c r="D290" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E290" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F290" t="s">
-        <v>917</v>
+        <v>995</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1005</v>
+        <v>996</v>
       </c>
       <c r="H290" t="s">
-        <v>1006</v>
+        <v>997</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1007</v>
+        <v>998</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>367</v>
+        <v>33</v>
       </c>
       <c r="D291" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E291" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F291" t="s">
-        <v>1008</v>
+        <v>999</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1009</v>
+        <v>1000</v>
       </c>
       <c r="H291" t="s">
-        <v>1010</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1011</v>
+        <v>1002</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>371</v>
+        <v>37</v>
       </c>
       <c r="D292" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E292" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F292" t="s">
-        <v>25</v>
+        <v>1003</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1012</v>
+        <v>1004</v>
       </c>
       <c r="H292" t="s">
-        <v>1013</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1014</v>
+        <v>1006</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>375</v>
+        <v>41</v>
       </c>
       <c r="D293" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E293" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F293" t="s">
-        <v>451</v>
+        <v>573</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1015</v>
+        <v>1007</v>
       </c>
       <c r="H293" t="s">
-        <v>1016</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1017</v>
+        <v>1009</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>379</v>
+        <v>45</v>
       </c>
       <c r="D294" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E294" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F294" t="s">
-        <v>950</v>
+        <v>590</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1018</v>
+        <v>102</v>
       </c>
       <c r="H294" t="s">
-        <v>1019</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1020</v>
+        <v>1011</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>383</v>
+        <v>49</v>
       </c>
       <c r="D295" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E295" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F295" t="s">
-        <v>954</v>
+        <v>563</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1021</v>
+        <v>102</v>
       </c>
       <c r="H295" t="s">
-        <v>1022</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1023</v>
+        <v>1013</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>387</v>
+        <v>53</v>
       </c>
       <c r="D296" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E296" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F296" t="s">
-        <v>1024</v>
+        <v>983</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1025</v>
+        <v>1014</v>
       </c>
       <c r="H296" t="s">
-        <v>1026</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1027</v>
+        <v>1016</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>391</v>
+        <v>57</v>
       </c>
       <c r="D297" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E297" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F297" t="s">
-        <v>25</v>
+        <v>573</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1028</v>
+        <v>1017</v>
       </c>
       <c r="H297" t="s">
-        <v>1029</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1030</v>
+        <v>1019</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>395</v>
+        <v>61</v>
       </c>
       <c r="D298" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E298" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F298" t="s">
-        <v>25</v>
+        <v>1020</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1031</v>
+        <v>1021</v>
       </c>
       <c r="H298" t="s">
-        <v>1032</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1033</v>
+        <v>1023</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>399</v>
+        <v>65</v>
       </c>
       <c r="D299" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E299" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F299" t="s">
-        <v>954</v>
+        <v>25</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1034</v>
+        <v>1024</v>
       </c>
       <c r="H299" t="s">
-        <v>1035</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1036</v>
+        <v>1026</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>403</v>
+        <v>69</v>
       </c>
       <c r="D300" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E300" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F300" t="s">
-        <v>917</v>
+        <v>1003</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1037</v>
+        <v>1027</v>
       </c>
       <c r="H300" t="s">
-        <v>1038</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1039</v>
+        <v>1029</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>407</v>
+        <v>73</v>
       </c>
       <c r="D301" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E301" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F301" t="s">
-        <v>1040</v>
+        <v>590</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1041</v>
+        <v>1030</v>
       </c>
       <c r="H301" t="s">
-        <v>1042</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1043</v>
+        <v>1032</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>411</v>
+        <v>77</v>
       </c>
       <c r="D302" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E302" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F302" t="s">
-        <v>434</v>
+        <v>995</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1044</v>
+        <v>1033</v>
       </c>
       <c r="H302" t="s">
-        <v>1045</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1046</v>
+        <v>1035</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>415</v>
+        <v>81</v>
       </c>
       <c r="D303" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E303" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F303" t="s">
-        <v>424</v>
+        <v>1003</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1047</v>
+        <v>1036</v>
       </c>
       <c r="H303" t="s">
-        <v>1048</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1049</v>
+        <v>1038</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>419</v>
+        <v>85</v>
       </c>
       <c r="D304" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E304" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F304" t="s">
-        <v>451</v>
+        <v>25</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1050</v>
+        <v>1039</v>
       </c>
       <c r="H304" t="s">
-        <v>1051</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1052</v>
+        <v>1041</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>677</v>
+        <v>89</v>
       </c>
       <c r="D305" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E305" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F305" t="s">
-        <v>844</v>
+        <v>590</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1053</v>
+        <v>1042</v>
       </c>
       <c r="H305" t="s">
-        <v>1054</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1055</v>
+        <v>1044</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>681</v>
+        <v>93</v>
       </c>
       <c r="D306" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E306" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F306" t="s">
-        <v>917</v>
+        <v>991</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1056</v>
+        <v>1045</v>
       </c>
       <c r="H306" t="s">
-        <v>1057</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1058</v>
+        <v>1047</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>685</v>
+        <v>97</v>
       </c>
       <c r="D307" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E307" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F307" t="s">
-        <v>921</v>
+        <v>1048</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1059</v>
+        <v>1049</v>
       </c>
       <c r="H307" t="s">
-        <v>1060</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1061</v>
+        <v>1051</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>689</v>
+        <v>101</v>
       </c>
       <c r="D308" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E308" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F308" t="s">
-        <v>950</v>
+        <v>1052</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1062</v>
+        <v>1053</v>
       </c>
       <c r="H308" t="s">
-        <v>1063</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1064</v>
+        <v>1055</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>693</v>
+        <v>105</v>
       </c>
       <c r="D309" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E309" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F309" t="s">
-        <v>954</v>
+        <v>1056</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1065</v>
+        <v>1057</v>
       </c>
       <c r="H309" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1067</v>
+        <v>1059</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>697</v>
+        <v>109</v>
       </c>
       <c r="D310" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E310" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F310" t="s">
-        <v>943</v>
+        <v>1060</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1068</v>
+        <v>1061</v>
       </c>
       <c r="H310" t="s">
-        <v>1069</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1070</v>
+        <v>1063</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>701</v>
+        <v>113</v>
       </c>
       <c r="D311" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E311" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F311" t="s">
-        <v>954</v>
+        <v>983</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1071</v>
+        <v>1064</v>
       </c>
       <c r="H311" t="s">
-        <v>1072</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1073</v>
+        <v>1066</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>705</v>
+        <v>117</v>
       </c>
       <c r="D312" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E312" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F312" t="s">
-        <v>451</v>
+        <v>573</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1074</v>
+        <v>1067</v>
       </c>
       <c r="H312" t="s">
-        <v>1075</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1076</v>
+        <v>1069</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>709</v>
+        <v>121</v>
       </c>
       <c r="D313" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E313" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F313" t="s">
-        <v>424</v>
+        <v>563</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1077</v>
+        <v>1070</v>
       </c>
       <c r="H313" t="s">
-        <v>1078</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1079</v>
+        <v>1072</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>713</v>
+        <v>125</v>
       </c>
       <c r="D314" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E314" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F314" t="s">
-        <v>844</v>
+        <v>25</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1080</v>
+        <v>1073</v>
       </c>
       <c r="H314" t="s">
-        <v>1081</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1082</v>
+        <v>1075</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>717</v>
+        <v>129</v>
       </c>
       <c r="D315" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E315" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F315" t="s">
-        <v>1083</v>
+        <v>1052</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1084</v>
+        <v>1076</v>
       </c>
       <c r="H315" t="s">
-        <v>1085</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1086</v>
+        <v>1078</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>721</v>
+        <v>133</v>
       </c>
       <c r="D316" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E316" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F316" t="s">
-        <v>434</v>
+        <v>619</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1087</v>
+        <v>1079</v>
       </c>
       <c r="H316" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>725</v>
+        <v>137</v>
       </c>
       <c r="D317" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E317" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F317" t="s">
-        <v>921</v>
+        <v>1082</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="H317" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>729</v>
+        <v>141</v>
       </c>
       <c r="D318" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E318" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F318" t="s">
-        <v>950</v>
+        <v>573</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="H318" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>733</v>
+        <v>145</v>
       </c>
       <c r="D319" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E319" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F319" t="s">
-        <v>25</v>
+        <v>1089</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="H319" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>737</v>
+        <v>149</v>
       </c>
       <c r="D320" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E320" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F320" t="s">
-        <v>954</v>
+        <v>1093</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="H320" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>741</v>
+        <v>153</v>
       </c>
       <c r="D321" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E321" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F321" t="s">
-        <v>917</v>
+        <v>590</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="H321" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>745</v>
+        <v>157</v>
       </c>
       <c r="D322" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E322" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F322" t="s">
-        <v>950</v>
+        <v>983</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="H322" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>749</v>
+        <v>161</v>
       </c>
       <c r="D323" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E323" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F323" t="s">
-        <v>1108</v>
+        <v>1060</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="H323" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>753</v>
+        <v>165</v>
       </c>
       <c r="D324" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E324" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F324" t="s">
-        <v>1112</v>
+        <v>1056</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1113</v>
+        <v>1106</v>
       </c>
       <c r="H324" t="s">
-        <v>1114</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1115</v>
+        <v>1108</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>757</v>
+        <v>169</v>
       </c>
       <c r="D325" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E325" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F325" t="s">
-        <v>950</v>
+        <v>563</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1116</v>
+        <v>1109</v>
       </c>
       <c r="H325" t="s">
-        <v>1117</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1118</v>
+        <v>1111</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>761</v>
+        <v>173</v>
       </c>
       <c r="D326" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E326" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F326" t="s">
-        <v>25</v>
+        <v>563</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="H326" t="s">
-        <v>1120</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1121</v>
+        <v>1114</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>765</v>
+        <v>177</v>
       </c>
       <c r="D327" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E327" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F327" t="s">
-        <v>424</v>
+        <v>25</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1122</v>
+        <v>1115</v>
       </c>
       <c r="H327" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1124</v>
+        <v>1117</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>769</v>
+        <v>181</v>
       </c>
       <c r="D328" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E328" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F328" t="s">
-        <v>451</v>
+        <v>1118</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1125</v>
+        <v>1119</v>
       </c>
       <c r="H328" t="s">
-        <v>1126</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1127</v>
+        <v>1121</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>773</v>
+        <v>185</v>
       </c>
       <c r="D329" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E329" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F329" t="s">
-        <v>983</v>
+        <v>1122</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
       <c r="H329" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>777</v>
+        <v>189</v>
       </c>
       <c r="D330" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E330" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F330" t="s">
-        <v>233</v>
+        <v>1056</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
       <c r="H330" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>781</v>
+        <v>341</v>
       </c>
       <c r="D331" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E331" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F331" t="s">
-        <v>844</v>
+        <v>590</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
       <c r="H331" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>785</v>
+        <v>345</v>
       </c>
       <c r="D332" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E332" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F332" t="s">
-        <v>25</v>
+        <v>374</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
       <c r="H332" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>789</v>
+        <v>490</v>
       </c>
       <c r="D333" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E333" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F333" t="s">
-        <v>480</v>
+        <v>983</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
       <c r="H333" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>793</v>
+        <v>494</v>
       </c>
       <c r="D334" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E334" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F334" t="s">
-        <v>434</v>
+        <v>1093</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
       <c r="H334" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>797</v>
+        <v>498</v>
       </c>
       <c r="D335" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E335" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F335" t="s">
-        <v>954</v>
+        <v>1089</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
       <c r="H335" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>801</v>
+        <v>502</v>
       </c>
       <c r="D336" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E336" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F336" t="s">
-        <v>25</v>
+        <v>1056</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
       <c r="H336" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1151</v>
+        <v>1146</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>805</v>
+        <v>506</v>
       </c>
       <c r="D337" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E337" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F337" t="s">
-        <v>950</v>
+        <v>1147</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="H337" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1154</v>
+        <v>1150</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>809</v>
+        <v>510</v>
       </c>
       <c r="D338" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E338" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F338" t="s">
         <v>25</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="H338" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>813</v>
+        <v>514</v>
       </c>
       <c r="D339" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E339" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F339" t="s">
-        <v>844</v>
+        <v>590</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>1158</v>
+        <v>1154</v>
       </c>
       <c r="H339" t="s">
-        <v>1159</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1161</v>
+        <v>518</v>
       </c>
       <c r="D340" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E340" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F340" t="s">
-        <v>434</v>
+        <v>1089</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1162</v>
+        <v>1157</v>
       </c>
       <c r="H340" t="s">
-        <v>1163</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1164</v>
+        <v>1159</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1165</v>
+        <v>522</v>
       </c>
       <c r="D341" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E341" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F341" t="s">
-        <v>25</v>
+        <v>1093</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1166</v>
+        <v>1160</v>
       </c>
       <c r="H341" t="s">
-        <v>1167</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1168</v>
+        <v>1162</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1169</v>
+        <v>526</v>
       </c>
       <c r="D342" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E342" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F342" t="s">
-        <v>950</v>
+        <v>1163</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1170</v>
+        <v>1164</v>
       </c>
       <c r="H342" t="s">
-        <v>1171</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1172</v>
+        <v>1166</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>1173</v>
+        <v>530</v>
       </c>
       <c r="D343" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E343" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F343" t="s">
-        <v>917</v>
+        <v>25</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1174</v>
+        <v>1167</v>
       </c>
       <c r="H343" t="s">
-        <v>1175</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1176</v>
+        <v>1169</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1177</v>
+        <v>534</v>
       </c>
       <c r="D344" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E344" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F344" t="s">
-        <v>1178</v>
+        <v>25</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1179</v>
+        <v>1170</v>
       </c>
       <c r="H344" t="s">
-        <v>1180</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1181</v>
+        <v>1172</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1182</v>
+        <v>538</v>
       </c>
       <c r="D345" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E345" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F345" t="s">
-        <v>844</v>
+        <v>1093</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1183</v>
+        <v>1173</v>
       </c>
       <c r="H345" t="s">
-        <v>1184</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1185</v>
+        <v>1175</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1186</v>
+        <v>542</v>
       </c>
       <c r="D346" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E346" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F346" t="s">
-        <v>434</v>
+        <v>1056</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1187</v>
+        <v>1176</v>
       </c>
       <c r="H346" t="s">
-        <v>1188</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>1190</v>
+        <v>546</v>
       </c>
       <c r="D347" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E347" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F347" t="s">
-        <v>954</v>
+        <v>1179</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1191</v>
+        <v>1180</v>
       </c>
       <c r="H347" t="s">
-        <v>1192</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1193</v>
+        <v>1182</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1194</v>
+        <v>550</v>
       </c>
       <c r="D348" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E348" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F348" t="s">
-        <v>233</v>
+        <v>573</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1195</v>
+        <v>1183</v>
       </c>
       <c r="H348" t="s">
-        <v>1196</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1197</v>
+        <v>1185</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1198</v>
+        <v>554</v>
       </c>
       <c r="D349" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E349" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F349" t="s">
-        <v>1199</v>
+        <v>563</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1200</v>
+        <v>1186</v>
       </c>
       <c r="H349" t="s">
-        <v>1201</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1202</v>
+        <v>1188</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1203</v>
+        <v>558</v>
       </c>
       <c r="D350" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E350" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F350" t="s">
-        <v>424</v>
+        <v>590</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1204</v>
+        <v>1189</v>
       </c>
       <c r="H350" t="s">
-        <v>1205</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1206</v>
+        <v>1191</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1207</v>
+        <v>816</v>
       </c>
       <c r="D351" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E351" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F351" t="s">
-        <v>921</v>
+        <v>983</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1208</v>
+        <v>1192</v>
       </c>
       <c r="H351" t="s">
-        <v>1209</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1210</v>
+        <v>1194</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1211</v>
+        <v>820</v>
       </c>
       <c r="D352" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E352" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F352" t="s">
-        <v>25</v>
+        <v>1056</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1212</v>
+        <v>1195</v>
       </c>
       <c r="H352" t="s">
-        <v>1213</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1214</v>
+        <v>1197</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1215</v>
+        <v>824</v>
       </c>
       <c r="D353" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E353" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F353" t="s">
-        <v>844</v>
+        <v>1060</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1216</v>
+        <v>1198</v>
       </c>
       <c r="H353" t="s">
-        <v>1217</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1218</v>
+        <v>1200</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>1219</v>
+        <v>828</v>
       </c>
       <c r="D354" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E354" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F354" t="s">
-        <v>434</v>
+        <v>1089</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1220</v>
+        <v>1201</v>
       </c>
       <c r="H354" t="s">
-        <v>1221</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1222</v>
+        <v>1203</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1223</v>
+        <v>832</v>
       </c>
       <c r="D355" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E355" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F355" t="s">
-        <v>954</v>
+        <v>1093</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1224</v>
+        <v>1204</v>
       </c>
       <c r="H355" t="s">
-        <v>1225</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1226</v>
+        <v>1206</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>1227</v>
+        <v>836</v>
       </c>
       <c r="D356" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E356" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F356" t="s">
-        <v>25</v>
+        <v>1082</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1228</v>
+        <v>1207</v>
       </c>
       <c r="H356" t="s">
-        <v>1229</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1230</v>
+        <v>1209</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1231</v>
+        <v>840</v>
       </c>
       <c r="D357" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E357" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F357" t="s">
-        <v>451</v>
+        <v>1093</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1232</v>
+        <v>1210</v>
       </c>
       <c r="H357" t="s">
-        <v>1233</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1234</v>
+        <v>1212</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1235</v>
+        <v>844</v>
       </c>
       <c r="D358" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E358" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F358" t="s">
-        <v>917</v>
+        <v>590</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1236</v>
+        <v>1213</v>
       </c>
       <c r="H358" t="s">
-        <v>1237</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1238</v>
+        <v>1215</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1239</v>
+        <v>848</v>
       </c>
       <c r="D359" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E359" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F359" t="s">
-        <v>480</v>
+        <v>563</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1240</v>
+        <v>1216</v>
       </c>
       <c r="H359" t="s">
-        <v>1241</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1242</v>
+        <v>1218</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>1243</v>
+        <v>852</v>
       </c>
       <c r="D360" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E360" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F360" t="s">
-        <v>434</v>
+        <v>983</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1244</v>
+        <v>1219</v>
       </c>
       <c r="H360" t="s">
-        <v>1245</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1246</v>
+        <v>1221</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1247</v>
+        <v>856</v>
       </c>
       <c r="D361" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E361" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F361" t="s">
-        <v>954</v>
+        <v>1222</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1248</v>
+        <v>1223</v>
       </c>
       <c r="H361" t="s">
-        <v>1249</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1250</v>
+        <v>1225</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1251</v>
+        <v>860</v>
       </c>
       <c r="D362" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E362" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F362" t="s">
-        <v>25</v>
+        <v>573</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1252</v>
+        <v>1226</v>
       </c>
       <c r="H362" t="s">
-        <v>1253</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1254</v>
+        <v>1228</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1255</v>
+        <v>864</v>
       </c>
       <c r="D363" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E363" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F363" t="s">
-        <v>954</v>
+        <v>1060</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1256</v>
+        <v>1229</v>
       </c>
       <c r="H363" t="s">
-        <v>1257</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1258</v>
+        <v>1231</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>1259</v>
+        <v>868</v>
       </c>
       <c r="D364" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E364" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F364" t="s">
-        <v>480</v>
+        <v>1089</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1260</v>
+        <v>1232</v>
       </c>
       <c r="H364" t="s">
-        <v>1261</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1262</v>
+        <v>1234</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1263</v>
+        <v>872</v>
       </c>
       <c r="D365" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E365" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F365" t="s">
-        <v>434</v>
+        <v>25</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1264</v>
+        <v>1235</v>
       </c>
       <c r="H365" t="s">
-        <v>1265</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1266</v>
+        <v>1237</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>1267</v>
+        <v>876</v>
       </c>
       <c r="D366" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E366" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F366" t="s">
-        <v>25</v>
+        <v>1093</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1268</v>
+        <v>1238</v>
       </c>
       <c r="H366" t="s">
-        <v>1269</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1270</v>
+        <v>1240</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1271</v>
+        <v>880</v>
       </c>
       <c r="D367" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E367" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F367" t="s">
-        <v>844</v>
+        <v>1056</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1272</v>
+        <v>1241</v>
       </c>
       <c r="H367" t="s">
-        <v>1273</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1274</v>
+        <v>1243</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1275</v>
+        <v>884</v>
       </c>
       <c r="D368" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E368" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F368" t="s">
-        <v>913</v>
+        <v>1089</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1276</v>
+        <v>1244</v>
       </c>
       <c r="H368" t="s">
-        <v>1277</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1278</v>
+        <v>1246</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1279</v>
+        <v>888</v>
       </c>
       <c r="D369" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E369" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F369" t="s">
-        <v>1280</v>
+        <v>1247</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1281</v>
+        <v>1248</v>
       </c>
       <c r="H369" t="s">
-        <v>1282</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1283</v>
+        <v>1250</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>1284</v>
+        <v>892</v>
       </c>
       <c r="D370" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E370" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F370" t="s">
-        <v>950</v>
+        <v>1251</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1285</v>
+        <v>1252</v>
       </c>
       <c r="H370" t="s">
-        <v>1286</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1287</v>
+        <v>1254</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1288</v>
+        <v>896</v>
       </c>
       <c r="D371" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E371" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F371" t="s">
-        <v>954</v>
+        <v>1089</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1289</v>
+        <v>1255</v>
       </c>
       <c r="H371" t="s">
-        <v>1290</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1291</v>
+        <v>1257</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1292</v>
+        <v>900</v>
       </c>
       <c r="D372" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E372" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F372" t="s">
-        <v>917</v>
+        <v>25</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1293</v>
+        <v>1258</v>
       </c>
       <c r="H372" t="s">
-        <v>1294</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1295</v>
+        <v>1260</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1296</v>
+        <v>904</v>
       </c>
       <c r="D373" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E373" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F373" t="s">
-        <v>25</v>
+        <v>563</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1297</v>
+        <v>1261</v>
       </c>
       <c r="H373" t="s">
-        <v>1298</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1299</v>
+        <v>1263</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1300</v>
+        <v>908</v>
       </c>
       <c r="D374" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E374" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F374" t="s">
-        <v>451</v>
+        <v>590</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1301</v>
+        <v>1264</v>
       </c>
       <c r="H374" t="s">
-        <v>1302</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1303</v>
+        <v>1266</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1304</v>
+        <v>912</v>
       </c>
       <c r="D375" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E375" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F375" t="s">
-        <v>1280</v>
+        <v>1122</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1305</v>
+        <v>1267</v>
       </c>
       <c r="H375" t="s">
-        <v>1306</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1307</v>
+        <v>1269</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>1308</v>
+        <v>916</v>
       </c>
       <c r="D376" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E376" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F376" t="s">
-        <v>954</v>
+        <v>374</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1309</v>
+        <v>1270</v>
       </c>
       <c r="H376" t="s">
-        <v>1310</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1311</v>
+        <v>1272</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1312</v>
+        <v>920</v>
       </c>
       <c r="D377" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E377" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F377" t="s">
-        <v>424</v>
+        <v>983</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1313</v>
+        <v>1273</v>
       </c>
       <c r="H377" t="s">
-        <v>1314</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1315</v>
+        <v>1275</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1316</v>
+        <v>924</v>
       </c>
       <c r="D378" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E378" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F378" t="s">
-        <v>844</v>
+        <v>25</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1317</v>
+        <v>1276</v>
       </c>
       <c r="H378" t="s">
-        <v>1318</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1319</v>
+        <v>1278</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1320</v>
+        <v>928</v>
       </c>
       <c r="D379" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E379" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F379" t="s">
-        <v>917</v>
+        <v>619</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1321</v>
+        <v>1279</v>
       </c>
       <c r="H379" t="s">
-        <v>1322</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1323</v>
+        <v>1281</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1324</v>
+        <v>932</v>
       </c>
       <c r="D380" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E380" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F380" t="s">
-        <v>25</v>
+        <v>573</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1325</v>
+        <v>1282</v>
       </c>
       <c r="H380" t="s">
-        <v>1326</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1327</v>
+        <v>1284</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1328</v>
+        <v>936</v>
       </c>
       <c r="D381" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E381" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F381" t="s">
-        <v>451</v>
+        <v>1093</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1329</v>
+        <v>1285</v>
       </c>
       <c r="H381" t="s">
-        <v>1330</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1331</v>
+        <v>1287</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1332</v>
+        <v>940</v>
       </c>
       <c r="D382" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E382" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F382" t="s">
-        <v>913</v>
+        <v>25</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1333</v>
+        <v>1288</v>
       </c>
       <c r="H382" t="s">
-        <v>1334</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1335</v>
+        <v>1290</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1336</v>
+        <v>944</v>
       </c>
       <c r="D383" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E383" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F383" t="s">
-        <v>480</v>
+        <v>1089</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1337</v>
+        <v>1291</v>
       </c>
       <c r="H383" t="s">
-        <v>1338</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1339</v>
+        <v>1293</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1340</v>
+        <v>948</v>
       </c>
       <c r="D384" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E384" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F384" t="s">
-        <v>950</v>
+        <v>25</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1341</v>
+        <v>1294</v>
       </c>
       <c r="H384" t="s">
-        <v>1342</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1343</v>
+        <v>1296</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1344</v>
+        <v>952</v>
       </c>
       <c r="D385" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E385" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F385" t="s">
-        <v>954</v>
+        <v>983</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1345</v>
+        <v>1297</v>
       </c>
       <c r="H385" t="s">
-        <v>1346</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1347</v>
+        <v>1299</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1348</v>
+        <v>1300</v>
       </c>
       <c r="D386" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E386" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F386" t="s">
-        <v>233</v>
+        <v>573</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1349</v>
+        <v>1301</v>
       </c>
       <c r="H386" t="s">
-        <v>1350</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1351</v>
+        <v>1303</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1352</v>
+        <v>1304</v>
       </c>
       <c r="D387" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E387" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F387" t="s">
-        <v>917</v>
+        <v>25</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1353</v>
+        <v>1305</v>
       </c>
       <c r="H387" t="s">
-        <v>1354</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1355</v>
+        <v>1307</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1356</v>
+        <v>1308</v>
       </c>
       <c r="D388" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E388" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F388" t="s">
-        <v>25</v>
+        <v>1089</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1357</v>
+        <v>1309</v>
       </c>
       <c r="H388" t="s">
-        <v>1358</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1359</v>
+        <v>1311</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1360</v>
+        <v>1312</v>
       </c>
       <c r="D389" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E389" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F389" t="s">
-        <v>434</v>
+        <v>1056</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1361</v>
+        <v>1313</v>
       </c>
       <c r="H389" t="s">
-        <v>1362</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1363</v>
+        <v>1315</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1364</v>
+        <v>1316</v>
       </c>
       <c r="D390" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E390" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F390" t="s">
-        <v>25</v>
+        <v>1317</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1365</v>
+        <v>1318</v>
       </c>
       <c r="H390" t="s">
-        <v>1366</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1367</v>
+        <v>1320</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1368</v>
+        <v>1321</v>
       </c>
       <c r="D391" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E391" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F391" t="s">
-        <v>917</v>
+        <v>983</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1369</v>
+        <v>1322</v>
       </c>
       <c r="H391" t="s">
-        <v>1370</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1371</v>
+        <v>1324</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1372</v>
+        <v>1325</v>
       </c>
       <c r="D392" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E392" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F392" t="s">
-        <v>434</v>
+        <v>573</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1373</v>
+        <v>1326</v>
       </c>
       <c r="H392" t="s">
-        <v>1374</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1375</v>
+        <v>1328</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1376</v>
+        <v>1329</v>
       </c>
       <c r="D393" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E393" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F393" t="s">
-        <v>950</v>
+        <v>1093</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1377</v>
+        <v>1330</v>
       </c>
       <c r="H393" t="s">
-        <v>1378</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1379</v>
+        <v>1332</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1380</v>
+        <v>1333</v>
       </c>
       <c r="D394" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E394" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F394" t="s">
-        <v>954</v>
+        <v>374</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1381</v>
+        <v>1334</v>
       </c>
       <c r="H394" t="s">
-        <v>1382</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1383</v>
+        <v>1336</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1384</v>
+        <v>1337</v>
       </c>
       <c r="D395" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E395" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F395" t="s">
-        <v>233</v>
+        <v>1338</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1385</v>
+        <v>1339</v>
       </c>
       <c r="H395" t="s">
-        <v>1386</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1387</v>
+        <v>1341</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1388</v>
+        <v>1342</v>
       </c>
       <c r="D396" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E396" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F396" t="s">
-        <v>424</v>
+        <v>563</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1389</v>
+        <v>1343</v>
       </c>
       <c r="H396" t="s">
-        <v>1390</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1391</v>
+        <v>1345</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1392</v>
+        <v>1346</v>
       </c>
       <c r="D397" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E397" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F397" t="s">
-        <v>451</v>
+        <v>1060</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1393</v>
+        <v>1347</v>
       </c>
       <c r="H397" t="s">
-        <v>1394</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1395</v>
+        <v>1349</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1396</v>
+        <v>1350</v>
       </c>
       <c r="D398" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E398" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F398" t="s">
         <v>25</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1397</v>
+        <v>1351</v>
       </c>
       <c r="H398" t="s">
-        <v>1398</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1399</v>
+        <v>1353</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1400</v>
+        <v>1354</v>
       </c>
       <c r="D399" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E399" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F399" t="s">
-        <v>434</v>
+        <v>983</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1401</v>
+        <v>1355</v>
       </c>
       <c r="H399" t="s">
-        <v>1402</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1403</v>
+        <v>1357</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1404</v>
+        <v>1358</v>
       </c>
       <c r="D400" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E400" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F400" t="s">
-        <v>950</v>
+        <v>573</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1405</v>
+        <v>1359</v>
       </c>
       <c r="H400" t="s">
-        <v>1406</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1407</v>
+        <v>1361</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1408</v>
+        <v>1362</v>
       </c>
       <c r="D401" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E401" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F401" t="s">
-        <v>954</v>
+        <v>1093</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1409</v>
+        <v>1363</v>
       </c>
       <c r="H401" t="s">
-        <v>1410</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1411</v>
+        <v>1365</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1412</v>
+        <v>1366</v>
       </c>
       <c r="D402" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E402" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F402" t="s">
         <v>25</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1413</v>
+        <v>1367</v>
       </c>
       <c r="H402" t="s">
-        <v>1414</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1415</v>
+        <v>1369</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1416</v>
+        <v>1370</v>
       </c>
       <c r="D403" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E403" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F403" t="s">
-        <v>921</v>
+        <v>590</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1417</v>
+        <v>1371</v>
       </c>
       <c r="H403" t="s">
-        <v>1418</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1419</v>
+        <v>1373</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1420</v>
+        <v>1374</v>
       </c>
       <c r="D404" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E404" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F404" t="s">
-        <v>1421</v>
+        <v>1056</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1422</v>
+        <v>1375</v>
       </c>
       <c r="H404" t="s">
-        <v>1423</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1424</v>
+        <v>1377</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1425</v>
+        <v>1378</v>
       </c>
       <c r="D405" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E405" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F405" t="s">
-        <v>917</v>
+        <v>619</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1426</v>
+        <v>1379</v>
       </c>
       <c r="H405" t="s">
-        <v>1427</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1428</v>
+        <v>1381</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1429</v>
+        <v>1382</v>
       </c>
       <c r="D406" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E406" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F406" t="s">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1430</v>
+        <v>1383</v>
       </c>
       <c r="H406" t="s">
-        <v>1431</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1432</v>
+        <v>1385</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1433</v>
+        <v>1386</v>
       </c>
       <c r="D407" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E407" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F407" t="s">
-        <v>950</v>
+        <v>1093</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1434</v>
+        <v>1387</v>
       </c>
       <c r="H407" t="s">
-        <v>1435</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1436</v>
+        <v>1389</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1437</v>
+        <v>1390</v>
       </c>
       <c r="D408" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E408" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F408" t="s">
-        <v>1421</v>
+        <v>25</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1438</v>
+        <v>1391</v>
       </c>
       <c r="H408" t="s">
-        <v>1439</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1440</v>
+        <v>1393</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1441</v>
+        <v>1394</v>
       </c>
       <c r="D409" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E409" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F409" t="s">
-        <v>233</v>
+        <v>1093</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1442</v>
+        <v>1395</v>
       </c>
       <c r="H409" t="s">
-        <v>1443</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1444</v>
+        <v>1397</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1445</v>
+        <v>1398</v>
       </c>
       <c r="D410" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E410" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F410" t="s">
-        <v>25</v>
+        <v>619</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1446</v>
+        <v>1399</v>
       </c>
       <c r="H410" t="s">
-        <v>1447</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1448</v>
+        <v>1401</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1449</v>
+        <v>1402</v>
       </c>
       <c r="D411" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E411" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F411" t="s">
-        <v>451</v>
+        <v>573</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1450</v>
+        <v>1403</v>
       </c>
       <c r="H411" t="s">
-        <v>1451</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1452</v>
+        <v>1405</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1453</v>
+        <v>1406</v>
       </c>
       <c r="D412" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E412" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F412" t="s">
         <v>25</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1454</v>
+        <v>1407</v>
       </c>
       <c r="H412" t="s">
-        <v>1455</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1456</v>
+        <v>1409</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1457</v>
+        <v>1410</v>
       </c>
       <c r="D413" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E413" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F413" t="s">
-        <v>434</v>
+        <v>983</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1458</v>
+        <v>1411</v>
       </c>
       <c r="H413" t="s">
-        <v>1459</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1460</v>
+        <v>1413</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1461</v>
+        <v>1414</v>
       </c>
       <c r="D414" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E414" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F414" t="s">
-        <v>1462</v>
+        <v>1052</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1463</v>
+        <v>1415</v>
       </c>
       <c r="H414" t="s">
-        <v>1464</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1465</v>
+        <v>1417</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1466</v>
+        <v>1418</v>
       </c>
       <c r="D415" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E415" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F415" t="s">
-        <v>917</v>
+        <v>1419</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1467</v>
+        <v>1420</v>
       </c>
       <c r="H415" t="s">
-        <v>1468</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1469</v>
+        <v>1422</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1470</v>
+        <v>1423</v>
       </c>
       <c r="D416" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E416" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F416" t="s">
-        <v>1421</v>
+        <v>1089</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1471</v>
+        <v>1424</v>
       </c>
       <c r="H416" t="s">
-        <v>1472</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1473</v>
+        <v>1426</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1474</v>
+        <v>1427</v>
       </c>
       <c r="D417" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E417" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F417" t="s">
-        <v>233</v>
+        <v>1093</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1475</v>
+        <v>1428</v>
       </c>
       <c r="H417" t="s">
-        <v>1476</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1477</v>
+        <v>1430</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1478</v>
+        <v>1431</v>
       </c>
       <c r="D418" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E418" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F418" t="s">
-        <v>954</v>
+        <v>1056</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1479</v>
+        <v>1432</v>
       </c>
       <c r="H418" t="s">
-        <v>1480</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1481</v>
+        <v>1434</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1482</v>
+        <v>1435</v>
       </c>
       <c r="D419" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E419" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F419" t="s">
-        <v>917</v>
+        <v>25</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1483</v>
+        <v>1436</v>
       </c>
       <c r="H419" t="s">
-        <v>1484</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1485</v>
+        <v>1438</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1486</v>
+        <v>1439</v>
       </c>
       <c r="D420" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E420" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F420" t="s">
-        <v>25</v>
+        <v>590</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1487</v>
+        <v>1440</v>
       </c>
       <c r="H420" t="s">
-        <v>1488</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1489</v>
+        <v>1442</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1490</v>
+        <v>1443</v>
       </c>
       <c r="D421" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E421" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F421" t="s">
-        <v>25</v>
+        <v>1419</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1491</v>
+        <v>1444</v>
       </c>
       <c r="H421" t="s">
-        <v>1492</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1493</v>
+        <v>1446</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1494</v>
+        <v>1447</v>
       </c>
       <c r="D422" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E422" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F422" t="s">
-        <v>434</v>
+        <v>1093</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1495</v>
+        <v>1448</v>
       </c>
       <c r="H422" t="s">
-        <v>1496</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1497</v>
+        <v>1450</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1498</v>
+        <v>1451</v>
       </c>
       <c r="D423" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E423" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F423" t="s">
-        <v>921</v>
+        <v>563</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1499</v>
+        <v>1452</v>
       </c>
       <c r="H423" t="s">
-        <v>1500</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1501</v>
+        <v>1454</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1502</v>
+        <v>1455</v>
       </c>
       <c r="D424" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E424" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F424" t="s">
-        <v>950</v>
+        <v>983</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1503</v>
+        <v>1456</v>
       </c>
       <c r="H424" t="s">
-        <v>1504</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1505</v>
+        <v>1458</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1506</v>
+        <v>1459</v>
       </c>
       <c r="D425" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E425" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F425" t="s">
-        <v>1421</v>
+        <v>1056</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1507</v>
+        <v>1460</v>
       </c>
       <c r="H425" t="s">
-        <v>1508</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1509</v>
+        <v>1462</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1510</v>
+        <v>1463</v>
       </c>
       <c r="D426" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E426" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F426" t="s">
-        <v>954</v>
+        <v>25</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1511</v>
+        <v>1464</v>
       </c>
       <c r="H426" t="s">
-        <v>1512</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1513</v>
+        <v>1466</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1514</v>
+        <v>1467</v>
       </c>
       <c r="D427" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E427" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F427" t="s">
-        <v>844</v>
+        <v>590</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1515</v>
+        <v>1468</v>
       </c>
       <c r="H427" t="s">
-        <v>1516</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1517</v>
+        <v>1470</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1518</v>
+        <v>1471</v>
       </c>
       <c r="D428" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E428" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F428" t="s">
-        <v>434</v>
+        <v>1052</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1519</v>
+        <v>1472</v>
       </c>
       <c r="H428" t="s">
-        <v>1520</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1521</v>
+        <v>1474</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1522</v>
+        <v>1475</v>
       </c>
       <c r="D429" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E429" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F429" t="s">
-        <v>25</v>
+        <v>619</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1523</v>
+        <v>1476</v>
       </c>
       <c r="H429" t="s">
-        <v>1524</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1525</v>
+        <v>1478</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1526</v>
+        <v>1479</v>
       </c>
       <c r="D430" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E430" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F430" t="s">
-        <v>917</v>
+        <v>1089</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1527</v>
+        <v>1480</v>
       </c>
       <c r="H430" t="s">
-        <v>1528</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1529</v>
+        <v>1482</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1530</v>
+        <v>1483</v>
       </c>
       <c r="D431" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E431" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F431" t="s">
-        <v>424</v>
+        <v>1093</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1531</v>
+        <v>1484</v>
       </c>
       <c r="H431" t="s">
-        <v>1532</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1533</v>
+        <v>1486</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1534</v>
+        <v>1487</v>
       </c>
       <c r="D432" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E432" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F432" t="s">
-        <v>434</v>
+        <v>374</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1535</v>
+        <v>1488</v>
       </c>
       <c r="H432" t="s">
-        <v>1536</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1537</v>
+        <v>1490</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1538</v>
+        <v>1491</v>
       </c>
       <c r="D433" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E433" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F433" t="s">
-        <v>25</v>
+        <v>1056</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1539</v>
+        <v>1492</v>
       </c>
       <c r="H433" t="s">
-        <v>1540</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1541</v>
+        <v>1494</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1542</v>
+        <v>1495</v>
       </c>
       <c r="D434" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E434" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F434" t="s">
-        <v>1543</v>
+        <v>25</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1544</v>
+        <v>1496</v>
       </c>
       <c r="H434" t="s">
-        <v>1545</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1546</v>
+        <v>1498</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1547</v>
+        <v>1499</v>
       </c>
       <c r="D435" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E435" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F435" t="s">
-        <v>950</v>
+        <v>573</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1548</v>
+        <v>1500</v>
       </c>
       <c r="H435" t="s">
-        <v>1549</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1550</v>
+        <v>1502</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1551</v>
+        <v>1503</v>
       </c>
       <c r="D436" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E436" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F436" t="s">
-        <v>954</v>
+        <v>25</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1552</v>
+        <v>1504</v>
       </c>
       <c r="H436" t="s">
-        <v>1553</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1554</v>
+        <v>1506</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1555</v>
+        <v>1507</v>
       </c>
       <c r="D437" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E437" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F437" t="s">
-        <v>917</v>
+        <v>1056</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1556</v>
+        <v>1508</v>
       </c>
       <c r="H437" t="s">
-        <v>1557</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1558</v>
+        <v>1510</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1559</v>
+        <v>1511</v>
       </c>
       <c r="D438" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E438" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F438" t="s">
-        <v>233</v>
+        <v>573</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1560</v>
+        <v>1512</v>
       </c>
       <c r="H438" t="s">
-        <v>1561</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1562</v>
+        <v>1514</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1563</v>
+        <v>1515</v>
       </c>
       <c r="D439" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E439" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F439" t="s">
-        <v>25</v>
+        <v>1089</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1564</v>
+        <v>1516</v>
       </c>
       <c r="H439" t="s">
-        <v>1565</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1566</v>
+        <v>1518</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1567</v>
+        <v>1519</v>
       </c>
       <c r="D440" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E440" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F440" t="s">
-        <v>1083</v>
+        <v>1093</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1568</v>
+        <v>1520</v>
       </c>
       <c r="H440" t="s">
-        <v>1569</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1570</v>
+        <v>1522</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1571</v>
+        <v>1523</v>
       </c>
       <c r="D441" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E441" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F441" t="s">
-        <v>451</v>
+        <v>374</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1572</v>
+        <v>1524</v>
       </c>
       <c r="H441" t="s">
-        <v>1573</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1574</v>
+        <v>1526</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1575</v>
+        <v>1527</v>
       </c>
       <c r="D442" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E442" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F442" t="s">
-        <v>25</v>
+        <v>563</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1576</v>
+        <v>1528</v>
       </c>
       <c r="H442" t="s">
-        <v>1577</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1578</v>
+        <v>1530</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1579</v>
+        <v>1531</v>
       </c>
       <c r="D443" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E443" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F443" t="s">
-        <v>25</v>
+        <v>590</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1580</v>
+        <v>1532</v>
       </c>
       <c r="H443" t="s">
-        <v>1581</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1582</v>
+        <v>1534</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1583</v>
+        <v>1535</v>
       </c>
       <c r="D444" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E444" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F444" t="s">
-        <v>424</v>
+        <v>25</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1584</v>
+        <v>1536</v>
       </c>
       <c r="H444" t="s">
-        <v>1585</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1586</v>
+        <v>1538</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1587</v>
+        <v>1539</v>
       </c>
       <c r="D445" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E445" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F445" t="s">
-        <v>25</v>
+        <v>573</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1588</v>
+        <v>1540</v>
       </c>
       <c r="H445" t="s">
-        <v>1589</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1590</v>
+        <v>1542</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1591</v>
+        <v>1543</v>
       </c>
       <c r="D446" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E446" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F446" t="s">
-        <v>950</v>
+        <v>1089</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1592</v>
+        <v>1544</v>
       </c>
       <c r="H446" t="s">
-        <v>1593</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1594</v>
+        <v>1546</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1595</v>
+        <v>1547</v>
       </c>
       <c r="D447" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E447" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F447" t="s">
-        <v>954</v>
+        <v>1093</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1596</v>
+        <v>1548</v>
       </c>
       <c r="H447" t="s">
-        <v>1597</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1598</v>
+        <v>1550</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1599</v>
+        <v>1551</v>
       </c>
       <c r="D448" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E448" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F448" t="s">
-        <v>1083</v>
+        <v>25</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1600</v>
+        <v>1552</v>
       </c>
       <c r="H448" t="s">
-        <v>1601</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1602</v>
+        <v>1554</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1603</v>
+        <v>1555</v>
       </c>
       <c r="D449" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E449" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F449" t="s">
-        <v>844</v>
+        <v>1060</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1604</v>
+        <v>1556</v>
       </c>
       <c r="H449" t="s">
-        <v>1605</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1606</v>
+        <v>1558</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1607</v>
+        <v>1559</v>
       </c>
       <c r="D450" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E450" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F450" t="s">
-        <v>917</v>
+        <v>1560</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1608</v>
+        <v>1561</v>
       </c>
       <c r="H450" t="s">
-        <v>1609</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1610</v>
+        <v>1563</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1611</v>
+        <v>1564</v>
       </c>
       <c r="D451" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E451" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F451" t="s">
-        <v>424</v>
+        <v>1056</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1612</v>
+        <v>1565</v>
       </c>
       <c r="H451" t="s">
-        <v>1613</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1614</v>
+        <v>1567</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1615</v>
+        <v>1568</v>
       </c>
       <c r="D452" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E452" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F452" t="s">
-        <v>451</v>
+        <v>619</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1616</v>
+        <v>1569</v>
       </c>
       <c r="H452" t="s">
-        <v>1617</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1618</v>
+        <v>1571</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1619</v>
+        <v>1572</v>
       </c>
       <c r="D453" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E453" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F453" t="s">
-        <v>844</v>
+        <v>1089</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1620</v>
+        <v>1573</v>
       </c>
       <c r="H453" t="s">
-        <v>1621</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1622</v>
+        <v>1575</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1623</v>
+        <v>1576</v>
       </c>
       <c r="D454" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E454" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F454" t="s">
-        <v>25</v>
+        <v>1560</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1624</v>
+        <v>1577</v>
       </c>
       <c r="H454" t="s">
-        <v>1625</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1626</v>
+        <v>1579</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1627</v>
+        <v>1580</v>
       </c>
       <c r="D455" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E455" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F455" t="s">
-        <v>1628</v>
+        <v>374</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1629</v>
+        <v>1581</v>
       </c>
       <c r="H455" t="s">
-        <v>1630</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1631</v>
+        <v>1583</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1632</v>
+        <v>1584</v>
       </c>
       <c r="D456" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E456" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F456" t="s">
-        <v>950</v>
+        <v>25</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1633</v>
+        <v>1585</v>
       </c>
       <c r="H456" t="s">
-        <v>1634</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1635</v>
+        <v>1587</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1636</v>
+        <v>1588</v>
       </c>
       <c r="D457" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E457" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F457" t="s">
-        <v>917</v>
+        <v>590</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1637</v>
+        <v>1589</v>
       </c>
       <c r="H457" t="s">
-        <v>1638</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1639</v>
+        <v>1591</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1640</v>
+        <v>1592</v>
       </c>
       <c r="D458" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E458" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F458" t="s">
-        <v>480</v>
+        <v>25</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1641</v>
+        <v>1593</v>
       </c>
       <c r="H458" t="s">
-        <v>1642</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1643</v>
+        <v>1595</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1644</v>
+        <v>1596</v>
       </c>
       <c r="D459" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E459" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F459" t="s">
-        <v>954</v>
+        <v>573</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1645</v>
+        <v>1597</v>
       </c>
       <c r="H459" t="s">
-        <v>1646</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1647</v>
+        <v>1599</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1648</v>
+        <v>1600</v>
       </c>
       <c r="D460" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E460" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F460" t="s">
-        <v>424</v>
+        <v>1601</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1649</v>
+        <v>1602</v>
       </c>
       <c r="H460" t="s">
-        <v>1650</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1651</v>
+        <v>1604</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1652</v>
+        <v>1605</v>
       </c>
       <c r="D461" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E461" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F461" t="s">
-        <v>233</v>
+        <v>1056</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1653</v>
+        <v>1606</v>
       </c>
       <c r="H461" t="s">
-        <v>1654</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1655</v>
+        <v>1608</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1656</v>
+        <v>1609</v>
       </c>
       <c r="D462" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E462" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F462" t="s">
-        <v>451</v>
+        <v>1560</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1657</v>
+        <v>1610</v>
       </c>
       <c r="H462" t="s">
-        <v>1658</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1659</v>
+        <v>1612</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1660</v>
+        <v>1613</v>
       </c>
       <c r="D463" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E463" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F463" t="s">
-        <v>25</v>
+        <v>374</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1661</v>
+        <v>1614</v>
       </c>
       <c r="H463" t="s">
-        <v>1662</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1663</v>
+        <v>1616</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1664</v>
+        <v>1617</v>
       </c>
       <c r="D464" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E464" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F464" t="s">
-        <v>950</v>
+        <v>1093</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1665</v>
+        <v>1618</v>
       </c>
       <c r="H464" t="s">
-        <v>1666</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1667</v>
+        <v>1620</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1668</v>
+        <v>1621</v>
       </c>
       <c r="D465" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E465" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F465" t="s">
-        <v>434</v>
+        <v>1056</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1669</v>
+        <v>1622</v>
       </c>
       <c r="H465" t="s">
-        <v>1670</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1671</v>
+        <v>1624</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1672</v>
+        <v>1625</v>
       </c>
       <c r="D466" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E466" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F466" t="s">
-        <v>913</v>
+        <v>25</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1673</v>
+        <v>1626</v>
       </c>
       <c r="H466" t="s">
-        <v>1674</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1675</v>
+        <v>1628</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1676</v>
+        <v>1629</v>
       </c>
       <c r="D467" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E467" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F467" t="s">
-        <v>844</v>
+        <v>25</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1677</v>
+        <v>1630</v>
       </c>
       <c r="H467" t="s">
-        <v>1678</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1679</v>
+        <v>1632</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1680</v>
+        <v>1633</v>
       </c>
       <c r="D468" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E468" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F468" t="s">
-        <v>25</v>
+        <v>573</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1681</v>
+        <v>1634</v>
       </c>
       <c r="H468" t="s">
-        <v>1682</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1683</v>
+        <v>1636</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1684</v>
+        <v>1637</v>
       </c>
       <c r="D469" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E469" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F469" t="s">
-        <v>480</v>
+        <v>1060</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1685</v>
+        <v>1638</v>
       </c>
       <c r="H469" t="s">
-        <v>1686</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1687</v>
+        <v>1640</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1688</v>
+        <v>1641</v>
       </c>
       <c r="D470" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E470" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F470" t="s">
-        <v>950</v>
+        <v>1089</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1689</v>
+        <v>1642</v>
       </c>
       <c r="H470" t="s">
-        <v>1690</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1691</v>
+        <v>1644</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1692</v>
+        <v>1645</v>
       </c>
       <c r="D471" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E471" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F471" t="s">
-        <v>424</v>
+        <v>1560</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1693</v>
+        <v>1646</v>
       </c>
       <c r="H471" t="s">
-        <v>1694</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1695</v>
+        <v>1648</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1696</v>
+        <v>1649</v>
       </c>
       <c r="D472" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E472" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F472" t="s">
-        <v>954</v>
+        <v>1093</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1697</v>
+        <v>1650</v>
       </c>
       <c r="H472" t="s">
-        <v>1698</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1699</v>
+        <v>1652</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1700</v>
+        <v>1653</v>
       </c>
       <c r="D473" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E473" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F473" t="s">
-        <v>233</v>
+        <v>983</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1701</v>
+        <v>1654</v>
       </c>
       <c r="H473" t="s">
-        <v>1702</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1703</v>
+        <v>1656</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1704</v>
+        <v>1657</v>
       </c>
       <c r="D474" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E474" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F474" t="s">
-        <v>950</v>
+        <v>573</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1705</v>
+        <v>1658</v>
       </c>
       <c r="H474" t="s">
-        <v>1706</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1707</v>
+        <v>1660</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1708</v>
+        <v>1661</v>
       </c>
       <c r="D475" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E475" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F475" t="s">
-        <v>844</v>
+        <v>25</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1709</v>
+        <v>1662</v>
       </c>
       <c r="H475" t="s">
-        <v>1710</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1711</v>
+        <v>1664</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1712</v>
+        <v>1665</v>
       </c>
       <c r="D476" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E476" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F476" t="s">
-        <v>434</v>
+        <v>1056</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1713</v>
+        <v>1666</v>
       </c>
       <c r="H476" t="s">
-        <v>1714</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1715</v>
+        <v>1668</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1716</v>
+        <v>1669</v>
       </c>
       <c r="D477" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E477" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F477" t="s">
-        <v>1112</v>
+        <v>563</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1717</v>
+        <v>1670</v>
       </c>
       <c r="H477" t="s">
-        <v>1718</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1719</v>
+        <v>1672</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1720</v>
+        <v>1673</v>
       </c>
       <c r="D478" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E478" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F478" t="s">
-        <v>480</v>
+        <v>573</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1721</v>
+        <v>1674</v>
       </c>
       <c r="H478" t="s">
-        <v>1642</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1722</v>
+        <v>1676</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1723</v>
+        <v>1677</v>
       </c>
       <c r="D479" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E479" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F479" t="s">
-        <v>1724</v>
+        <v>25</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1725</v>
+        <v>1678</v>
       </c>
       <c r="H479" t="s">
-        <v>1726</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1727</v>
+        <v>1680</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1728</v>
+        <v>1681</v>
       </c>
       <c r="D480" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E480" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F480" t="s">
-        <v>917</v>
+        <v>1682</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1729</v>
+        <v>1683</v>
       </c>
       <c r="H480" t="s">
-        <v>1730</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1731</v>
+        <v>1685</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>1732</v>
+        <v>1686</v>
       </c>
       <c r="D481" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E481" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F481" t="s">
-        <v>25</v>
+        <v>1089</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1733</v>
+        <v>1687</v>
       </c>
       <c r="H481" t="s">
-        <v>1734</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1735</v>
+        <v>1689</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1736</v>
+        <v>1690</v>
       </c>
       <c r="D482" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E482" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F482" t="s">
-        <v>921</v>
+        <v>1093</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1737</v>
+        <v>1691</v>
       </c>
       <c r="H482" t="s">
-        <v>1738</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1739</v>
+        <v>1693</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1740</v>
+        <v>1694</v>
       </c>
       <c r="D483" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E483" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F483" t="s">
-        <v>451</v>
+        <v>1056</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1741</v>
+        <v>1695</v>
       </c>
       <c r="H483" t="s">
-        <v>1742</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1743</v>
+        <v>1697</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1744</v>
+        <v>1698</v>
       </c>
       <c r="D484" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E484" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F484" t="s">
-        <v>434</v>
+        <v>374</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1745</v>
+        <v>1699</v>
       </c>
       <c r="H484" t="s">
-        <v>1746</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1747</v>
+        <v>1701</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>1748</v>
+        <v>1702</v>
       </c>
       <c r="D485" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E485" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F485" t="s">
-        <v>917</v>
+        <v>25</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1749</v>
+        <v>1703</v>
       </c>
       <c r="H485" t="s">
-        <v>1750</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1751</v>
+        <v>1705</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>1752</v>
+        <v>1706</v>
       </c>
       <c r="D486" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E486" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F486" t="s">
-        <v>25</v>
+        <v>1222</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1753</v>
+        <v>1707</v>
       </c>
       <c r="H486" t="s">
-        <v>1754</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1755</v>
+        <v>1709</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>1756</v>
+        <v>1710</v>
       </c>
       <c r="D487" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E487" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F487" t="s">
-        <v>954</v>
+        <v>590</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1757</v>
+        <v>1711</v>
       </c>
       <c r="H487" t="s">
-        <v>1758</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1759</v>
+        <v>1713</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>1760</v>
+        <v>1714</v>
       </c>
       <c r="D488" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E488" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F488" t="s">
-        <v>233</v>
+        <v>25</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1761</v>
+        <v>1715</v>
       </c>
       <c r="H488" t="s">
-        <v>1762</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1763</v>
+        <v>1717</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>1764</v>
+        <v>1718</v>
       </c>
       <c r="D489" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E489" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F489" t="s">
-        <v>844</v>
+        <v>25</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1765</v>
+        <v>1719</v>
       </c>
       <c r="H489" t="s">
-        <v>1766</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1767</v>
+        <v>1721</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>1768</v>
+        <v>1722</v>
       </c>
       <c r="D490" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E490" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F490" t="s">
-        <v>25</v>
+        <v>563</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1769</v>
+        <v>1723</v>
       </c>
       <c r="H490" t="s">
-        <v>1770</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1771</v>
+        <v>1725</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>1772</v>
+        <v>1726</v>
       </c>
       <c r="D491" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E491" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F491" t="s">
-        <v>921</v>
+        <v>25</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1773</v>
+        <v>1727</v>
       </c>
       <c r="H491" t="s">
-        <v>1774</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1775</v>
+        <v>1729</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1776</v>
+        <v>1730</v>
       </c>
       <c r="D492" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E492" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F492" t="s">
-        <v>480</v>
+        <v>1089</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1777</v>
+        <v>1731</v>
       </c>
       <c r="H492" t="s">
-        <v>1778</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1779</v>
+        <v>1733</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1780</v>
+        <v>1734</v>
       </c>
       <c r="D493" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E493" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F493" t="s">
-        <v>844</v>
+        <v>1093</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1781</v>
+        <v>1735</v>
       </c>
       <c r="H493" t="s">
-        <v>1782</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1783</v>
+        <v>1737</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>1784</v>
+        <v>1738</v>
       </c>
       <c r="D494" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E494" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F494" t="s">
-        <v>950</v>
+        <v>1222</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1785</v>
+        <v>1739</v>
       </c>
       <c r="H494" t="s">
-        <v>1786</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1787</v>
+        <v>1741</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>1788</v>
+        <v>1742</v>
       </c>
       <c r="D495" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E495" t="s">
-        <v>840</v>
+        <v>979</v>
       </c>
       <c r="F495" t="s">
-        <v>25</v>
+        <v>983</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1789</v>
+        <v>1743</v>
       </c>
       <c r="H495" t="s">
-        <v>1790</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1791</v>
+        <v>1745</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>10</v>
+        <v>1746</v>
       </c>
       <c r="D496" t="s">
-        <v>1792</v>
+        <v>978</v>
       </c>
       <c r="E496" t="s">
-        <v>1793</v>
+        <v>979</v>
       </c>
       <c r="F496" t="s">
-        <v>25</v>
+        <v>1056</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1794</v>
+        <v>1747</v>
       </c>
       <c r="H496" t="s">
-        <v>1795</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1796</v>
+        <v>1749</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>16</v>
+        <v>1750</v>
       </c>
       <c r="D497" t="s">
-        <v>1792</v>
+        <v>978</v>
       </c>
       <c r="E497" t="s">
-        <v>1793</v>
+        <v>979</v>
       </c>
       <c r="F497" t="s">
-        <v>25</v>
+        <v>563</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1797</v>
+        <v>1751</v>
       </c>
       <c r="H497" t="s">
-        <v>1798</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1799</v>
+        <v>1753</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>20</v>
+        <v>1754</v>
       </c>
       <c r="D498" t="s">
-        <v>1792</v>
+        <v>978</v>
       </c>
       <c r="E498" t="s">
-        <v>1793</v>
+        <v>979</v>
       </c>
       <c r="F498" t="s">
-        <v>25</v>
+        <v>590</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1800</v>
+        <v>1755</v>
       </c>
       <c r="H498" t="s">
-        <v>1801</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1802</v>
+        <v>1757</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>24</v>
+        <v>1758</v>
       </c>
       <c r="D499" t="s">
-        <v>1792</v>
+        <v>978</v>
       </c>
       <c r="E499" t="s">
-        <v>1793</v>
+        <v>979</v>
+      </c>
+      <c r="F499" t="s">
+        <v>983</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1803</v>
+        <v>1759</v>
       </c>
       <c r="H499" t="s">
-        <v>1804</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1805</v>
+        <v>1761</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>29</v>
+        <v>1762</v>
       </c>
       <c r="D500" t="s">
-        <v>1792</v>
+        <v>978</v>
       </c>
       <c r="E500" t="s">
-        <v>1793</v>
+        <v>979</v>
       </c>
       <c r="F500" t="s">
         <v>25</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1806</v>
+        <v>1763</v>
       </c>
       <c r="H500" t="s">
-        <v>1807</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1808</v>
+        <v>1765</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>33</v>
+        <v>1766</v>
       </c>
       <c r="D501" t="s">
-        <v>1792</v>
+        <v>978</v>
       </c>
       <c r="E501" t="s">
-        <v>1793</v>
+        <v>979</v>
       </c>
       <c r="F501" t="s">
-        <v>25</v>
+        <v>1767</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1809</v>
+        <v>1768</v>
       </c>
       <c r="H501" t="s">
-        <v>1810</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1811</v>
+        <v>1770</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>37</v>
+        <v>1771</v>
       </c>
       <c r="D502" t="s">
-        <v>1792</v>
+        <v>978</v>
       </c>
       <c r="E502" t="s">
-        <v>1793</v>
+        <v>979</v>
       </c>
       <c r="F502" t="s">
-        <v>25</v>
+        <v>1089</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1812</v>
+        <v>1772</v>
       </c>
       <c r="H502" t="s">
-        <v>1813</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1814</v>
+        <v>1774</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>10</v>
+        <v>1775</v>
       </c>
       <c r="D503" t="s">
-        <v>839</v>
+        <v>978</v>
       </c>
       <c r="E503" t="s">
-        <v>1815</v>
+        <v>979</v>
       </c>
       <c r="F503" t="s">
-        <v>424</v>
+        <v>1056</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1816</v>
+        <v>1776</v>
       </c>
       <c r="H503" t="s">
-        <v>1817</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1818</v>
+        <v>1778</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>10</v>
+        <v>1779</v>
       </c>
       <c r="D504" t="s">
-        <v>1819</v>
+        <v>978</v>
       </c>
       <c r="E504" t="s">
-        <v>1820</v>
+        <v>979</v>
       </c>
       <c r="F504" t="s">
-        <v>486</v>
+        <v>619</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1821</v>
+        <v>1780</v>
       </c>
       <c r="H504" t="s">
-        <v>1822</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D505" t="s">
+        <v>978</v>
+      </c>
+      <c r="E505" t="s">
+        <v>979</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D506" t="s">
+        <v>978</v>
+      </c>
+      <c r="E506" t="s">
+        <v>979</v>
+      </c>
+      <c r="F506" t="s">
+        <v>563</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D507" t="s">
+        <v>978</v>
+      </c>
+      <c r="E507" t="s">
+        <v>979</v>
+      </c>
+      <c r="F507" t="s">
+        <v>374</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D508" t="s">
+        <v>978</v>
+      </c>
+      <c r="E508" t="s">
+        <v>979</v>
+      </c>
+      <c r="F508" t="s">
+        <v>590</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D509" t="s">
+        <v>978</v>
+      </c>
+      <c r="E509" t="s">
+        <v>979</v>
+      </c>
+      <c r="F509" t="s">
+        <v>25</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D510" t="s">
+        <v>978</v>
+      </c>
+      <c r="E510" t="s">
+        <v>979</v>
+      </c>
+      <c r="F510" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D511" t="s">
+        <v>978</v>
+      </c>
+      <c r="E511" t="s">
+        <v>979</v>
+      </c>
+      <c r="F511" t="s">
+        <v>573</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D512" t="s">
+        <v>978</v>
+      </c>
+      <c r="E512" t="s">
+        <v>979</v>
+      </c>
+      <c r="F512" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D513" t="s">
+        <v>978</v>
+      </c>
+      <c r="E513" t="s">
+        <v>979</v>
+      </c>
+      <c r="F513" t="s">
+        <v>983</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D514" t="s">
+        <v>978</v>
+      </c>
+      <c r="E514" t="s">
+        <v>979</v>
+      </c>
+      <c r="F514" t="s">
+        <v>25</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
         <v>1823</v>
       </c>
-      <c r="B505" t="s">
-[...2 lines deleted...]
-      <c r="C505" t="s">
+      <c r="D515" t="s">
+        <v>978</v>
+      </c>
+      <c r="E515" t="s">
+        <v>979</v>
+      </c>
+      <c r="F515" t="s">
+        <v>619</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D516" t="s">
+        <v>978</v>
+      </c>
+      <c r="E516" t="s">
+        <v>979</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D517" t="s">
+        <v>978</v>
+      </c>
+      <c r="E517" t="s">
+        <v>979</v>
+      </c>
+      <c r="F517" t="s">
+        <v>563</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D518" t="s">
+        <v>978</v>
+      </c>
+      <c r="E518" t="s">
+        <v>979</v>
+      </c>
+      <c r="F518" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D519" t="s">
+        <v>978</v>
+      </c>
+      <c r="E519" t="s">
+        <v>979</v>
+      </c>
+      <c r="F519" t="s">
+        <v>374</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D520" t="s">
+        <v>978</v>
+      </c>
+      <c r="E520" t="s">
+        <v>979</v>
+      </c>
+      <c r="F520" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D521" t="s">
+        <v>978</v>
+      </c>
+      <c r="E521" t="s">
+        <v>979</v>
+      </c>
+      <c r="F521" t="s">
+        <v>983</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D522" t="s">
+        <v>978</v>
+      </c>
+      <c r="E522" t="s">
+        <v>979</v>
+      </c>
+      <c r="F522" t="s">
+        <v>573</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D523" t="s">
+        <v>978</v>
+      </c>
+      <c r="E523" t="s">
+        <v>979</v>
+      </c>
+      <c r="F523" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D524" t="s">
+        <v>978</v>
+      </c>
+      <c r="E524" t="s">
+        <v>979</v>
+      </c>
+      <c r="F524" t="s">
+        <v>619</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D525" t="s">
+        <v>978</v>
+      </c>
+      <c r="E525" t="s">
+        <v>979</v>
+      </c>
+      <c r="F525" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D526" t="s">
+        <v>978</v>
+      </c>
+      <c r="E526" t="s">
+        <v>979</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D527" t="s">
+        <v>978</v>
+      </c>
+      <c r="E527" t="s">
+        <v>979</v>
+      </c>
+      <c r="F527" t="s">
+        <v>25</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D528" t="s">
+        <v>978</v>
+      </c>
+      <c r="E528" t="s">
+        <v>979</v>
+      </c>
+      <c r="F528" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D529" t="s">
+        <v>978</v>
+      </c>
+      <c r="E529" t="s">
+        <v>979</v>
+      </c>
+      <c r="F529" t="s">
+        <v>590</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D530" t="s">
+        <v>978</v>
+      </c>
+      <c r="E530" t="s">
+        <v>979</v>
+      </c>
+      <c r="F530" t="s">
+        <v>573</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D531" t="s">
+        <v>978</v>
+      </c>
+      <c r="E531" t="s">
+        <v>979</v>
+      </c>
+      <c r="F531" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D532" t="s">
+        <v>978</v>
+      </c>
+      <c r="E532" t="s">
+        <v>979</v>
+      </c>
+      <c r="F532" t="s">
+        <v>25</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D533" t="s">
+        <v>978</v>
+      </c>
+      <c r="E533" t="s">
+        <v>979</v>
+      </c>
+      <c r="F533" t="s">
+        <v>1093</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D534" t="s">
+        <v>978</v>
+      </c>
+      <c r="E534" t="s">
+        <v>979</v>
+      </c>
+      <c r="F534" t="s">
+        <v>374</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D535" t="s">
+        <v>978</v>
+      </c>
+      <c r="E535" t="s">
+        <v>979</v>
+      </c>
+      <c r="F535" t="s">
+        <v>983</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D536" t="s">
+        <v>978</v>
+      </c>
+      <c r="E536" t="s">
+        <v>979</v>
+      </c>
+      <c r="F536" t="s">
+        <v>25</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D537" t="s">
+        <v>978</v>
+      </c>
+      <c r="E537" t="s">
+        <v>979</v>
+      </c>
+      <c r="F537" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D538" t="s">
+        <v>978</v>
+      </c>
+      <c r="E538" t="s">
+        <v>979</v>
+      </c>
+      <c r="F538" t="s">
+        <v>619</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D539" t="s">
+        <v>978</v>
+      </c>
+      <c r="E539" t="s">
+        <v>979</v>
+      </c>
+      <c r="F539" t="s">
+        <v>983</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D540" t="s">
+        <v>978</v>
+      </c>
+      <c r="E540" t="s">
+        <v>979</v>
+      </c>
+      <c r="F540" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D541" t="s">
+        <v>978</v>
+      </c>
+      <c r="E541" t="s">
+        <v>979</v>
+      </c>
+      <c r="F541" t="s">
+        <v>25</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>10</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F542" t="s">
+        <v>25</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
         <v>16</v>
       </c>
-      <c r="D505" t="s">
-[...12 lines deleted...]
-        <v>1825</v>
+      <c r="D543" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F543" t="s">
+        <v>25</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>20</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F544" t="s">
+        <v>25</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>24</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1932</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>29</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F546" t="s">
+        <v>25</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>33</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F547" t="s">
+        <v>25</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>37</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F548" t="s">
+        <v>25</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>10</v>
+      </c>
+      <c r="D549" t="s">
+        <v>978</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1954</v>
+      </c>
+      <c r="F549" t="s">
+        <v>563</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>10</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1959</v>
+      </c>
+      <c r="F550" t="s">
+        <v>625</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>16</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1959</v>
+      </c>
+      <c r="F551" t="s">
+        <v>625</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1964</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -19975,50 +21586,96 @@
     <hyperlink ref="G481" r:id="rId480"/>
     <hyperlink ref="G482" r:id="rId481"/>
     <hyperlink ref="G483" r:id="rId482"/>
     <hyperlink ref="G484" r:id="rId483"/>
     <hyperlink ref="G485" r:id="rId484"/>
     <hyperlink ref="G486" r:id="rId485"/>
     <hyperlink ref="G487" r:id="rId486"/>
     <hyperlink ref="G488" r:id="rId487"/>
     <hyperlink ref="G489" r:id="rId488"/>
     <hyperlink ref="G490" r:id="rId489"/>
     <hyperlink ref="G491" r:id="rId490"/>
     <hyperlink ref="G492" r:id="rId491"/>
     <hyperlink ref="G493" r:id="rId492"/>
     <hyperlink ref="G494" r:id="rId493"/>
     <hyperlink ref="G495" r:id="rId494"/>
     <hyperlink ref="G496" r:id="rId495"/>
     <hyperlink ref="G497" r:id="rId496"/>
     <hyperlink ref="G498" r:id="rId497"/>
     <hyperlink ref="G499" r:id="rId498"/>
     <hyperlink ref="G500" r:id="rId499"/>
     <hyperlink ref="G501" r:id="rId500"/>
     <hyperlink ref="G502" r:id="rId501"/>
     <hyperlink ref="G503" r:id="rId502"/>
     <hyperlink ref="G504" r:id="rId503"/>
     <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>