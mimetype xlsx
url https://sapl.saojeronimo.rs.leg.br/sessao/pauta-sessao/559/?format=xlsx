--- v0 (2026-05-07)
+++ v1 (2026-06-23)
@@ -138,51 +138,51 @@
   <si>
     <t>Projeto de Lei Ordinária nº 45 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº45/2026 - Fica o Poder Executivo Municipal Autorizado a abrir um Crédito Especial no valor de R$ 2.620,48 (Dois mil, seiscentos e vinte reais e quarenta e oito centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 46 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 46/2026 - Fica o Poder Executivo Municipal Autorizado a abrir um Crédito Suplementar no valor de R$ 351.000,00 (Trezentos e cinquenta e um mil reais) e dá outras providencias.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 49 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei nº 49/2026 - Fica o Poder Executivo Municipal Autorizado a abrir um Crédito Especial no valor de R$ 9.203.282,06 (Nove milhões, duzentos e três mil, duzentos e oitenta e dois reais e seis centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 2 de 2026</t>
   </si>
   <si>
     <t>Ratinho da Iluminação</t>
   </si>
   <si>
-    <t>Projeto de resolução nº 02/2026 - Fica o Poder Legislativo autorizado a abrir um crédito suplementar no valor de R$ 176.615,26.</t>
+    <t>Projeto de Resolução nº 02/2026 - Fica o Poder Legislativo autorizado a abrir um crédito suplementar no valor de R$ 176.615,26.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>